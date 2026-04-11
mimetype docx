--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1168,57 +1168,57 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Contrasted Weather Conditions on CDOM Absorption/Fluorescence and Biogeochemistry in the Eastern Lagoon of New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cecile Dupouy</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rüdiger Röttgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1245,51 +1245,51 @@
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8, </w:t>
+              <w:t xml:space="preserve">, 2020, 8, pp.e00054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/feart.2020.00054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1681,546 +1681,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and controls of heterotrophic prokaryotic production in the western tropical South Pacific Ocean: links with diazotrophic and photosynthetic activity</w:t>
+                <w:t xml:space="preserve">Programmed cell death in diazotrophs and the fate of organic matter in the western tropical South Pacific Ocean during the OUTPACE cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Dina Spungin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Gimenez</w:t>
+                <w:t xml:space="preserve">Natalia Belkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Duhamel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cecile Dupouy</w:t>
+                <w:t xml:space="preserve">Rachel A Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">Marcus Stenegren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Caputo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (9), pp.2669-2689. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2669-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (12), pp.3893 - 3908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-3893-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01786893v1</w:t>
+                <w:t xml:space="preserve">hal-01840045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diazotrophic Trichodesmium impact on UV–Vis radiance and pigment composition in the western tropical South Pacific</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trichodesmium and other planktonic cyanobacteria in New Caledonian waters (SW tropical Pacific) during an El Niño episode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mm Barboza Tenório</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-5249-2018⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81 (3), pp.219-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864724v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trichodesmium and other planktonic cyanobacteria in New Caledonian waters (SW tropical Pacific) during an El Niño episode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mm Barboza Tenório</w:t>
+                <w:t xml:space="preserve">Dynamics and controls of heterotrophic prokaryotic production in the western tropical South Pacific Ocean: links with diazotrophic and photosynthetic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame01873⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.2669-2689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2669-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024268v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmed cell death in diazotrophs and the fate of organic matter in the western tropical South Pacific Ocean during the OUTPACE cruise</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachel A Foster</w:t>
+                <w:t xml:space="preserve">Diazotrophic Trichodesmium impact on UV–Vis radiance and pigment composition in the western tropical South Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Stenegren</w:t>
+                <w:t xml:space="preserve">Morgane Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Caputo</w:t>
+                <w:t xml:space="preserve">Martine Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (12), pp.3893 - 3908. </w:t>
+              <w:t xml:space="preserve">, 2018, 15 (16), pp.5249-5269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-3893-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-5249-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840045v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation related to &amp;lt;em&amp;gt;Trichodesmium&amp;lt;/em&amp;gt; sp.: driving processes and impacts on primary production in the tropical Pacific Ocean</w:t>
               </w:r>
@@ -2911,64 +2911,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rüdiger Röttgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (11), pp.3283-3303. </w:t>
@@ -3638,51 +3638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe E. Menkès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4380,82 +4380,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dandonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. K. Westberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 8, pp.3631-3647. </w:t>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8, pp.5653-5689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-8-3631-2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/BGD-8-5653-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875926v1</w:t>
+                <w:t xml:space="preserve">hal-00753876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algorithm for detecting Trichodesmium surface blooms in the South Western Tropical Pacific</w:t>
               </w:r>
@@ -4510,82 +4510,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dandonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. K. Westberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 8, pp.5653-5689. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8, pp.3631-3647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/BGD-8-5653-2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-3631-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753876v1</w:t>
+                <w:t xml:space="preserve">hal-00875926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplankton dynamics in the southern New Caledonian lagoon during a southeast trade winds event</w:t>
               </w:r>
@@ -4877,51 +4877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ganachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6276,398 +6276,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic of CDOM in the South Pacific: an application of ocean color remote sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloe Martias</w:t>
+                <w:t xml:space="preserve">Temporal variability of carbonate biogenic dissolution by microborers and response to environmental factors in coral reefs (New Caledonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Suzanne Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rybarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Saliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tribollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Pacific Geographical Information Systems/Remote Sensing User Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Suva, Fiji</w:t>
+              <w:t xml:space="preserve">2nd YNHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540393v1</w:t>
+                <w:t xml:space="preserve">hal-01444084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variability of carbonate biogenic dissolution by microborers and response to environmental factors in coral reefs (New Caledonia)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Satellite ocean color of the coastal zones around Pacific Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Tribollet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Madeleine Goutx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Martias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd YNHM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">GIS&amp;RS conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Suva, Fiji</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444084v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite ocean color of the coastal zones around Pacific Islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic of CDOM in the South Pacific: an application of ocean color remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Martias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awnesh Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine Goutx</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lefèvre</w:t>
+                <w:t xml:space="preserve">Antoine de Ramon N’yeurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIS&amp;RS conference</w:t>
+              <w:t xml:space="preserve">2015 Pacific Geographical Information Systems/Remote Sensing User Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Suva, Fiji</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540394v1</w:t>
+                <w:t xml:space="preserve">hal-03540393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIS for environmental issues in the South Pacific: focus on water color</w:t>
               </w:r>
@@ -8548,51 +8548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcio Murilo Barboza Tenório</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Neveux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8668,51 +8668,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOISE : MOuillage Instrumenté et Suivi biogEochimique du lagon sud-ouest de la Nouvelle-Calédonie (2012-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRD - Institut de recherche pour le developpement. 2026, 37 p. multigr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9147,51 +9147,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04186442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Shao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangchun Xu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weicheng Luo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lice Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3673-2023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934141v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Whiteside" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupouy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awnesh Singh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1028022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04458757v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Murakami" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15215194" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03574120v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14040836" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934945v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina von Schuckmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Huy Dang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhirou Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120278" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Singh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menkes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030501" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoci Koliyavu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Martias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030241" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02513348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger R&#246;ttgers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lantoine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmrick Saulia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Turk-Kubo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cooperguard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.581755" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Katlane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Kilani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Berges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijg.2020.1110035" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Martias" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Elifantz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00089" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786893v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2669-2018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864724v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Maillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5249-2018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024268v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mm Barboza Ten&#243;rio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neveux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01873" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840045v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Spungin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Belkin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A Foster" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Stenegren" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caputo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3893-2018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860661v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutheil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4333-2018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005328v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Rafaele Favareto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Rudorff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Kampel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10071043" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771889v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leocadie Jamet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.261" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874747v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5203-2018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01725040v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lefevre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ouillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fernandez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9100737" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01326566v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Marie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3283-2016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01253540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Touraivane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8010045" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01441649v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.0000A1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164844v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duprey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Lazareth" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Butscher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Farman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-014-1245-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01164845v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli-Roman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2307956" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057653v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina B. Taylor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bracher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir B. Wozniak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2014.59.5.1449" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139276v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2083730" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00863475v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2013.2239260" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00862977v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996325v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela M. Ceccarelli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Mckinnon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jock W. Young" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-408096-6.00004-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807702v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Fuchs" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinazo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Douillet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fraysse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.03.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJP46DMQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725074v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caillaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875926v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benielli-Gary" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Neveux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dandonneau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Westberry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3631-2011" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753876v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BGD-8-5653-2011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952183v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gallois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2010.05.010" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787679v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.039" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02RSDGR6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534034v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Vega" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.042" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ2PBX3N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004769v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.B. Tenorio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Jacquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Torr&#233;ton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Douillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/232513" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687706v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8074165" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089857v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy A. Villareal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179208v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van den Broeck" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps297015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259349v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan L. Brown" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001jc001298" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153957v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JC000546" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3049365" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540405v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005329v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;oli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2501807" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540392v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540393v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ramon N&#8217;yeurt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444084v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Suzanne Grange" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rybarczyk" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saliot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tribollet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540394v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387309v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wattelez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan. &#160;mangeas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me. &#160;lef&#232;vre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. &#160;touraivane" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284875v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Savranski" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.869888" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746470v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809375v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Faure" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.870736" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711073v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691640v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540399v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Lal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540400v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540402v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912012v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lemonnier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boher" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912014v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Berne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.nc/au-fil-de-leau-noumea-2019-workshop-des-17-et-18-septembre/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746569v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Katlane" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Zargouni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581756v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fiat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menk&#232;s" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chancerelle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7796742" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959819v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Elkinani" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Berg&#232;s" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875901v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Murilo Barboza Ten&#243;rio" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05542950v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409815v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dominique" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourv&#232;s" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379383v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bisc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boula" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04186442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Shao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangchun Xu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weicheng Luo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lice Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3673-2023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934141v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Whiteside" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupouy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awnesh Singh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1028022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04458757v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Murakami" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15215194" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03574120v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14040836" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934945v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina von Schuckmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Huy Dang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhirou Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120278" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Singh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menkes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030501" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoci Koliyavu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Martias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030241" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02513348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger R&#246;ttgers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lantoine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmrick Saulia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Turk-Kubo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cooperguard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.581755" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Katlane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Kilani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Berges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijg.2020.1110035" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Martias" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Elifantz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00089" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840045v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Spungin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Belkin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A Foster" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Stenegren" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caputo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3893-2018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024268v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mm Barboza Ten&#243;rio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neveux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01873" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786893v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2669-2018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864724v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Maillard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5249-2018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860661v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutheil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4333-2018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005328v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Rafaele Favareto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Rudorff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Kampel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10071043" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771889v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leocadie Jamet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.261" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874747v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5203-2018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01725040v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lefevre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ouillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fernandez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9100737" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01326566v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Marie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3283-2016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01253540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Touraivane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8010045" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01441649v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.0000A1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164844v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duprey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Lazareth" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Butscher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Farman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-014-1245-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01164845v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli-Roman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2307956" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057653v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina B. Taylor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bracher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir B. Wozniak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2014.59.5.1449" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139276v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2083730" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00863475v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2013.2239260" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00862977v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996325v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela M. Ceccarelli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Mckinnon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jock W. Young" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-408096-6.00004-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807702v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Fuchs" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinazo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Douillet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fraysse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.03.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJP46DMQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725074v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caillaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753876v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benielli-Gary" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Neveux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dandonneau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Westberry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BGD-8-5653-2011" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875926v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3631-2011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952183v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gallois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2010.05.010" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787679v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.039" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02RSDGR6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534034v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Vega" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.042" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ2PBX3N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004769v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.B. Tenorio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Jacquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Torr&#233;ton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Douillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/232513" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687706v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8074165" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089857v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy A. Villareal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179208v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van den Broeck" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps297015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259349v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan L. Brown" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001jc001298" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153957v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JC000546" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3049365" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540405v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005329v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;oli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2501807" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540392v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444084v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Suzanne Grange" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rybarczyk" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saliot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tribollet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540394v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540393v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ramon N&#8217;yeurt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387309v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wattelez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan. &#160;mangeas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me. &#160;lef&#232;vre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. &#160;touraivane" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284875v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Savranski" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.869888" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746470v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809375v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Faure" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.870736" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711073v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691640v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540399v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Lal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540400v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540402v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912012v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lemonnier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boher" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912014v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Berne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.nc/au-fil-de-leau-noumea-2019-workshop-des-17-et-18-septembre/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746569v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Katlane" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Zargouni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581756v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fiat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menk&#232;s" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chancerelle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7796742" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959819v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Elkinani" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Berg&#232;s" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875901v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Murilo Barboza Ten&#243;rio" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05542950v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409815v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dominique" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourv&#232;s" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379383v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bisc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boula" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>