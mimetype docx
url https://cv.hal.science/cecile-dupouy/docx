--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -531,256 +531,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Optical Classification of the Seabed Color in Shallow Oligotrophic Waters from Sentinel-2 Images: A Case Study in the Voh-Koné-Pouembout Lagoon (New Caledonia)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Copernicus Marine Sea Surface Temperature and chlorophyll-a indicators for two Pacific Islands : a co-construction monitoring framework for an integrated, transdisciplinary, multi-scale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina von Schuckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andra Whiteside</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Operational Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (sup.1 : The copernicus marine service ocean state report, 6), pp.Section 3.3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03574120v1</w:t>
+                <w:t xml:space="preserve">hal-03934945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copernicus Marine Sea Surface Temperature and chlorophyll-a indicators for two Pacific Islands : a co-construction monitoring framework for an integrated, transdisciplinary, multi-scale approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ganachaud</w:t>
+                <w:t xml:space="preserve">Unsupervised Optical Classification of the Seabed Color in Shallow Oligotrophic Waters from Sentinel-2 Images: A Case Study in the Voh-Koné-Pouembout Lagoon (New Caledonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina von Schuckmann</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farid Juillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Operational Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14040836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934945v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical mangrove forests as a source of dissolved rare earth elements and yttrium to the ocean</w:t>
               </w:r>
@@ -818,51 +818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Oursel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.120278. </w:t>
@@ -1162,1640 +1162,1640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Contrasted Weather Conditions on CDOM Absorption/Fluorescence and Biogeochemistry in the Eastern Lagoon of New Caledonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of chlorophyll and turbidity using sentinel 2A and EO1 data in Kneiss Archipelago Gulf of Gabes, Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Katlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Tedetti</w:t>
+                <w:t xml:space="preserve">B. El Kilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Frouin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-C. Berges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.00054⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, p. 708-728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ijg.2020.1110035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02513348v1</w:t>
+                <w:t xml:space="preserve">hal-03006568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal shifts in Diazotrophs players: patterns observed over a two-year time series in the New Caledonian lagoon (Western tropical South Pacific ocean)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Contrasted Weather Conditions on CDOM Absorption/Fluorescence and Biogeochemistry in the Eastern Lagoon of New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rüdiger Röttgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmrick Saulia</w:t>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mar Benavides</w:t>
+                <w:t xml:space="preserve">Robert Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Henke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Cooperguard</w:t>
+                <w:t xml:space="preserve">François Lantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.581755⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.e00054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.00054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024751v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of chlorophyll and turbidity using sentinel 2A and EO1 data in Kneiss Archipelago Gulf of Gabes, Tunisia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal shifts in Diazotrophs players: patterns observed over a two-year time series in the New Caledonian lagoon (Western tropical South Pacific ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmrick Saulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Katlane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Dupouy</w:t>
+                <w:t xml:space="preserve">B. Henke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. El Kilani</w:t>
+                <w:t xml:space="preserve">K. Turk-Kubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Berges</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Cooperguard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, p. 708-728. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, 11 p. [en ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/ijg.2020.1110035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.581755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006568v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved Organic Matter Influences N2 Fixation in the New Caledonian Lagoon (Western Tropical South Pacific)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remote sensing of &amp;lt;em&amp;gt;Trichodesmium&amp;lt;/em&amp;gt; spp. mats in the western tropical South Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian de Boissieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe E. Menkès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mar Benavides</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cecile Dupouy</w:t>
+                <w:t xml:space="preserve">Robert Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00089⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (16), pp.5203 - 5219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-5203-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024170v1</w:t>
+                <w:t xml:space="preserve">hal-01874747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmed cell death in diazotrophs and the fate of organic matter in the western tropical South Pacific Ocean during the OUTPACE cruise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trichodesmium and other planktonic cyanobacteria in New Caledonian waters (SW tropical Pacific) during an El Niño episode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Belkin</w:t>
+                <w:t xml:space="preserve">Mm Barboza Tenório</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel A Foster</w:t>
+                <w:t xml:space="preserve">M. Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Stenegren</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-3893-2018⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81 (3), pp.219-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840045v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trichodesmium and other planktonic cyanobacteria in New Caledonian waters (SW tropical Pacific) during an El Niño episode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics and controls of heterotrophic prokaryotic production in the western tropical South Pacific Ocean: links with diazotrophic and photosynthetic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mm Barboza Tenório</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Audrey Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Neveux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 81 (3), pp.219-241. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.2669-2689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ame01873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2669-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024268v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and controls of heterotrophic prokaryotic production in the western tropical South Pacific Ocean: links with diazotrophic and photosynthetic activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diazotrophic Trichodesmium impact on UV–Vis radiance and pigment composition in the western tropical South Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Morgane Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Gimenez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">Martine Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (9), pp.2669-2689. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2669-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (16), pp.5249-5269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-5249-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01786893v1</w:t>
+                <w:t xml:space="preserve">hal-01864724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diazotrophic Trichodesmium impact on UV–Vis radiance and pigment composition in the western tropical South Pacific</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Dissolved Organic Matter Influences N2 Fixation in the New Caledonian Lagoon (Western Tropical South Pacific)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Martias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hila Elifantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Berman-Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martine Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-5249-2018⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864724v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation related to &amp;lt;em&amp;gt;Trichodesmium&amp;lt;/em&amp;gt; sp.: driving processes and impacts on primary production in the tropical Pacific Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programmed cell death in diazotrophs and the fate of organic matter in the western tropical South Pacific Ocean during the OUTPACE cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Spungin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Dutheil</w:t>
+                <w:t xml:space="preserve">Natalia Belkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aumont</w:t>
+                <w:t xml:space="preserve">Rachel A Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gorgues</w:t>
+                <w:t xml:space="preserve">Marcus Stenegren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lorrain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+                <w:t xml:space="preserve">Andrea Caputo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (14), pp.4333 - 4352. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-4333-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (12), pp.3893 - 3908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-3893-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860661v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Optical characterization and ocean colour inversion in the Eastern lagoon of New Caledonia, South Tropical Pacific</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation related to &amp;lt;em&amp;gt;Trichodesmium&amp;lt;/em&amp;gt; sp.: driving processes and impacts on primary production in the tropical Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciane Rafaele Favareto</w:t>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natália Rudorff</w:t>
+                <w:t xml:space="preserve">Thomas Gorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milton Kampel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rüdiger Röttgers</w:t>
+                <w:t xml:space="preserve">Anne Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs10071043⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (14), pp.4333 - 4352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-4333-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005328v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and sources of colored dissolved organic matter in a coral reef ecosystem subject to ultramafic erosion pressure (New Caledonia, Southwest Pacific).</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bio-Optical characterization and ocean colour inversion in the Eastern lagoon of New Caledonia, South Tropical Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciane Rafaele Favareto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natália Rudorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton Kampel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rüdiger Röttgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.10.261⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (7), pp.1043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs10071043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771889v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing of &amp;lt;em&amp;gt;Trichodesmium&amp;lt;/em&amp;gt; spp. mats in the western tropical South Pacific</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe E. Menkès</w:t>
+                <w:t xml:space="preserve">Characterization and sources of colored dissolved organic matter in a coral reef ecosystem subject to ultramafic erosion pressure (New Caledonia, Southwest Pacific).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Martias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lefèvre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leocadie Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (16), pp.5203 - 5219. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 616-617, pp.438-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-5203-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.10.261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874747v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the support vector regression method for turbidity assessment with MODIS on a shallow coral reef lagoon (Voh-Koné-Pouembout, New Caledonia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2872,103 +2872,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of dissolved and particulate chromophoric materials during the VAHINE mesocosm experiment in the New Caledonian coral lagoon (south-west Pacific)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rüdiger Röttgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (11), pp.3283-3303. </w:t>
@@ -3019,77 +3019,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical algorithm for estimating chlorophyll concentration in the New Caledonian lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Touraivane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3140,77 +3140,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative filter technique measurements of spectral light absorption by aquatic particles using a portable integrating cavity absorption meter (QFT-ICAM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rüdiger Röttgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (2), pp.10.1364/OE.24.0000A1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3270,51 +3270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire E. Lazareth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Butscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3391,51 +3391,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction of the water column attenuation: Application to the seabed sapping of the lagoon of New Caledonia using MERIS images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Minghelli-Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (6), pp.2619-2629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3469,64 +3469,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass-specific light absorption coefficients of natural aquatic particles in the near-infrared spectral region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rüdiger Röttgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina B. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3599,103 +3599,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplankton global mapping from space with a support vector machine algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe E. Menkès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9261, pp.92611R. </w:t>
@@ -3727,536 +3727,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of water column chlorophyll concentration on bathymetric estimations in the lagoon of New Caledonia, using several MERIS images</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling ocean-lagoon interaction during upwelling processes in the South West of New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Douillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/jstars.2013.2239260⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.5-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2013.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-00863475v1</w:t>
+                <w:t xml:space="preserve">hal-00807702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric correction and inherent optical property estimation in the southwest New Caledonia lagoon using AVNIR-2 high-resolution data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Influence of water column chlorophyll concentration on bathymetric estimations in the lagoon of New Caledonia, using several MERIS images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Minghelli-Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (2), pp.739-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/jstars.2013.2239260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-00862977v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00863475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The coral sea: physical environment, ecosystem status and biodiversity assets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmospheric correction and inherent optical property estimation in the southwest New Caledonia lagoon using AVNIR-2 high-resolution data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Murakami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Marine Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (2), pp.182-198</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996325v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00862977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling ocean-lagoon interaction during upwelling processes in the South West of New Caledonia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The coral sea: physical environment, ecosystem status and biodiversity assets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pinazo</w:t>
+                <w:t xml:space="preserve">Daniela M. Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Douillet</w:t>
+                <w:t xml:space="preserve">A. D. Mckinnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Fraysse</w:t>
+                <w:t xml:space="preserve">Serge Andréfouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Grenz</w:t>
+                <w:t xml:space="preserve">Valérie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jock W. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2013.03.009⟩</w:t>
+              <w:t xml:space="preserve">Advances in Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66, pp.213-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/b978-0-12-408096-6.00004-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00807702v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the impact of a La Niña event on a South West Pacific Lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4311,51 +4311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algorithm for detecting Trichodesmium surface blooms in the South Western Tropical Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Benielli-Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4380,112 +4380,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dandonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. K. Westberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 8, pp.5653-5689. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8, pp.3631-3647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/BGD-8-5653-2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-3631-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753876v1</w:t>
+                <w:t xml:space="preserve">hal-00875926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algorithm for detecting Trichodesmium surface blooms in the South Western Tropical Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Benielli-Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4510,508 +4510,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dandonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. K. Westberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 8, pp.3631-3647. </w:t>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8, pp.5653-5689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-8-3631-2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/BGD-8-5653-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875926v1</w:t>
+                <w:t xml:space="preserve">hal-00753876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton dynamics in the southern New Caledonian lagoon during a southeast trade winds event</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Neveux</w:t>
+                <w:t xml:space="preserve">Observed impact of upwelling events on water properties and biological activity off the southwest coast of New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ganachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
+                <w:t xml:space="preserve">Andres Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Le Gendre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francis Gallois</w:t>
+                <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (7-12), pp.449-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.06.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2010.05.010⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952183v1</w:t>
+                <w:t xml:space="preserve">hal-00534034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inherent optical properties and satellite retrieval of chlorophyll concentration in the lagoon and open ocean waters of New Caledonia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Phytoplankton dynamics in the southern New Caledonian lagoon during a southeast trade winds event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Le Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hiroshi Murakami</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.06.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (4), pp.230-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2010.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787679v1</w:t>
+                <w:t xml:space="preserve">hal-00952183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observed impact of upwelling events on water properties and biological activity off the southwest coast of New Caledonia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Inherent optical properties and satellite retrieval of chlorophyll concentration in the lagoon and open ocean waters of New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Maes</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Murakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 61 (7-12), pp.449-464. </w:t>
+              <w:t xml:space="preserve">, 2010, 62 (Issues 7-12), pp.503-518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.06.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534034v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlorophylls and Phycoerythrins as Markers of Environmental Forcings Including Cyclone Erica Effect (March 2003) on Phytoplankton in the Southwest Lagoon of New Caledonia and Oceanic Adjacent Area</w:t>
               </w:r>
@@ -5144,90 +5144,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical algorithms at satellite wavelengths for Total Suspended Matter in tropical coastal waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8, pp.4165-4185. </w:t>
@@ -5278,51 +5278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral diversity of phycoerythrins and diazotroph abundance in tropical waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy A. Villareal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5399,51 +5399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Beker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Rimmelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5494,51 +5494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial absorption and backscattering coefficients from in situ and POLDER satellite data during an El Niño–Southern Oscillation cold phase in the equatorial Pacific (180°)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5641,51 +5641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeled and observed impacts of the 1997-1998 El Niño on nitrate and new production in the equatorial Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Radenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe E. Menkès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5794,77 +5794,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the applicability of ocean color algorithms in the Fiji region from in situ bio-optical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andra Whiteside</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5941,64 +5941,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised clustering for seabed color with Sentinel-2 imagery: a case study on Voh-Koné-Pouembout lagoon (New Caledonia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific GIS &amp; RS conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Port Vila, Vanuatu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6023,90 +6023,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rain-derived particles and CDOM distribution along the East coast of New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Andréoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6170,51 +6170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using supervised learning for modeling biogeochemical parameters in New Caledonia with MODIS ocean color</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6308,51 +6308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Suzanne Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rybarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Saliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6403,103 +6403,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satellite ocean color of the coastal zones around Pacific Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Goutx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Martias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIS&amp;RS conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Suva, Fiji</w:t>
@@ -6541,64 +6541,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic of CDOM in the South Pacific: an application of ocean color remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Martias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awnesh Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6666,51 +6666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIS for environmental issues in the South Pacific: focus on water color</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan.  mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6778,51 +6778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring optical properties of the southwest tropical Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Savranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6912,77 +6912,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The colour of the Coral Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7037,90 +7037,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Caledonia surface lagoon chlorophyll modeling as coastal reef area health indicator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Pinazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7171,90 +7171,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Caledonia surface lagoon chlorophyll modeling as coastal reef area health indicator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Pinazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7296,90 +7296,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Caledonia surface lagoon chlorophyll modeling as coastal reef area health indicator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Pinazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7492,51 +7492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Martias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awnesh Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shilpa Lal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7578,51 +7578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of colored dissolved organic matter in Pacific Islands: an application of ocean color remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Martias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7716,77 +7716,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical algorithm for estimating chlorophyll concentration from MODIS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Touraivane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7873,51 +7873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tremor (volet 1) : transfert des éléments traces métalliques par la matière organique dissoute colorée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8144,51 +8144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlorophyll and turbidity concentrations deduced from MODIS as an index of water quality of the Gulf of Gabes in 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Katlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Zargouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8421,64 +8421,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of chlorophyll and turbidity, of Kneiss archipelago gulf of Gabes, using Sentinel 2A and EO1 data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Katlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Elkinani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8535,64 +8535,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trichodesmium and other Planktonic Cyanobacteria in New Caledonian waters (South West Tropical Pacific) during an El Niño Episode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcio Murilo Barboza Tenório</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Neveux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8668,51 +8668,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOISE : MOuillage Instrumenté et Suivi biogEochimique du lagon sud-ouest de la Nouvelle-Calédonie (2012-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRD - Institut de recherche pour le developpement. 2026, 37 p. multigr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8728,271 +8728,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-05542950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion et exposition humaine aux métaux en Nouvelle-Calédonie : synthèse des résultats</w:t>
+                <w:t xml:space="preserve">Dynamique des métaux de la mine au lagon dans l'hydrosphère. Rapport scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Dominique</w:t>
+                <w:t xml:space="preserve">Tom Biscéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Gourvès</w:t>
+                <w:t xml:space="preserve">Aurélie Boula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Programmes DMML, Dynamine et Métexpo [Métaux, vol. 4]. [Tome Nickel et Santé], CNRT Nickel et son environnement. 2019, 53 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Programme Dynamine [Métaux, vol. 2]. Tome Nickel et Santé, CNRT Nickel et son environnement. 2019, 202 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409815v1</w:t>
+                <w:t xml:space="preserve">hal-03379383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des métaux de la mine au lagon dans l'hydrosphère. Rapport scientifique final</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispersion et exposition humaine aux métaux en Nouvelle-Calédonie : synthèse des résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
+                <w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Biscéré</w:t>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Boula</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Fernandez</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Gourvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Programme Dynamine [Métaux, vol. 2]. Tome Nickel et Santé, CNRT Nickel et son environnement. 2019, 202 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Programmes DMML, Dynamine et Métexpo [Métaux, vol. 4]. [Tome Nickel et Santé], CNRT Nickel et son environnement. 2019, 53 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379383v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId286"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9147,51 +9147,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04186442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Shao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangchun Xu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weicheng Luo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lice Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3673-2023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934141v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Whiteside" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupouy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awnesh Singh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1028022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04458757v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Murakami" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15215194" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03574120v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14040836" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934945v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina von Schuckmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Huy Dang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhirou Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120278" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Singh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menkes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030501" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoci Koliyavu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Martias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030241" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02513348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger R&#246;ttgers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lantoine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmrick Saulia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Turk-Kubo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cooperguard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.581755" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Katlane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Kilani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Berges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijg.2020.1110035" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Martias" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Elifantz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00089" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840045v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Spungin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Belkin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A Foster" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Stenegren" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caputo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3893-2018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024268v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mm Barboza Ten&#243;rio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neveux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01873" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786893v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2669-2018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864724v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Maillard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5249-2018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860661v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutheil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4333-2018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005328v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Rafaele Favareto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Rudorff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Kampel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10071043" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771889v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leocadie Jamet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.261" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874747v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5203-2018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01725040v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lefevre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ouillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fernandez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9100737" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01326566v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Marie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3283-2016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01253540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Touraivane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8010045" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01441649v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.0000A1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164844v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duprey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Lazareth" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Butscher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Farman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-014-1245-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01164845v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli-Roman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2307956" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057653v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina B. Taylor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bracher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir B. Wozniak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2014.59.5.1449" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139276v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2083730" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00863475v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2013.2239260" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00862977v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996325v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela M. Ceccarelli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Mckinnon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jock W. Young" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-408096-6.00004-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807702v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Fuchs" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinazo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Douillet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fraysse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.03.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJP46DMQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725074v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caillaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753876v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benielli-Gary" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Neveux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dandonneau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Westberry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BGD-8-5653-2011" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875926v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3631-2011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952183v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gallois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2010.05.010" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787679v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.039" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02RSDGR6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534034v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Vega" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.042" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ2PBX3N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004769v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.B. Tenorio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Jacquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Torr&#233;ton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Douillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/232513" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687706v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8074165" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089857v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy A. Villareal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179208v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van den Broeck" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps297015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259349v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan L. Brown" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001jc001298" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153957v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JC000546" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3049365" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540405v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005329v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;oli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2501807" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540392v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444084v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Suzanne Grange" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rybarczyk" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saliot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tribollet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540394v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540393v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ramon N&#8217;yeurt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387309v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wattelez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan. &#160;mangeas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me. &#160;lef&#232;vre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. &#160;touraivane" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284875v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Savranski" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.869888" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746470v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809375v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Faure" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.870736" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711073v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691640v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540399v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Lal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540400v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540402v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912012v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lemonnier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boher" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912014v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Berne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.nc/au-fil-de-leau-noumea-2019-workshop-des-17-et-18-septembre/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746569v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Katlane" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Zargouni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581756v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fiat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menk&#232;s" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chancerelle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7796742" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959819v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Elkinani" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Berg&#232;s" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875901v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Murilo Barboza Ten&#243;rio" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05542950v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409815v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dominique" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourv&#232;s" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379383v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bisc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boula" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04186442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Shao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangchun Xu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weicheng Luo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lice Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3673-2023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934141v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Whiteside" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupouy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awnesh Singh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1028022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04458757v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Murakami" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15215194" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934945v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina von Schuckmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03574120v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14040836" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Huy Dang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhirou Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120278" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Singh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menkes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030501" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoci Koliyavu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Martias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030241" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Katlane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Kilani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Berges" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijg.2020.1110035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02513348v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger R&#246;ttgers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lantoine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00054" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmrick Saulia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Turk-Kubo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cooperguard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.581755" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874747v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5203-2018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mm Barboza Ten&#243;rio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neveux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01873" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786893v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2669-2018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864724v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Maillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5249-2018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024170v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Martias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Elifantz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00089" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840045v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Spungin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Belkin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A Foster" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Stenegren" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caputo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3893-2018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860661v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutheil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4333-2018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005328v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Rafaele Favareto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Rudorff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Kampel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10071043" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771889v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leocadie Jamet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.261" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01725040v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lefevre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ouillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fernandez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9100737" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01326566v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Marie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3283-2016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01253540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Touraivane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8010045" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01441649v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.0000A1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164844v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duprey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Lazareth" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Butscher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Farman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-014-1245-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01164845v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli-Roman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2307956" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057653v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina B. Taylor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bracher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir B. Wozniak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2014.59.5.1449" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139276v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2083730" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807702v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Fuchs" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinazo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Douillet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fraysse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.03.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJP46DMQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00863475v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2013.2239260" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00862977v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996325v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela M. Ceccarelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Mckinnon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jock W. Young" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-408096-6.00004-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725074v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caillaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875926v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benielli-Gary" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Neveux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dandonneau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Westberry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3631-2011" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753876v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BGD-8-5653-2011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534034v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Vega" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.042" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ2PBX3N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952183v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gallois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2010.05.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787679v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.039" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02RSDGR6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004769v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.B. Tenorio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Jacquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Torr&#233;ton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Douillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/232513" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687706v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8074165" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089857v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy A. Villareal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179208v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van den Broeck" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps297015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259349v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan L. Brown" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001jc001298" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153957v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JC000546" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3049365" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540405v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005329v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;oli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2501807" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540392v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444084v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Suzanne Grange" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rybarczyk" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saliot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tribollet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540394v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540393v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ramon N&#8217;yeurt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387309v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wattelez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan. &#160;mangeas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me. &#160;lef&#232;vre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. &#160;touraivane" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284875v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Savranski" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.869888" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746470v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809375v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Faure" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.870736" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711073v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691640v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540399v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Lal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540400v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540402v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912012v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lemonnier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boher" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912014v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Berne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.nc/au-fil-de-leau-noumea-2019-workshop-des-17-et-18-septembre/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746569v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Katlane" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Zargouni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581756v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fiat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menk&#232;s" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chancerelle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7796742" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959819v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Elkinani" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Berg&#232;s" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875901v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Murilo Barboza Ten&#243;rio" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05542950v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379383v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bisc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boula" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409815v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dominique" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourv&#232;s" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>