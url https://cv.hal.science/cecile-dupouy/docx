--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1681,144 +1681,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trichodesmium and other planktonic cyanobacteria in New Caledonian waters (SW tropical Pacific) during an El Niño episode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissolved Organic Matter Influences N2 Fixation in the New Caledonian Lagoon (Western Tropical South Pacific)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mm Barboza Tenório</w:t>
+                <w:t xml:space="preserve">Mar Martias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hila Elifantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Berman-Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 81 (3), pp.219-241. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ame01873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024268v1</w:t>
+                <w:t xml:space="preserve">hal-02024170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and controls of heterotrophic prokaryotic production in the western tropical South Pacific Ocean: links with diazotrophic and photosynthetic activity</w:t>
               </w:r>
@@ -2066,161 +2083,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved Organic Matter Influences N2 Fixation in the New Caledonian Lagoon (Western Tropical South Pacific)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trichodesmium and other planktonic cyanobacteria in New Caledonian waters (SW tropical Pacific) during an El Niño episode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mar Martias</w:t>
+                <w:t xml:space="preserve">Mm Barboza Tenório</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hila Elifantz</w:t>
+                <w:t xml:space="preserve">M. Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilana Berman-Frank</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5, </w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81 (3), pp.219-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/ame01873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024170v1</w:t>
+                <w:t xml:space="preserve">hal-02024268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmed cell death in diazotrophs and the fate of organic matter in the western tropical South Pacific Ocean during the OUTPACE cruise</w:t>
               </w:r>
@@ -6276,398 +6276,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variability of carbonate biogenic dissolution by microborers and response to environmental factors in coral reefs (New Caledonia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic of CDOM in the South Pacific: an application of ocean color remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Martias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awnesh Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Suzanne Grange</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine de Ramon N’yeurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd YNHM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">2015 Pacific Geographical Information Systems/Remote Sensing User Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Suva, Fiji</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444084v1</w:t>
+                <w:t xml:space="preserve">hal-03540393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite ocean color of the coastal zones around Pacific Islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal variability of carbonate biogenic dissolution by microborers and response to environmental factors in coral reefs (New Caledonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Suzanne Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rybarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Saliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine Goutx</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aline Tribollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIS&amp;RS conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Suva, Fiji</w:t>
+              <w:t xml:space="preserve">2nd YNHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540394v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic of CDOM in the South Pacific: an application of ocean color remote sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Satellite ocean color of the coastal zones around Pacific Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Goutx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Martias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Antoine de Ramon N’yeurt</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Pacific Geographical Information Systems/Remote Sensing User Conference</w:t>
+              <w:t xml:space="preserve">GIS&amp;RS conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Suva, Fiji</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540393v1</w:t>
+                <w:t xml:space="preserve">hal-03540394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIS for environmental issues in the South Pacific: focus on water color</w:t>
               </w:r>
@@ -9147,51 +9147,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04186442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Shao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangchun Xu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weicheng Luo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lice Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3673-2023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934141v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Whiteside" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupouy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awnesh Singh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1028022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04458757v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Murakami" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15215194" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934945v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina von Schuckmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03574120v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14040836" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Huy Dang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhirou Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120278" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Singh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menkes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030501" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoci Koliyavu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Martias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030241" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Katlane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Kilani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Berges" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijg.2020.1110035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02513348v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger R&#246;ttgers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lantoine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00054" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmrick Saulia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Turk-Kubo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cooperguard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.581755" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874747v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5203-2018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mm Barboza Ten&#243;rio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neveux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01873" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786893v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2669-2018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864724v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Maillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5249-2018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024170v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Martias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Elifantz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00089" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840045v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Spungin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Belkin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A Foster" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Stenegren" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caputo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3893-2018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860661v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutheil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4333-2018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005328v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Rafaele Favareto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Rudorff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Kampel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10071043" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771889v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leocadie Jamet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.261" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01725040v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lefevre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ouillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fernandez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9100737" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01326566v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Marie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3283-2016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01253540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Touraivane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8010045" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01441649v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.0000A1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164844v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duprey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Lazareth" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Butscher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Farman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-014-1245-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01164845v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli-Roman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2307956" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057653v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina B. Taylor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bracher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir B. Wozniak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2014.59.5.1449" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139276v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2083730" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807702v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Fuchs" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinazo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Douillet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fraysse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.03.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJP46DMQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00863475v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2013.2239260" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00862977v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996325v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela M. Ceccarelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Mckinnon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jock W. Young" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-408096-6.00004-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725074v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caillaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875926v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benielli-Gary" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Neveux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dandonneau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Westberry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3631-2011" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753876v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BGD-8-5653-2011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534034v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Vega" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.042" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ2PBX3N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952183v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gallois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2010.05.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787679v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.039" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02RSDGR6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004769v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.B. Tenorio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Jacquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Torr&#233;ton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Douillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/232513" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687706v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8074165" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089857v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy A. Villareal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179208v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van den Broeck" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps297015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259349v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan L. Brown" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001jc001298" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153957v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JC000546" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3049365" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540405v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005329v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;oli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2501807" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540392v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444084v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Suzanne Grange" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rybarczyk" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saliot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tribollet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540394v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540393v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ramon N&#8217;yeurt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387309v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wattelez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan. &#160;mangeas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me. &#160;lef&#232;vre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. &#160;touraivane" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284875v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Savranski" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.869888" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746470v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809375v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Faure" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.870736" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711073v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691640v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540399v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Lal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540400v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540402v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912012v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lemonnier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boher" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912014v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Berne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.nc/au-fil-de-leau-noumea-2019-workshop-des-17-et-18-septembre/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746569v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Katlane" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Zargouni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581756v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fiat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menk&#232;s" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chancerelle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7796742" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959819v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Elkinani" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Berg&#232;s" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875901v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Murilo Barboza Ten&#243;rio" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05542950v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379383v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bisc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boula" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409815v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dominique" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourv&#232;s" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04186442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Shao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangchun Xu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weicheng Luo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lice Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3673-2023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934141v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Whiteside" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupouy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awnesh Singh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1028022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04458757v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Murakami" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15215194" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934945v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina von Schuckmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03574120v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14040836" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Huy Dang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhirou Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120278" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Singh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menkes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030501" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoci Koliyavu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Martias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030241" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Katlane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Kilani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Berges" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijg.2020.1110035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02513348v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger R&#246;ttgers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lantoine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00054" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmrick Saulia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Turk-Kubo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cooperguard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.581755" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874747v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5203-2018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024170v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Martias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Elifantz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00089" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786893v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2669-2018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864724v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Maillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5249-2018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mm Barboza Ten&#243;rio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neveux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01873" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840045v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Spungin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Belkin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A Foster" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Stenegren" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caputo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3893-2018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860661v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutheil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4333-2018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005328v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Rafaele Favareto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Rudorff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Kampel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10071043" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771889v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leocadie Jamet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.261" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01725040v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lefevre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ouillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fernandez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9100737" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01326566v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Marie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3283-2016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01253540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Touraivane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8010045" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01441649v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.0000A1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164844v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duprey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Lazareth" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Butscher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Farman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-014-1245-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01164845v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli-Roman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2307956" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057653v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina B. Taylor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bracher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir B. Wozniak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2014.59.5.1449" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139276v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2083730" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807702v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Fuchs" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinazo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Douillet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fraysse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.03.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJP46DMQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00863475v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2013.2239260" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00862977v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996325v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela M. Ceccarelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Mckinnon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jock W. Young" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-408096-6.00004-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725074v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caillaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875926v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benielli-Gary" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Neveux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dandonneau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Westberry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3631-2011" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753876v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BGD-8-5653-2011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534034v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Vega" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.042" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ2PBX3N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952183v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gallois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2010.05.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787679v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.039" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02RSDGR6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004769v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.B. Tenorio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Jacquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Torr&#233;ton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Douillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/232513" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687706v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8074165" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089857v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy A. Villareal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179208v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van den Broeck" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps297015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259349v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan L. Brown" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001jc001298" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153957v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JC000546" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3049365" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540405v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005329v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;oli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2501807" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540392v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540393v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ramon N&#8217;yeurt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444084v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Suzanne Grange" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rybarczyk" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saliot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tribollet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540394v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387309v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wattelez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan. &#160;mangeas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me. &#160;lef&#232;vre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. &#160;touraivane" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284875v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Savranski" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.869888" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746470v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809375v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Faure" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.870736" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711073v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691640v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540399v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Lal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540400v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540402v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912012v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lemonnier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boher" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912014v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Berne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.nc/au-fil-de-leau-noumea-2019-workshop-des-17-et-18-septembre/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746569v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Katlane" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Zargouni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581756v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fiat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menk&#232;s" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chancerelle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7796742" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959819v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Elkinani" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Berg&#232;s" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875901v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Murilo Barboza Ten&#243;rio" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05542950v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379383v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bisc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boula" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409815v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dominique" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourv&#232;s" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>