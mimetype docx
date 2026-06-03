--- v0 (2026-03-05)
+++ v1 (2026-06-03)
@@ -1038,221 +1038,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrée de poissons d'origine sanitaire inconnue et retour sur expérience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une salle pour l'analyse du comportement des poissons aux Installations Expérimentales : premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lény Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées des Installations Expérimentales LPGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797787v1</w:t>
+                <w:t xml:space="preserve">hal-02801912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une salle pour l'analyse du comportement des poissons aux Installations Expérimentales : premiers résultats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entrée de poissons d'origine sanitaire inconnue et retour sur expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées des Installations Expérimentales LPGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801912v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The proximal promoter of the zebrafish GSDF gene drives transgene expression specifically in fish testis</w:t>
               </w:r>
@@ -2072,51 +2072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Rencontres du Management de la Qualité en Unités et Installations Expérimentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Guitté, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2213,52 +2213,202 @@
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Declining muscle hyperplasia in juvenile trout is driven by rapid limitation of muscle stem cell capacity and niche functionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rallière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2405,51 +2555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878616v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18223.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502340v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kleiber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-L&#244; Sudan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737825" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03133130v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo Sudan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourmelen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-020-00453-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844909v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187040v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chesnais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169603v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Lescat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169688v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797787v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801912v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Le Goff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754929v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gautier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sohm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane J.-S. Joly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Roza de Abreu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734085v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyrafort" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737370v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maouche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812825v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801613v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878616v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18223.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502340v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kleiber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-L&#244; Sudan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737825" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03133130v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo Sudan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourmelen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-020-00453-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844909v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187040v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chesnais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169603v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Lescat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169688v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801912v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Le Goff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754929v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gautier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sohm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane J.-S. Joly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Roza de Abreu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734085v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyrafort" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737370v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maouche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812825v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801613v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05627273v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jagot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralli&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>