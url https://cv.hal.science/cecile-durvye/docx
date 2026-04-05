--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Durvye </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois dans la Bibliothèque historique de Diodore de Sicile : vocabulaire et mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 125 (2), pp.335-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04440144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots grecs du bois aux IIe et Ier siècles av. J.-C. : Polybe, Diodore de Sicile, Strabon, Denys d’Halicarnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lamouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 125 (2), pp.309-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04440136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur la composition du livre XI (480-451) de Diodore de Sicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'association Guillaume Budé </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, p. 64-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu: Fr. Herbin, EAD XLV. Le Sanctuaire d’Apollon à Délos, tome II : Les monuments votifs et honorifiques (sans toit), Athènes, EFA, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique/Bulletin de la SFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73-1, p. 217-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu: Arrien, Anabase d’Alexandre. Tome I : Introduction générale. Livres I & II. – Texte établi et traduit par P. Goukowsky. – Paris : Les Belles Lettres, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 124-2, p. 572-576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur la composition du livre XI (480-451) de Diodore de Sicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'association Guillaume Budé </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022-2, pp.64-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu: J.-Ch. Moretti, Délos 1873-1913. Images d’une ville antique révélée par la fouille, Patrimoine photographique 3, EFA/Melissa, Athènes, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique/Bulletin de la SFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69, p. 216-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu: M. Rathman, Diodor und seine “Bibliotheke”. Weltgeschichte aus der Provinz, Klio, Beihefte 27, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orbis terrarum. Internationale Zeitschrift für historische Geographie der alten Welt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, p. 354-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Aphrodision de Stèsiléôs : rapport sur la campagne d’étude de 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139/140-2, p. 849-850</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Aphrodision de Stèsiléôs : rapport sur la campagne d’étude de 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 138-2, p. 757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Aphrodision de Stèsiléôs : rapport sur la campagne de fouille de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 136/137-2, p. 825-834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Aphrodision de Stèsiléôs : rapport sur les campagnes d’étude et de fouille de 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 135, p. 567-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu: J.-M. Luce, FD II. L’Aire du pilier des Rhodiens (fouille 1990-1992), à la frontière du profane et du sacré, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique/Bulletin de la SFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, p. 356-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’hellénisme romantique à l’archéologie de terrain : Léon Terrier à Délos en 1864</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Frédéric Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.219-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02865655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu: S. Alcock et R. Osborne (éds.), Classical Archaeology, Blackwell Studies in Global Archaeology 10, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique/Bulletin de la SFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48, p. 355-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches récentes à Délos : l'Aphrodision de Stèsiléôs, Bulletin de la Société Française d'Archéologie Classique (XXXIX, 2007-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (1), pp.198-207. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arch.091.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02865648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Aphrodision de Stèsiléôs : rapport sur les fouilles de juillet 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 133, p. 597-608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Aphrodision : fouilles dans la partie orientale du sanctuaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 131, p. 728-741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Aphrodision : fouilles dans la partie orientale du sanctuaire, 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 131, p. 985-1001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu: Kl. Müller, Hellenistische Architektur auf Paros, DAI, Archäologische Forschungen 20, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gnomon - Kritische Zeitschrift für die gesamte Klassische Altertumswissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 78, p. 476-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphrodite à Délos : culte privé et public à l'époque hellénistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Études Grecques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 119 (1), pp.83 - 113. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/reg.2006.4647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01722498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu: L’évolution urbaine de Délos (Journée d’étude de l’IRAA, mars 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprise des fouilles de l’Aphrodision de Stèsiléôs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 128-129, p. 868-870</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches dans le sanctuaire d’Apollon, 3 : Dallage au nord-ouest du Hiéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 127, p. 495-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde partagé : la Sicile du premier siècle av. J.-C. entre Diodore et Cicéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondazione Università Ca’ Foscari, 2023, Antichistica 37 | Filologia e letteratura 6, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30687/978-88-6969-742-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silves grecques 2023-2024. Euripide, Médée ; Diodore de Sicile, Bibliothèque historique, livre XI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Sabiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 2023, 9782350308241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artémis près d'Apollon. Culte et représentation d’Artémis à Délos, Delphes, Claros et Didymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Aurigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Liège, 37, 2021, Kernos Suppl., 978-2-87562-272-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diodore de Sicile, Bibliothèque Historique, Livre XX, texte établi, traduit et commenté par C. Durvye, Les Belles-Lettres, CUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02865677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of things and men in the sanctuary of Aphrodite (Delos). Does the content of a sanctuary define the personality of the god?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Haysom, M. Mili &amp; J. Wallensten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The stuff of the gods. The material aspects of religion in ancient Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCSI, pp.35-45, 2024, Skrifter utgivna av Svenska Institutet i Athen, 4°, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30549/actaath-4-59-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diodore, Cicéron et la Sicile : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefania De Vido; Cécile Durvye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde partagé : la Sicile du premier siècle av. J.-C. entre Diodore et Cicéron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, Fondazione Università Ca’ Foscari, pp.3-24, 2023, Antichistica, 978-88-6969-743-2. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30687/978-88-6969-742-5/000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355029v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la curiosité locale à l’intégration méditerranéenne: mythes et cultes siciliens chez Diodore de Sicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefania De Vido; Cécile Durvye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde partagé : la Sicile du premier siècle av. J.-C. entre Diodore et Cicéron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, Fondazione Università Ca’ Foscari, pp.149-196, 2023, Antichistica, 978-88-6969-743-2. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30687/978-88-6969-742-5/005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355025v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stèsiléôs et Aphrodite : famille et dieu dans un sanctuaire hellénistique délien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Côtoyer les dieux : l’organisation des espaces dans les sanctuaires grecs et romains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFA/EFR, p. 125-142, 2022, BCH Suppl. 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Artémis délienne dans la littérature grecque et romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Aurigny, Cécile Durvye (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artémis près d’Apollon. Culte et représentation d’Artémis à Délos, Delphes, Claros et Didymes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Liège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 31-59, 2021, Kernos Suppl. 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culte d’Artémis dans les inscriptions de Délos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Aurigny; Cécile Durvye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artémis près d’Apollon. Culte et représentation d'Artémis à Délos, Delphes, Claros et Didymes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, pp.117-135, 2021, Kernos Suppl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03266074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Aurigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Aurigny &amp; C. Durvye (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artémis près d’Apollon. Culte et représentation d’Artémis à Délos, Delphes, Claros et Didymes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Liège, pp.15-30, 2021, Kernos Suppl. 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Θεατροειδής : de la comparaison architecturale à la métaphore spectaculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liliane Lopez; Virginie Mathé; Jean-Charles Moretti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire la ville en grec aux époques antique et byzantine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MOM éditions, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diodore de Sicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luigi-Alberto Sanchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lettres grecques. Anthologie de la littérature grecque d’Homère à Justinien, ch. 38 : « Les Historiens »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, p. 1402-1415, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Gods in Diodorus' Universal History: Religious Thought and History in the Historical Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. I. Hau, A. Meeus, B. Sheridan (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diodoros of Sicily: Historiographical Theory and Practice in the Bibliotheke.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 58, Peeters, p. 347-364, 2018, Studia Hellenistica, 9789042934986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02865672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déblais d’un atelier de verrier dans un sanctuaire délien : fouilles dans l’Aphrodision de Stèsiléôs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Douthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fr. Blondé, A. Muller (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'artisanat en Grèce ancienne. Filières de production : bilans, méthodes et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.313-336, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02865625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monuments chez Diodore de Sicile : aspects et fonctions de l'architecture dans une histoire universelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Robert (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire l'architecture dans l'Antiquité. R. Robert (dir.), p. 131-152</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MMSH/Karthala, p. 131-152, 2016, L'Atelier Méditerranéen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02865666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes de Diodore de Sicile : rôle des figures féminines dans une histoire universelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femme et féminisme dans les littératures méditerranéenne et arabe. Actes de la table ronde de Nancy, 13-14 mars 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-158, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02865641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiographie antique du siège de Rhodes par Démétrios (305-304)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sièges de Rhodes de l'Antiquité à la période moderne. N. Faucherre et I. Pimouguet-Pédarros (éd.), PUR, Enquêtes et documents 40, p. 39-55</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-55, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02865661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution fonctionnelle d’une divinité à l’échelle locale : les offrandes à l’Aphrodite de Stèsileôs à Délos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le donateur, l’offrande et la déesse. Systèmes votifs des sanctuaires de déesses dans le monde grec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Liège, pp.149-167, 2009, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pulg.610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02865632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Durvye </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois dans la Bibliothèque historique de Diodore de Sicile : vocabulaire et mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 125 (2), pp.335-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04440144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots grecs du bois aux IIe et Ier siècles av. J.-C. : Polybe, Diodore de Sicile, Strabon, Denys d’Halicarnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lamouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 125 (2), pp.309-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04440136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu: Fr. Herbin, EAD XLV. Le Sanctuaire d’Apollon à Délos, tome II : Les monuments votifs et honorifiques (sans toit), Athènes, EFA, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique/Bulletin de la SFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73-1, p. 217-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu: Arrien, Anabase d’Alexandre. Tome I : Introduction générale. Livres I & II. – Texte établi et traduit par P. Goukowsky. – Paris : Les Belles Lettres, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 124-2, p. 572-576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur la composition du livre XI (480-451) de Diodore de Sicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'association Guillaume Budé </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022-2, pp.64-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur la composition du livre XI (480-451) de Diodore de Sicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'association Guillaume Budé </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, p. 64-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu: M. Rathman, Diodor und seine “Bibliotheke”. Weltgeschichte aus der Provinz, Klio, Beihefte 27, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orbis terrarum. Internationale Zeitschrift für historische Geographie der alten Welt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, p. 354-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu: J.-Ch. Moretti, Délos 1873-1913. Images d’une ville antique révélée par la fouille, Patrimoine photographique 3, EFA/Melissa, Athènes, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique/Bulletin de la SFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69, p. 216-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Aphrodision de Stèsiléôs : rapport sur la campagne d’étude de 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139/140-2, p. 849-850</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Aphrodision de Stèsiléôs : rapport sur la campagne d’étude de 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 138-2, p. 757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Aphrodision de Stèsiléôs : rapport sur la campagne de fouille de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 136/137-2, p. 825-834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Aphrodision de Stèsiléôs : rapport sur les campagnes d’étude et de fouille de 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 135, p. 567-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu: J.-M. Luce, FD II. L’Aire du pilier des Rhodiens (fouille 1990-1992), à la frontière du profane et du sacré, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique/Bulletin de la SFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, p. 356-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’hellénisme romantique à l’archéologie de terrain : Léon Terrier à Délos en 1864</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Frédéric Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.219-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02865655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu: S. Alcock et R. Osborne (éds.), Classical Archaeology, Blackwell Studies in Global Archaeology 10, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique/Bulletin de la SFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48, p. 355-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches récentes à Délos : l'Aphrodision de Stèsiléôs, Bulletin de la Société Française d'Archéologie Classique (XXXIX, 2007-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (1), pp.198-207. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arch.091.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02865648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Aphrodision de Stèsiléôs : rapport sur les fouilles de juillet 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 133, p. 597-608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Aphrodision : fouilles dans la partie orientale du sanctuaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 131, p. 728-741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Aphrodision : fouilles dans la partie orientale du sanctuaire, 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 131, p. 985-1001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu: L’évolution urbaine de Délos (Journée d’étude de l’IRAA, mars 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu: Kl. Müller, Hellenistische Architektur auf Paros, DAI, Archäologische Forschungen 20, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gnomon - Kritische Zeitschrift für die gesamte Klassische Altertumswissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 78, p. 476-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphrodite à Délos : culte privé et public à l'époque hellénistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Études Grecques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 119 (1), pp.83 - 113. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/reg.2006.4647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01722498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprise des fouilles de l’Aphrodision de Stèsiléôs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 128-129, p. 868-870</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches dans le sanctuaire d’Apollon, 3 : Dallage au nord-ouest du Hiéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 127, p. 495-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde partagé : la Sicile du premier siècle av. J.-C. entre Diodore et Cicéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondazione Università Ca’ Foscari, 2023, Antichistica 37 | Filologia e letteratura 6, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30687/978-88-6969-742-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silves grecques 2023-2024. Euripide, Médée ; Diodore de Sicile, Bibliothèque historique, livre XI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Sabiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 2023, 9782350308241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artémis près d'Apollon. Culte et représentation d’Artémis à Délos, Delphes, Claros et Didymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Aurigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Liège, 37, 2021, Kernos Suppl., 978-2-87562-272-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diodore de Sicile, Bibliothèque Historique, Livre XX, texte établi, traduit et commenté par C. Durvye, Les Belles-Lettres, CUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02865677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of things and men in the sanctuary of Aphrodite (Delos). Does the content of a sanctuary define the personality of the god?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Haysom, M. Mili &amp; J. Wallensten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The stuff of the gods. The material aspects of religion in ancient Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCSI, pp.35-45, 2024, Skrifter utgivna av Svenska Institutet i Athen, 4°, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30549/actaath-4-59-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diodore, Cicéron et la Sicile : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefania De Vido; Cécile Durvye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde partagé : la Sicile du premier siècle av. J.-C. entre Diodore et Cicéron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, Fondazione Università Ca’ Foscari, pp.3-24, 2023, Antichistica, 978-88-6969-743-2. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30687/978-88-6969-742-5/000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355029v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la curiosité locale à l’intégration méditerranéenne: mythes et cultes siciliens chez Diodore de Sicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefania De Vido; Cécile Durvye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde partagé : la Sicile du premier siècle av. J.-C. entre Diodore et Cicéron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, Fondazione Università Ca’ Foscari, pp.149-196, 2023, Antichistica, 978-88-6969-743-2. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30687/978-88-6969-742-5/005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355025v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stèsiléôs et Aphrodite : famille et dieu dans un sanctuaire hellénistique délien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Côtoyer les dieux : l’organisation des espaces dans les sanctuaires grecs et romains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFA/EFR, p. 125-142, 2022, BCH Suppl. 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culte d’Artémis dans les inscriptions de Délos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Aurigny; Cécile Durvye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artémis près d’Apollon. Culte et représentation d'Artémis à Délos, Delphes, Claros et Didymes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, pp.117-135, 2021, Kernos Suppl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03266074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Artémis délienne dans la littérature grecque et romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Aurigny, Cécile Durvye (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artémis près d’Apollon. Culte et représentation d’Artémis à Délos, Delphes, Claros et Didymes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Liège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 31-59, 2021, Kernos Suppl. 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Aurigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Aurigny &amp; C. Durvye (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artémis près d’Apollon. Culte et représentation d’Artémis à Délos, Delphes, Claros et Didymes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Liège, pp.15-30, 2021, Kernos Suppl. 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Θεατροειδής : de la comparaison architecturale à la métaphore spectaculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liliane Lopez; Virginie Mathé; Jean-Charles Moretti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire la ville en grec aux époques antique et byzantine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MOM éditions, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diodore de Sicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luigi-Alberto Sanchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lettres grecques. Anthologie de la littérature grecque d’Homère à Justinien, ch. 38 : « Les Historiens »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, p. 1402-1415, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Gods in Diodorus' Universal History: Religious Thought and History in the Historical Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. I. Hau, A. Meeus, B. Sheridan (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diodoros of Sicily: Historiographical Theory and Practice in the Bibliotheke.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 58, Peeters, p. 347-364, 2018, Studia Hellenistica, 9789042934986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02865672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monuments chez Diodore de Sicile : aspects et fonctions de l'architecture dans une histoire universelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Robert (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire l'architecture dans l'Antiquité. R. Robert (dir.), p. 131-152</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MMSH/Karthala, p. 131-152, 2016, L'Atelier Méditerranéen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02865666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déblais d’un atelier de verrier dans un sanctuaire délien : fouilles dans l’Aphrodision de Stèsiléôs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Douthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fr. Blondé, A. Muller (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'artisanat en Grèce ancienne. Filières de production : bilans, méthodes et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.313-336, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02865625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes de Diodore de Sicile : rôle des figures féminines dans une histoire universelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femme et féminisme dans les littératures méditerranéenne et arabe. Actes de la table ronde de Nancy, 13-14 mars 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-158, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02865641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiographie antique du siège de Rhodes par Démétrios (305-304)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sièges de Rhodes de l'Antiquité à la période moderne. N. Faucherre et I. Pimouguet-Pédarros (éd.), PUR, Enquêtes et documents 40, p. 39-55</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-55, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02865661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution fonctionnelle d’une divinité à l’échelle locale : les offrandes à l’Aphrodite de Stèsileôs à Délos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durvye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le donateur, l’offrande et la déesse. Systèmes votifs des sanctuaires de déesses dans le monde grec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Liège, pp.149-167, 2009, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pulg.610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02865632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04440144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durvye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04440136v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamouille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schram" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020687v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020738v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354994v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020761v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020747v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020823v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020829v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020836v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020767v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865655v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Fr&#233;d&#233;ric Muller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020787v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865648v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.091.0149" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020841v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020802v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2006.4647" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020794v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355017v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania de Vido" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-742-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355006v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Sabiani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483939v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aurigny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865677v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996834v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30549/actaath-4-59-03" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355029v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-742-5/000" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355025v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-742-5/005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754950v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548186v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.philo.ulg.ac.be/kernos/portfolio-items/supplement-37-2021/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266074v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548780v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997065v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548142v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865672v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Douthe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865666v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865641v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865632v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.610" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04440144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durvye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04440136v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamouille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schram" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020738v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020695v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354994v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020687v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020747v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020823v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020829v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020836v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020767v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865655v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Fr&#233;d&#233;ric Muller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020787v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865648v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.091.0149" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020841v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020794v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020802v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722498v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2006.4647" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355017v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania de Vido" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-742-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355006v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Sabiani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483939v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aurigny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865677v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996834v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30549/actaath-4-59-03" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355029v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-742-5/000" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355025v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-742-5/005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754950v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548186v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.philo.ulg.ac.be/kernos/portfolio-items/supplement-37-2021/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548780v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997065v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548142v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865672v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865666v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Douthe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865641v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865632v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.610" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>