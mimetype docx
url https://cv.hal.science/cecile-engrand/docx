--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (143)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (142)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -243,425 +243,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light element isotopic heterogeneities in organic residues that formed by the ion irradiation of ices</w:t>
+                <w:t xml:space="preserve">The extraterrestrial dust accretion rate on Earth at Dome C, Antarctica: a fresh look with $^3$He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rojas</w:t>
+                <w:t xml:space="preserve">G Fénisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Duprat</w:t>
+                <w:t xml:space="preserve">D.V Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dartois</w:t>
+                <w:t xml:space="preserve">P.-H Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.-D. Wu</w:t>
+                <w:t xml:space="preserve">J Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Engrand</w:t>
+                <w:t xml:space="preserve">I Mattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 698, pp.A34. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 663, pp.119396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05083187v1</w:t>
+                <w:t xml:space="preserve">hal-05086858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The extraterrestrial dust accretion rate on Earth at Dome C, Antarctica: a fresh look with $^3$He</w:t>
+                <w:t xml:space="preserve">Sample Return Missions: Rosetta Stones Returned from the First Small Bodies in the Solar System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Fénisse</w:t>
+                <w:t xml:space="preserve">Tomoki Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.V Bekaert</w:t>
+                <w:t xml:space="preserve">Cecile Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-H Blard</w:t>
+                <w:t xml:space="preserve">Michael Zolensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Duprat</w:t>
+                <w:t xml:space="preserve">Victoria E Hamilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Mattia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abigail A Fraeman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 663, pp.119396. </w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 221 (4), pp.44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-025-01168-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086858v1</w:t>
+                <w:t xml:space="preserve">hal-05086123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sample Return Missions: Rosetta Stones Returned from the First Small Bodies in the Solar System</w:t>
+                <w:t xml:space="preserve">Light element isotopic heterogeneities in organic residues that formed by the ion irradiation of ices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomoki Nakamura</w:t>
+                <w:t xml:space="preserve">J. Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Engrand</w:t>
+                <w:t xml:space="preserve">J. Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Zolensky</w:t>
+                <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria E Hamilton</w:t>
+                <w:t xml:space="preserve">T.-D. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abigail A Fraeman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 221 (4), pp.44. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 698, pp.A34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-025-01168-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086123v1</w:t>
+                <w:t xml:space="preserve">hal-05083187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The thermal history of Ryugu based on Raman characterization of Hayabusa2 samples</w:t>
               </w:r>
@@ -794,51 +794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of Complex Organic Matter in Carbonaceous Chondrites, IDPs, and UCAMMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bradley T de Gregorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Engrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20, pp.24-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -866,948 +866,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional heterogeneity of insoluble organic matter extracted from asteroid Ryugu samples</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micrometeorite collections: a review and their current status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kana Amano</w:t>
+                <w:t xml:space="preserve">Matthias van Ginneken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hikaru Yabuta</w:t>
+                <w:t xml:space="preserve">Penelope J Wozniakiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald E Brownlee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Debaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Della Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.14097⟩</w:t>
+              <w:t xml:space="preserve">Phil.Trans.Roy.Soc.Lond.A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 382 (2273), pp.20230195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2023.0195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426723v1</w:t>
+                <w:t xml:space="preserve">hal-04575591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscale hydrogen, carbon, and nitrogen isotopic diversity of organic matter in asteroid Ryugu</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A far-ultraviolet–driven photoevaporation flow observed in a protoplanetary disk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhonda Stroud</w:t>
+                <w:t xml:space="preserve">Olivier Berné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianhua Wang</w:t>
+                <w:t xml:space="preserve">Emilie Habart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Els Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilane Schroetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Canin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118719⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 383 (6686), pp.988-992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adh2861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587649v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micrometeorite collections: a review and their current status</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variations of organic functional chemistry in carbonaceous matter from the asteroid 162173 Ryugu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinciane Debaille</w:t>
+                <w:t xml:space="preserve">Bradley de Gregorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Della Corte</w:t>
+                <w:t xml:space="preserve">George D. Cody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhonda M. Stroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. David Kilcoyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Sandford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phil.Trans.Roy.Soc.Lond.A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2023.0195⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Nature Communications, 15 (1), pp.7488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-51731-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575591v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A far-ultraviolet–driven photoevaporation flow observed in a protoplanetary disk</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrogen-rich organics from comets probed by ultra-carbonaceous Antarctic micrometeorites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilane Schroetter</w:t>
+                <w:t xml:space="preserve">J Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Canin</w:t>
+                <w:t xml:space="preserve">E Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T-D Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adh2861⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (12), pp.1553-1561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-024-02364-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506216v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of organic functional chemistry in carbonaceous matter from the asteroid 162173 Ryugu</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">George D. Cody</w:t>
+                <w:t xml:space="preserve">Composition and Mineralogy of Nuclei Material of Short Period Comets Revealed by Recent Spacecraft Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Zolensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoki Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhonda M. Stroud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denton Ebel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-51731-w⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 220, pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-024-01111-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694624v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen-rich organics from comets probed by ultra-carbonaceous Antarctic micrometeorites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Engrand</w:t>
+                <w:t xml:space="preserve">Compositional heterogeneity of insoluble organic matter extracted from asteroid Ryugu samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Kebukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kana Amano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hikaru Yabuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-024-02364-y⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1907-1924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.14097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702962v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and Mineralogy of Nuclei Material of Short Period Comets Revealed by Recent Spacecraft Missions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tomoki Nakamura</w:t>
+                <w:t xml:space="preserve">Microscale hydrogen, carbon, and nitrogen isotopic diversity of organic matter in asteroid Ryugu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Nittler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Barosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Burgess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhonda Stroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denton Ebel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jianhua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 220, pp.79. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 637, pp.118719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-024-01111-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407718v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFM-IR nanospectroscopy of nanoglobule-like particles in Ryugu samples returned by the Hayabusa2 mission</w:t>
               </w:r>
@@ -1832,51 +1832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bejach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2055,295 +2055,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron microscopy observations of the diversity of Ryugu organic matter and its relationship to minerals at the micro-to nano-scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jens Barosch</w:t>
+                <w:t xml:space="preserve">Raman spectroscopy of Ryugu particles and their extracted residues: Fluorescence background characteristics and similarities to CI chondrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutsumi Komatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hikaru Yabuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Kebukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">George D Cody</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 59 (8), pp.2023-2043. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.14128⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 59 (8), pp.2166-2185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.14234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417663v1</w:t>
+                <w:t xml:space="preserve">hal-04753509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopy of Ryugu particles and their extracted residues: Fluorescence background characteristics and similarities to CI chondrites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yoko Kebukawa</w:t>
+                <w:t xml:space="preserve">Electron microscopy observations of the diversity of Ryugu organic matter and its relationship to minerals at the micro-to nano-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhonda M Stroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Barosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Quirico</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Burgess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George D Cody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 59 (8), pp.2166-2185. </w:t>
+              <w:t xml:space="preserve">, 2024, 59 (8), pp.2023-2043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/maps.14234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/maps.14128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753509v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared absorption spectra from organic matter in the asteroid Ryugu samples: Some unique properties compared to unheated carbonaceous chondrites</w:t>
               </w:r>
@@ -2368,51 +2368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hikaru Yabuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bejach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2463,103 +2463,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macromolecular organic matter in samples of the asteroid (162173) Ryugu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hikaru Yabuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George D Cody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Kebukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bradley de Gregorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 379 (6634), pp.eabn9057. </w:t>
@@ -2591,1121 +2591,1121 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex mixture of organic matter in a xenolithic clast from the Zag meteorite revealed by coordinated analyses using AFM-IR, NanoSIMS and STXM/XANES</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On structural properties of Comet 67/P dust particles collected in situ by ROSETTA/COSIMA from observations of electrical fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dartois E.</w:t>
+                <w:t xml:space="preserve">Klaus Hornung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferenc Borondics</w:t>
+                <w:t xml:space="preserve">Eva Maria Mellado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
+                <w:t xml:space="preserve">Oliver Stenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihane Merouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2023.115582⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 236, pp.105747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2023.105747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085093v1</w:t>
+                <w:t xml:space="preserve">hal-04254595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On structural properties of Comet 67/P dust particles collected in situ by ROSETTA/COSIMA from observations of electrical fragmentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sihane Merouane</w:t>
+                <w:t xml:space="preserve">Chemical composition of carbonaceous asteroid Ryugu from synchrotron spectroscopy in the mid- to far-infrared of Hayabusa2-returned samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Kebukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hikaru Yabuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2023.105747⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 671, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254595v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical composition of carbonaceous asteroid Ryugu from synchrotron spectroscopy in the mid- to far-infrared of Hayabusa2-returned samples</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complex mixture of organic matter in a xenolithic clast from the Zag meteorite revealed by coordinated analyses using AFM-IR, NanoSIMS and STXM/XANES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Kebukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Engrand</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dartois E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferenc Borondics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 671, </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 400, pp.115582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2023.115582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04034487v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presolar Stardust in Asteroid Ryugu</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AMBITION – comet nucleus cryogenic sample return</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larry R. Nittler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jianhua Wang</w:t>
+                <w:t xml:space="preserve">D. Bockelée-Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conel M. O'D. Alexander</w:t>
+                <w:t xml:space="preserve">Gianrico Filacchione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bradley T. de Gregorio</w:t>
+                <w:t xml:space="preserve">Kathrin Altwegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bizzarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ac83bd⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, pp.1077-1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-021-09770-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03776407v1</w:t>
+                <w:t xml:space="preserve">insu-03298830v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolomites in hydrated fine-grained Antarctic micrometeorites: Effective tools for analyzing secondary processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noble gases in Dome C micrometeorites - An attempt to disentangle asteroidal and cometary sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Engrand</w:t>
+                <w:t xml:space="preserve">Bastian Baecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Trieloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochim.Cosmochim.Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.11.018⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 376, pp.114884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2022.114884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572244v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous nature of the carbonaceous chondrite breccia Aguas Zarcas – Cosmochemical characterization and origin of new carbonaceous chondrite lithologies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael E. Zolensky</w:t>
+                <w:t xml:space="preserve">Presolar Stardust in Asteroid Ryugu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Barosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Wölfer</w:t>
+                <w:t xml:space="preserve">Larry R. Nittler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conel M. O'D. Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley T. de Gregorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochim.Cosmochim.Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2022.07.010⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 935, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ac83bd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764269v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03776407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMBITION – comet nucleus cryogenic sample return</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dolomites in hydrated fine-grained Antarctic micrometeorites: Effective tools for analyzing secondary processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathrin Altwegg</w:t>
+                <w:t xml:space="preserve">E. Dobrică</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonora Bianchi</w:t>
+                <w:t xml:space="preserve">K.K. Ohtaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Bizzarro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54, pp.1077-1128. </w:t>
+              <w:t xml:space="preserve">Geochim.Cosmochim.Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 317, pp.286-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10686-021-09770-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03298830v3</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noble gases in Dome C micrometeorites - An attempt to disentangle asteroidal and cometary sources</w:t>
+                <w:t xml:space="preserve">Heterogeneous nature of the carbonaceous chondrite breccia Aguas Zarcas – Cosmochemical characterization and origin of new carbonaceous chondrite lithologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastian Baecker</w:t>
+                <w:t xml:space="preserve">Imene Kerraouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Kebukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Ott</w:t>
+                <w:t xml:space="preserve">Addi Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Trieloff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Engrand</w:t>
+                <w:t xml:space="preserve">Michael E. Zolensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Duprat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elias Wölfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 376, pp.114884. </w:t>
+              <w:t xml:space="preserve">Geochim.Cosmochim.Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 334, pp.155-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2022.114884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2022.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854561v1</w:t>
+                <w:t xml:space="preserve">hal-03764269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PDRs4All: A JWST Early Release Science Program on Radiative Feedback from Massive Stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Habart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Els Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4031,472 +4031,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03454376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The micrometeorite flux at Dome C (Antarctica), monitoring the accretion of extraterrestrial dust on Earth</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">D/H in the refractory organics of comet 67P/Churyumov-Gerasimenko measured by Rosetta /COSIMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Fray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bardyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L Delauche</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116794⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 504 (4), pp.4940-4951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stab1028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148838v1</w:t>
+                <w:t xml:space="preserve">hal-03454400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D/H in the refractory organics of comet 67P/Churyumov-Gerasimenko measured by Rosetta /COSIMA</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interplanetary and interstellar dust as windows into solar system origins and evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Alexander</w:t>
+                <w:t xml:space="preserve">Mihaly Horanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Balint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Castillo-Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stab1028⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/25c2cfeb.1845c627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03454400v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454390v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplanetary and interstellar dust as windows into solar system origins and evolution.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Balint</w:t>
+                <w:t xml:space="preserve">The micrometeorite flux at Dome C (Antarctica), monitoring the accretion of extraterrestrial dust on Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Castillo-Rogez</w:t>
+                <w:t xml:space="preserve">L Delauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53 (4), </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 560, pp.116794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/25c2cfeb.1845c627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03454390v2</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical properties of cometary dust particles derived from line shapes of TOF-SIMS spectra measured by the ROSETTA/COSIMA instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Hornung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Maria Mellado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4573,64 +4573,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical properties of cometary dust particles derived from line shapes of TOF-SIMS spectra measured by the ROSETTA/COSIMA instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Hornung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Maria Mellado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4720,90 +4720,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Origin and Evolution of the Material in 67P/Churyumov-Gerasimenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Snodgrass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Weissman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Altwegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 216 (5), pp.102. </w:t>
@@ -4841,77 +4841,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanochemical synthesis of aromatic infrared band carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5131,51 +5131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Dobrică</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Ogliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhide Nagashima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5382,77 +5382,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen isotopic anomalies in extraterrestrial organic matter: role of cosmic ray irradiation and implications for UCAMMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Slodzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5529,51 +5529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detlef Koschny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Soja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5676,64 +5676,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 622, pp.A160. </w:t>
@@ -5918,51 +5918,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration versus morphology of Antarctic micrometeorites: a simple procedure for sample characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Dobrica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R C Ogliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6160,51 +6160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The oxygen isotopic composition (18O/16O) in the dust of comet 67P/Churyumov-Gerasimenko measured by COSIMA on-board Rosetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Hilchenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6333,51 +6333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 306, pp.74-93. </w:t>
@@ -6441,51 +6441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica M. Grady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian P. Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Siljeström</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6532,77 +6532,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dome C ultracarbonaceous Antarctic micrometeorites: Infrared and Raman fingerprints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6692,51 +6692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dobrica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ogliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Nagashima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6835,51 +6835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6924,498 +6924,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01755520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for depletion of heavy silicon isotopes at comet 67P/Churyumov-Gerasimenko</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Similarities in element content between comet 67P/Churyumov–Gerasimenko coma dust and selected meteorite samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Balsiger</w:t>
+                <w:t xml:space="preserve">Oliver J. Stenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Berthelier</w:t>
+                <w:t xml:space="preserve">Martin Hilchenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihane Merouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Bieler</w:t>
+                <w:t xml:space="preserve">Kurt Varmuza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 601, A123 (9 p.). </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 469 (Suppl 2), pp.S492-S505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx1908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01518753v1</w:t>
+                <w:t xml:space="preserve">insu-02985846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarities in element content between comet 67P/Churyumov–Gerasimenko coma dust and selected meteorite samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrogen-to-carbon atomic ratio measured by COSIMA in the particles of comet 67P/Churyumov–Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver J. Stenzel</w:t>
+                <w:t xml:space="preserve">Anaïs Bardyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Hilchenbach</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kurt Varmuza</w:t>
+                <w:t xml:space="preserve">Donia Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 469 (Suppl 2), pp.S492-S505. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx1908⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 469 (Suppl_2), pp.S506-S516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02985846v1</w:t>
+                <w:t xml:space="preserve">insu-02766152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen-to-carbon atomic ratio measured by COSIMA in the particles of comet 67P/Churyumov–Gerasimenko</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fray</w:t>
+                <w:t xml:space="preserve">Evidence for depletion of heavy silicon isotopes at comet 67P/Churyumov-Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Altwegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Balsiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Bardyn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cottin</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Berthelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donia Baklouti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Briois</w:t>
+                <w:t xml:space="preserve">André Bieler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 469 (Suppl_2), pp.S506-S516. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 601, A123 (9 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx2002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02766152v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01518753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and electrostatic experiments with dust particles collected in the inner coma of comet 67P by COSIMA onboard Rosetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hilchenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henning Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihane Merouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7492,64 +7492,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Slodzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting-Di Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guerquin-Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7596,90 +7596,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of cometary particles collected by the COSIMA mass spectrometer on-board Rosetta during the rendezvous phase around comet 67P/Churyumov–Gerasimenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hilchenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vincendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihane Merouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hornung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7730,64 +7730,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon-rich dust in comet 67P/Churyumov-Gerasimenko measured by COSIMA/Rosetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bardyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donia Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7858,10595 +7858,10461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02764524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMET 67P/CHURYUMOV–GERASIMENKO: CLOSE-UP ON DUST PARTICLE FRAGMENTS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Von Hoerner</w:t>
+                <w:t xml:space="preserve">A first assessment of the strength of cometary particles collected in-situ by the COSIMA instrument onboard ROSETTA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Hornung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihane Merouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hilchenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Maria Mellado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8205/816/2/L32⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 133, pp.63-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2016.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610492v1</w:t>
+                <w:t xml:space="preserve">insu-01351370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first assessment of the strength of cometary particles collected in-situ by the COSIMA instrument onboard ROSETTA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eva Maria Mellado</w:t>
+                <w:t xml:space="preserve">Variations in cometary dust composition from Giotto to Rosetta, clues to their formation mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2016.07.003⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 464 (1), pp.S323-S330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw2844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01351370v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01404154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for calcium-aluminum-rich inclusions in cometary particles with Rosetta/COSIMA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organic Matter in Cosmic Dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sa Sandford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rotundi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.12669⟩</w:t>
+              <w:t xml:space="preserve">Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (3), pp.185-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gselements.12.3.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01351380v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01348205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Matter in Cosmic Dust</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Searching for calcium-aluminum-rich inclusions in cometary particles with Rosetta/COSIMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Stenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hilchenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gselements.12.3.185⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (7), pp.1340-1352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.12669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01348205v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01351380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in cometary dust composition from Giotto to Rosetta, clues to their formation mechanisms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dartois</w:t>
+                <w:t xml:space="preserve">COMET 67P/CHURYUMOV-GERASIMENKO: CLOSE-UP ON DUST PARTICLE FRAGMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hilchenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Benzerara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Leroux</w:t>
+                <w:t xml:space="preserve">H. von Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw2844⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 816 (2), pp.L32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8205/816/2/L32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01404154v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01291758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irradiation of nitrogen-rich ices by swift heavy ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 592, pp.A99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201527650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMET 67P/CHURYUMOV-GERASIMENKO: CLOSE-UP ON DUST PARTICLE FRAGMENTS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+                <w:t xml:space="preserve">Typology of dust particles collected by the COSIMA mass spectrometer in the inner coma of 67P/Churyumov Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hilchenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christelle Briois</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ligier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. von Hoerner</w:t>
+                <w:t xml:space="preserve">S. Merouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hornung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8205/816/2/L32⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 271, pp.76-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01291758v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01270970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of dust particles collected by the COSIMA mass spectrometer in the inner coma of 67P/Churyumov Gerasimenko</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Hornung</w:t>
+                <w:t xml:space="preserve">High-molecular-weight organic matter in the particles of comet 67P/Churyumov–Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bardyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Altwegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 271, pp.76-97. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 538 (7623), pp.72-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.01.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature19320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01270970v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01362335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-molecular-weight organic matter in the particles of comet 67P/Churyumov–Gerasimenko</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Donia Baklouti</w:t>
+                <w:t xml:space="preserve">Orbitrap mass analyser for in situ characterisation of planetary environments: Performance evaluation of a laboratory prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thirkell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenzi Aradj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Bouabdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature19320⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 131, pp.33-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2016.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01362335v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01345553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbitrap mass analyser for in situ characterisation of planetary environments: Performance evaluation of a laboratory prototype</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdel Bouabdellah</w:t>
+                <w:t xml:space="preserve">Ion irradiation of the Murchison meteorite: Visible to mid-infrared spectroscopic results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brunetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2016.06.012⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 577, pp.A41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-01345553v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comet 67P/Churyumov-Gerasimenko sheds dust coat accumulated over the past four years</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johan Silen</w:t>
+                <w:t xml:space="preserve">Formation of analogs of cometary nitrogen-rich refractory organics from thermal degradation of tholin and hcn polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature14159⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 250, pp.53-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01182128v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COSIMA-Rosetta calibration for in-situ characterization of 67P/Churyumov-Gerasimenko cometary inorganic compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Siljeström</w:t>
+                <w:t xml:space="preserve">In and ex-vivo Myocardial Tissue Temperature Monitoring by Combined Infrared and Ultrasonic Thermometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Ferrandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Sinquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2015.05.005⟩</w:t>
+              <w:t xml:space="preserve">Physics Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.1135 - 1138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01255109v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion irradiation of the Murchison meteorite: Visible to mid-infrared spectroscopic results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">Visible-IR and Raman microspectroscopic investigation of three Itokawa particles collected by Hayabusa: Mineralogy and degree of space weathering based on nondestructive analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brunetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Duprat</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Dionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425398⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (9), pp.1562-1576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.12496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481846v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of analogs of cometary nitrogen-rich refractory organics from thermal degradation of tholin and hcn polymer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Szopa</w:t>
+                <w:t xml:space="preserve">Hydrogen isotopic fractionation in secondary ion mass spectrometry using polyatomic ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Slodzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.-D. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 393, pp.17-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2015.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.11.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01088866v1</w:t>
+                <w:t xml:space="preserve">in2p3-01270143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible-IR and Raman microspectroscopic investigation of three Itokawa particles collected by Hayabusa: Mineralogy and degree of space weathering based on nondestructive analyses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Z. Dionnet</w:t>
+                <w:t xml:space="preserve">Cometary Isotopic Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bockelée-Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursina Calmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven B Charnley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.12496⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 197 (1-4), pp.47-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-015-0156-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771565v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In and ex-vivo Myocardial Tissue Temperature Monitoring by Combined Infrared and Ultrasonic Thermometries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Interstellar and interplanetary solids in the laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Demaria</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brunetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Procedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société Royale des Sciences de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84, pp.7-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1743921316005688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.243⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01627979v1</w:t>
+                <w:t xml:space="preserve">insu-03634080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen isotopic fractionation in secondary ion mass spectrometry using polyatomic ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Baklouti</w:t>
+                <w:t xml:space="preserve">COSIMA-Rosetta calibration for in-situ characterization of 67P/Churyumov-Gerasimenko cometary inorganic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Krüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Siljeström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2015.10.005⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117, pp.35-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2015.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01270143v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01255109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cometary Isotopic Measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comet 67P/Churyumov-Gerasimenko sheds dust coat accumulated over the past four years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ursina Calmonte</w:t>
+                <w:t xml:space="preserve">Rita Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hilchenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven B Charnley</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Engrand</w:t>
+                <w:t xml:space="preserve">Johan Silen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 197 (1-4), pp.47-83. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 518 (7538), pp.216-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-015-0156-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature14159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722557v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01182128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interstellar and interplanetary solids in the laboratory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Dartois</w:t>
+                <w:t xml:space="preserve">Ion irradiation of Allende meteorite probed by visible, IR, and Raman spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brunetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Alata</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Duprat</w:t>
+                <w:t xml:space="preserve">D. Ledu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Barucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Royale des Sciences de Liège</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1743921316005688⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 237, pp.278-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.ICARUS.2014.04.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03634080v1</w:t>
+                <w:t xml:space="preserve">in2p3-01058271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of insoluble organic matter in type 1 and 2 chondrites: New clues, new questions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Brunetto</w:t>
+                <w:t xml:space="preserve">Collecting cometary dust particles on metal blacks with the COSIMA instrument onboard ROSETTA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hornung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Mellado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kulikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 103, pp.309-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2014.08.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.GCA.2014.03.025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01057484v1</w:t>
+                <w:t xml:space="preserve">in2p3-01101328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEMS: BUILDING BLOCKS OF THE SOLAR SYSTEM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Noguchi</w:t>
+                <w:t xml:space="preserve">Origin of insoluble organic matter in type 1 and 2 chondrites: New clues, new questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. R. Orthous-Daunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brunetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136, pp.80-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.GCA.2014.03.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01078032v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01057484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecting cometary dust particles on metal blacks with the COSIMA instrument onboard ROSETTA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Kulikov</w:t>
+                <w:t xml:space="preserve">GEMS: BUILDING BLOCKS OF THE SOLAR SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha. Ishii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp. Bradley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pj. Wozniakiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Noguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49, pp.A184-A184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01101328v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01078032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion irradiation of Allende meteorite probed by visible, IR, and Raman spectroscopies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. A. Barucci</w:t>
+                <w:t xml:space="preserve">Interstellar and interplanetary carbonaceous solids in the laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Brunetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.ICARUS.2014.04.047⟩</w:t>
+              <w:t xml:space="preserve">Geochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48, pp.511-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2343/geochemj.2.0330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01058271v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interstellar and interplanetary carbonaceous solids in the laboratory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dartois</w:t>
+                <w:t xml:space="preserve">UltraCarbonaceous Antarctic micrometeorites, probing the Solar System beyond the nitrogen snow-line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brunetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Engrand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pino</w:t>
+                <w:t xml:space="preserve">J. Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 224, pp.243-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.ICARUS.2013.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2343/geochemj.2.0330⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086390v1</w:t>
+                <w:t xml:space="preserve">in2p3-00852040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UltraCarbonaceous Antarctic micrometeorites, probing the Solar System beyond the nitrogen snow-line</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Extraterrestrial materials examined by mean of nuclear microprobe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raepsaet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.ICARUS.2013.03.002⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, article in press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2012.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00852040v1</w:t>
+                <w:t xml:space="preserve">in2p3-00752444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARIM PLUS--sample return of comet 67P/CG and of interstellar matter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Stephan</w:t>
+                <w:t xml:space="preserve">Transmission Electron Microscopy of CONCORDIA UltraCarbonaceous Antarctic MicroMeteorites (UCAMMs): Mineralogical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dobrică</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Burchell</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-N. Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S10686-011-9285-7⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 76, pp.68-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00673501v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00642627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraterrestrial materials examined by mean of nuclear microprobe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Isotopic fractionation of silicon negative ions sputtered from minerals by Cs+ bombardment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Slodzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Raepsaet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, article in press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2012.10.031⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 275, pp.41-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00752444v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00693226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission Electron Microscopy of CONCORDIA UltraCarbonaceous Antarctic MicroMeteorites (UCAMMs): Mineralogical properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Engrand</w:t>
+                <w:t xml:space="preserve">SARIM PLUS--sample return of comet 67P/CG and of interstellar matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Srama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Krüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Leroux</w:t>
+                <w:t xml:space="preserve">T. Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-N. Rouzaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Burchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 76, pp.68-82. </w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33, pp.723-751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.10.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/S10686-011-9285-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00642627v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00673501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic fractionation of silicon negative ions sputtered from minerals by Cs+ bombardment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Random projection for dimensionality reduction--Applied to time-of-flight secondary ion mass spectrometry data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Varmuza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Filzmoser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hilchenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.12.019⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 705, pp.48-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2011.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00693226v1</w:t>
+                <w:t xml:space="preserve">in2p3-00596038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random projection for dimensionality reduction--Applied to time-of-flight secondary ion mass spectrometry data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Kissel</w:t>
+                <w:t xml:space="preserve">Ion irradiation of carbonaceous interstellar analogues: Effects of cosmic rays on the 3.4 μ m interstellar absorption band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2011.03.031⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 529, pp.A146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00596038v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00626488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion irradiation of carbonaceous interstellar analogues: Effects of cosmic rays on the 3.4 μ m interstellar absorption band</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Chabot</w:t>
+                <w:t xml:space="preserve">Raman characterization of carbonaceous matter in CONCORDIA Antarctic micrometeorites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dobrica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Carpentier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Montagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 529, pp.A146. </w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46, pp.1363-1375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1945-5100.2011.01235.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00626488v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00634834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman characterization of carbonaceous matter in CONCORDIA Antarctic micrometeorites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extreme Deuterium Excesses in Ultracarbonaceous Micrometeorites from Central Antarctic Snow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dobrica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Marrocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1945-5100.2011.01235.x⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 328, pp.742-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1184832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00634834v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00610349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme Deuterium Excesses in Ultracarbonaceous Micrometeorites from Central Antarctic Snow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Connection between micrometeorites and Wild 2 particles: From Antarctic snow to cometary ices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dobrica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Marrocchi</w:t>
+                <w:t xml:space="preserve">M. Gounelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 328, pp.742-745. </w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (10), pp.1643-1661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1184832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1945-5100.2009.tb01196.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00610349v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00367898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connection between micrometeorites and Wild 2 particles: From Antarctic snow to cometary ices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Leroux</w:t>
+                <w:t xml:space="preserve">A unique basaltic micrometeorite expands the inventory of solar system planetary crusts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gounelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaussidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Morbidelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alix Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1945-5100.2009.tb01196.x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106, pp.6904-6909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0900328106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00367898v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00377414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique basaltic micrometeorite expands the inventory of solar system planetary crusts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erratum: γ-ray production by proton and α-particle induced reactions on C12, O16, Mg24, and Fe [Phys. Rev. C 76, 034607 (2007)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Alix Barrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Engrand</w:t>
+                <w:t xml:space="preserve">A. Belhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kiener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0900328106⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.029902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVC.80.029902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00377414v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00671508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: γ-ray production by proton and α-particle induced reactions on C12, O16, Mg24, and Fe [Phys. Rev. C 76, 034607 (2007)]</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxygen isotopic composition of chondritic interplanetary dust particles: A genetic link between carbonaceous chondrites and comets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Coc</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">J. Aléon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Leshin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. D. Mckeegan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVC.80.029902⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 73, pp.4558-4575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.GCA.2009.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00671508v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00673732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen isotopic composition of chondritic interplanetary dust particles: A genetic link between carbonaceous chondrites and comets</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of the 24Mg(3He,p)26Al cross section: Implication for 26Al production in the early solar system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. D. Mckeegan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Fitoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tatischeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kiener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.GCA.2009.04.034⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78, pp.044613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.78.044613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00673732v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00422106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the 24Mg(3He,p)26Al cross section: Implication for 26Al production in the early solar system</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The classification of micrometeorites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Naulin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. J. Genge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gounelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.78.044613⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43, pp.497-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1945-5100.2008.TB00668.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00422106v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00855445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical distribution of the different types of aerosols in the stratosphere: Detection of solid particles and analysis of their spatial variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brogniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gaubicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 113, pp.D21303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2008JD010150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00855556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The classification of micrometeorites</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cosima – High Resolution Time-of-Flight Secondary Ion Mass Spectrometer for the Analysis of Cometary Dust Particles onboard Rosetta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Altwegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Colangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/J.1945-5100.2008.TB00668.X⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 128 (1-4), pp.823-867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-006-9083-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00855445v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\gamma$-ray production by proton and $\alpha$-particle induced reactions on $^{12}$C, $^{16}$O, $^{24}$Mg, and Fe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First discovery of meteoritic events in deep Antarctic (EPICA-Dome C) ice cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biancamaria Narcisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Robert Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.76.034607⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (L15502), 1 à 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007GL030801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00173947v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00377204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosima – High Resolution Time-of-Flight Secondary Ion Mass Spectrometer for the Analysis of Cometary Dust Particles onboard Rosetta</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Cottin</w:t>
+                <w:t xml:space="preserve">$\gamma$-ray production by proton and $\alpha$-particle induced reactions on $^{12}$C, $^{16}$O, $^{24}$Mg, and Fe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kiener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-006-9083-0⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76, pp.034607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.76.034607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03610476v1</w:t>
+                <w:t xml:space="preserve">in2p3-00173947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First discovery of meteoritic events in deep Antarctic (EPICA-Dome C) ice cores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Biancamaria Narcisi</w:t>
+                <w:t xml:space="preserve">Chemometric evaluation of time-of-flight secondary ion mass spectrometry data of minerals in the frame of futurein situ analyses of cometary material by COSIMA onboard ROSETTA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Robert Petit</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franz Krueger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Silén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007GL030801⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (8), pp.1361-1368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.2448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00377204v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemometric evaluation of time-of-flight secondary ion mass spectrometry data of minerals in the frame of future in situ analyses of cometary material by COSIMA onboard ROSETTA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.R. Krueger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Silén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 20, pp.1361-1368. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rcm.2448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00026012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemometric evaluation of time-of-flight secondary ion mass spectrometry data of minerals in the frame of futurein situ analyses of cometary material by COSIMA onboard ROSETTA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Krueger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Silén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 20 (8), pp.1361-1368. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rcm.2448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610522v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemometric evaluation of time-of-flight secondary ion mass spectrometry data of minerals in the frame of futurein situ analyses of cometary material by COSIMA onboard ROSETTA</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">Hydrogen isotopic composition of water from fossil micrometeorites in howardites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gounelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Silén</w:t>
+                <w:t xml:space="preserve">O. Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Bland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Zolensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.2448⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 69, pp.3431-3443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2004.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610506v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen isotopic composition of water from fossil micrometeorites in howardites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.E. Zolensky</w:t>
+                <w:t xml:space="preserve">Isotopic fractionation of iron, potassium, and oxygen in stony cosmic spherules: Implications for heating histories and sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M.O'D. Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.F. Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 69, pp.3431-3443. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2004.12.021⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 69, pp.2647-2662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2004.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024687v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic fractionation of iron, potassium, and oxygen in stony cosmic spherules: Implications for heating histories and sources</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-correlation analyses of TOF-SIMS spectra for mineralogical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lespagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thirkell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2004.11.027⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 231-232, pp.883-887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2004.03.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024809v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-correlation analyses of TOF-SIMS spectra for mineralogical studies</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cross sections relevant to gamma-ray line emission in solar flares:$^3$He-induced reactions on $^{16}$O nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tatischeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kiener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assuncao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68, pp.025804</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03610526v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00000558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross sections relevant to gamma-ray line emission in solar flares:$^3$He-induced reactions on $^{16}$O nuclei</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Kiener</w:t>
+                <w:t xml:space="preserve">Experimental simulation of atmospheric entry of micrometeorites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toppani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Assuncao</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maurette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 68, pp.025804</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 36, pp.1377-1396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00000558v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00022251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental simulation of atmospheric entry of micrometeorites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Toppani</w:t>
+                <w:t xml:space="preserve">Clues to the origin of interplanetary dust particles from the isotopic study of their hydrogen-bearing phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Libourel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Engrand</w:t>
+                <w:t xml:space="preserve">F. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Maurette</w:t>
+                <w:t xml:space="preserve">M. Chaussidon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 36, pp.1377-1396</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 65, pp.4399-4412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00022251v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clues to the origin of interplanetary dust particles from the isotopic study of their hydrogen-bearing phases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
+                <w:t xml:space="preserve">Isotopic study of the potential carriers of deuterium excesses in interplanetary dust particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chaussidon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 65, pp.4399-4412</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 35, pp.A19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011467v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic study of the potential carriers of deuterium excesses in interplanetary dust particles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Experimental simulation and modeling of atmospheric entry of micrometeorites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toppani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Chaussidon</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maurette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 35, pp.A19</w:t>
+              <w:t xml:space="preserve">, 2000, 35, pp.A158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007996v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental simulation and modeling of atmospheric entry of micrometeorites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">The parent bodies of thermally altered fine-grained micrometeorites : comparisons with CI and CM fusion crusts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Genge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Maurette</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Grady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 35, pp.A158</w:t>
+              <w:t xml:space="preserve">, 2000, 35, pp.A59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007994v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The parent bodies of thermally altered fine-grained micrometeorites : comparisons with CI and CM fusion crusts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accretion of neon, organics, CO$_2$, nitrogen and water from large interplanetary dust particles on the early Earh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gounelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Genge</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Kurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 35, pp.A59</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 48, pp.1117-1137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007995v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accretion of neon, organics, CO$_2$, nitrogen and water from large interplanetary dust particles on the early Earh</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Oxygen isotopic composition of interplanetary dust particles: $^{16}$O-excess in a GEMS-rich IDP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Gounelle</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.D. Mckeegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kurat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L.A. Leshin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bradley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.E. Brownlee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 48, pp.1117-1137</w:t>
+              <w:t xml:space="preserve">Lunar and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 30, pp.1690</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007472v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen isotopic composition of interplanetary dust particles: $^{16}$O-excess in a GEMS-rich IDP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Extraterrestrial water in micrometeorites and cosmic spherules from Antarctica : an ion microprobe study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Bradley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D.E. Brownlee</w:t>
+                <w:t xml:space="preserve">E. Deloule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kurat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lunar and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 30, pp.1690</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 34, pp.773-786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003330v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraterrestrial water in micrometeorites and cosmic spherules from Antarctica : an ion microprobe study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Mineralogy of the 1998 Astrolabe Antarctic micrometeorite collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gounelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brandstatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kurat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 34, pp.773-786</w:t>
+              <w:t xml:space="preserve">, 1999, 34, pp.A46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003741v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogy of the 1998 Astrolabe Antarctic micrometeorite collection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Oxygen isotopic composition of individual minerals in Antarctic micrometeorites: Further links to carbonaceous chondrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Brandstatter</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.D. Mckeegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kurat</w:t>
+                <w:t xml:space="preserve">L.A. Leshin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 34, pp.A46</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 63, pp.2623-2636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003326v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen isotopic composition of individual minerals in Antarctic micrometeorites: Further links to carbonaceous chondrites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L.A. Leshin</w:t>
+                <w:t xml:space="preserve">Carbonaceous micrometeorites from Antarctica (Invited Review)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Maurette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 3 (4), pp.565 - 580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1945-5100.1998.tb01665.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003169v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02114750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonaceous micrometeorites from Antarctica (Invited Review)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Maurette</w:t>
+                <w:t xml:space="preserve">Cometary origin for Antarctic micrometeorites: new experimental evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gounelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kurat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 3 (4), pp.565 - 580. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1998, 33, pp.A61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-02114750v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cometary origin for Antarctic micrometeorites: new experimental evidence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Oxygen isotopic studies of isolated and chondrule olivine from Renazzo and Allende</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Leshin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.D. Mckeegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bourot-Denise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 33, pp.A61</w:t>
+              <w:t xml:space="preserve">, 1998, 33, pp.A93-A94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003325v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen isotopic studies of isolated and chondrule olivine from Renazzo and Allende</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of indigenous polycyclic aromatic hydrocarbons in 'giant' carbonaceous antarctic micrometeorites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Zanda</w:t>
+                <w:t xml:space="preserve">S.J. Clemett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bourot-Denise</w:t>
+                <w:t xml:space="preserve">X.D.F. Chillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.N. Zare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 33, pp.A93-A94</w:t>
+              <w:t xml:space="preserve">Origins of Life and Evolution of the Biosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 28, pp.425-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003324v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonaceous micrometeorites from Antarctica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Search for amino acids in giant carbonaceous micrometeorites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.L.F. Brinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.P. Glavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Bada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maurette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 33, pp.565-580</w:t>
+              <w:t xml:space="preserve">Origins of Life and Evolution of the Biosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 28, pp.413-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002461v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for amino acids in giant carbonaceous micrometeorites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Carbonaceous micrometeorites from Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maurette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Origins of Life and Evolution of the Biosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 28, pp.413-424</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 33, pp.565-580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003294v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of indigenous polycyclic aromatic hydrocarbons in 'giant' carbonaceous antarctic micrometeorites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A SEARCH FOR EXTRATERRESTRIAL AMINO ACIDS IN CARBONACEOUS ANTARCTIC MICROMETEORITES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gillette</w:t>
+                <w:t xml:space="preserve">Karen L F Brinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.N. Zare</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel P. Glavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey L Bada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Maurette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Origins of Life and Evolution of the Biosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 28, pp.425-448</w:t>
+              <w:t xml:space="preserve">Origins of Life and Evolution of Biospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003160v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02114748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SEARCH FOR EXTRATERRESTRIAL AMINO ACIDS IN CARBONACEOUS ANTARCTIC MICROMETEORITES</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Maurette</w:t>
+                <w:t xml:space="preserve">In-situ measurement of oxygen isotopic composition of deep sea and Antarctic cosmic spherules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.D. Mckeegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Leshin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.E. Brownlee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Origins of Life and Evolution of Biospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998</w:t>
+              <w:t xml:space="preserve">Lunar and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 29, pp.1473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-02114748v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ measurement of oxygen isotopic composition of deep sea and Antarctic cosmic spherules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Geochemistry of large cosmic spherules and micrometeorites from northern Greenland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.M. Awoke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Koeberl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lunar and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 29, pp.1473</w:t>
+              <w:t xml:space="preserve">, 1997, 28, pp.337-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007690v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Antarctic micrometeorites and early processes in the solar nebula</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">In situ analysis of the oxygen isotopic composition of individual minerals in Antarctic micrometeorites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Gounelle</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.D. Mckeegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Leshin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 32, pp.A86</w:t>
+              <w:t xml:space="preserve">, 1997, 32, pp.A39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003321v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antarctic micrometeorites: high carbon contents from high C/O atomic rattios - the controversy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Large Antarctic micrometeorites and early processes in the solar nebula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Maurette</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gounelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 32, pp.A39</w:t>
+              <w:t xml:space="preserve">, 1997, 32, pp.A86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003322v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry of large cosmic spherules and micrometeorites from northern Greenland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Antarctic micrometeorites: high carbon contents from high C/O atomic rattios - the controversy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maurette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lunar and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 28, pp.337-338</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 32, pp.A39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003323v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ analysis of the oxygen isotopic composition of individual minerals in Antarctic micrometeorites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Automated SEM analysis of fine grained dust from Antarctica ice cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.B. Vanderwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bradley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 32, pp.A39</w:t>
+              <w:t xml:space="preserve">Lunar and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 27, pp.1355-1356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003299v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chondrule micrometeorite from Antarctica with vapor fractionated trace element abundances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId548" w:history="1">
+                <w:t xml:space="preserve">Water contents of micrometeorites from Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Deloule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hoppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 31, pp.A75</w:t>
+              <w:t xml:space="preserve">Lunar and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 27, pp.337-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003309v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated SEM analysis of fine grained dust from Antarctica ice cores</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId538" w:history="1">
+                <w:t xml:space="preserve">Trace element contents of Antarctic cosmic spherules and their COPS nuggets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Deloule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maurette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lunar and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 27, pp.1355-1356</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 31, pp.A42-A43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002457v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water contents of micrometeorites from Antarctica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Water content of COPS-rich cosmic spherules from Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lunar and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 27, pp.337-338</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 31, pp.A43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002463v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element contents of Antarctic cosmic spherules and their COPS nuggets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">A chondrule micrometeorite from Antarctica with vapor fractionated trace element abundances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hoppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Maurette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 31, pp.A42-A43</w:t>
+              <w:t xml:space="preserve">, 1996, 31, pp.A75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003306v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water content of COPS-rich cosmic spherules from Antarctica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Chemical search for cometary grains in antarctic micrometeorites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kurat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 31, pp.A43</w:t>
+              <w:t xml:space="preserve">Lunar and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 26, pp.915</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003298v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00000578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical search for cometary grains in antarctic micrometeorites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Electron microprobe studies of stratospheric and antarctic micrometeorites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zolensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Christophe Michel-Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kurat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lunar and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 26, pp.915</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 13, pp.C738</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00000578v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00000588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron microprobe studies of stratospheric and antarctic micrometeorites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Search for 0.5-5 Mu/m chondritic grains in antarctic ice cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bradley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.B. Vanderwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Walter</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Kurat</w:t>
+                <w:t xml:space="preserve">J.R. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 13, pp.C738</w:t>
+              <w:t xml:space="preserve">, 1995, 13, pp.C736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00000588v1</w:t>
+                <w:t xml:space="preserve">in2p3-00000608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron microprobe analysis of antarctic micrometeorites and interplanetary dust particles collected in the stratosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zolensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lunar and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 26, pp.375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00000587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for 0.5-5 Mu/m chondritic grains in antarctic ice cores</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId538" w:history="1">
+                <w:t xml:space="preserve">Carbonaceous phases in Antarctic micrometeorites and their mineralogical environment. Their contribution to the possible role of micrometeorites as 'chondritic chemical reactors' in atmospheres, waters and/or ices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.R. Petit</w:t>
+                <w:t xml:space="preserve">S. Leach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 13, pp.C736</w:t>
+              <w:t xml:space="preserve">Lunar and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 26, pp.913-914</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00000608v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonaceous phases in Antarctic micrometeorites and their mineralogical environment. Their contribution to the possible role of micrometeorites as 'chondritic chemical reactors' in atmospheres, waters and/or ices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId538" w:history="1">
+                <w:t xml:space="preserve">A reappraisal of space wheathering effects in the lunar regolith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bradley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lunar and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 26, pp.913-914</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 13, pp.C768</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00002466v1</w:t>
+                <w:t xml:space="preserve">in2p3-00000560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reappraisal of space wheathering effects in the lunar regolith</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId538" w:history="1">
+                <w:t xml:space="preserve">Microanalyses of Cap-Prudhomme antarctic micrometeorites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbeam Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 2, pp.239-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00000822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18456,3333 +18322,3333 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CNME Project, a National Curation Center for Extraterrestrial Samples in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C Viennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Roskosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Boccato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th Lunar and Planetary Science Conference (LPSC) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lunar and Planetary Institute, Mar 2024, The Woodlands (Texas), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraterrestrial non-protein amino acids detected in antarctic micrometeorites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason P. Dworkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel P. Glavin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lunar and Planetary Institute, 2024, Houston, United States. pp.2566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale Comparison Between Organic Matter and Minerals of Ryugu Samples, CI-Like Antarctic Micrometeorites (AMMs), Aqueously Altered Meteorites and UCAMMs: A Probe to Study the Asteroid-Comet Continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bejach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th Lunar and Planetary Science Conference (LPSC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, The Woodlands, TX, United States. pp.2349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curation of Extraterrestrial samples in France and the future center for extraterrestrial materials in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Viennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roskosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Doisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HAYABUSA2023 Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Sagamihara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Pre-Accretion Irradiation of Cometary Minerals in the Inner Solar System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">86th Annual Meeting of the Meteoritical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Los Angeles, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of mineralogical composition of asteroid Ryugu samples returned by the Hayabusa2 mission and antarctic micrometeorites (AMMs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bejach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">85th Annual Meeting of The Meteoritical Society 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralogical Comparison Between Asteroid Ryugu Samples Returned By The Hayabusa2 Spatial Mission And Antarctic Micrometeorites (Amms)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd Lunar and Planetary Science Conference (LPSC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LPI, Mar 2022, The Woodlands, Texas, United States. pp.1924</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A space instrument combining NIR hyperspectral microscopy and Laser-CosmOrbitrap mass spectrometry for the in situ analysis of extraterrestrial dust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donia Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Comtesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Granada, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2022-1257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04089886v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryugu Chemical Characterisation from Synchrotron Spectroscopy in the Mid to Far Infrared of Hayabusa 2 Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Kebukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bejach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd Lunar and Planetary Science Conference (LPSC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, The Woodlands, TX, United States. pp.1917</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micrometeorites soluble organic mixture analysed by Nanospray Ion Source Orbitrap mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-R. Orthous-Daunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Molard</w:t>
+                <w:t xml:space="preserve">Véronique Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Flandinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Laboratory Astrophysics. Linking dust, ice and gas in space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Capri, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIGHT ELEMENT QUANTIFICATION BY TEM-EDS AND APPLICATION TO ORGANICS MAPPING IN ULTRA CARBONACEOUS ANTARCTIC MICROMETEORITES (UCAMMs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P M Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd Lunar and Planetary Science Conference (LPSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Houston (virtual), United States. pp.2572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic analyses of organic residues formed by ion irradiation of D, 15N and 13C labeled ices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T-D. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Laboratory Astrophysics. Linking dust, ice and gas in space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMBITION, the Comet Nucleus Cryogenic Sample Return mission for ESA Voyage 2050 program</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Bizzarro</w:t>
+                <w:t xml:space="preserve">STEM and STXM-XANES analysis of FIB sections of Ultracarbonaceous Antarctic Micrometeorites (UCAMMs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europlanet Science Congress EPSC 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, (Virtual Meeting ), Germany. pp.EPSC2020-25</w:t>
+              <w:t xml:space="preserve">Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Houston, United States. pp.2117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02952276v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STEM and STXM-XANES analysis of FIB sections of Ultracarbonaceous Antarctic Micrometeorites (UCAMMs)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Isotopic analyses of ion irradiation-induced organic residues, clues on the formation of organics from UCAMMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T-D Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Engrand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Houston, United States. pp.2117</w:t>
+              <w:t xml:space="preserve">51st Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, The Woodlands, Texas, United States. pp.1630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052469v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic analyses of ion irradiation-induced organic residues, clues on the formation of organics from UCAMMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">THE ISOTOPIC DIVERSITY OF ULTRACARBONACEOUS ANTARCTIC MICROMETEORITES, A COUPLED NANOSIMS AND AFMIR STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L R Nittler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Dartois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2020, The Woodlands, Texas, United States. pp.1630</w:t>
+              <w:t xml:space="preserve">, Mar 2020, The Woodlands, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020707v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE ISOTOPIC DIVERSITY OF ULTRACARBONACEOUS ANTARCTIC MICROMETEORITES, A COUPLED NANOSIMS AND AFMIR STUDY</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Preparing sample return from Ryugu and Bennu asteroids with micrometeorites from the Concordia collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E Dartois</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, The Woodlands, Texas, United States</w:t>
+              <w:t xml:space="preserve">Journées SF2A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020710v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparing sample return from Ryugu and Bennu asteroids with micrometeorites from the Concordia collection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Nanometre-scale infrared chemical imaging (AFM-IR) of organic matter in ultra-carbonaceous Antarctic micrometeorites (UCAMMS) and future analyses of Hayabusa 2 samples.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S Bernard</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Deniset- Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées SF2A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020716v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometre-scale infrared chemical imaging (AFM-IR) of organic matter in ultra-carbonaceous Antarctic micrometeorites (UCAMMS) and future analyses of Hayabusa 2 samples.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Evidence of irradiation in interplanetary space in minerals from an ultracarbonaceous Antarctic micrometeorites (UCAMM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Le- Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Duprat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Deniset- Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052490v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of irradiation in interplanetary space in minerals from an ultracarbonaceous Antarctic micrometeorites (UCAMM)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Organic matter in the Aguas Zarcas (CM2) meteorite: high abundance of aliphatic carbon in metal-rich lithology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Kebukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M E Zolensly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Engrand</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2020, Houston, United States</w:t>
+              <w:t xml:space="preserve">, Mar 2020, Houston, United States. pp.1614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052538v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter in the Aguas Zarcas (CM2) meteorite: high abundance of aliphatic carbon in metal-rich lithology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Engrand</w:t>
+                <w:t xml:space="preserve">AMBITION, the Comet Nucleus Cryogenic Sample Return mission for ESA Voyage 2050 program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianrico Filacchione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bockelée-Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Altwegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bizzarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Houston, United States. pp.1614</w:t>
+              <w:t xml:space="preserve">Europlanet Science Congress EPSC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, (Virtual Meeting ), Germany. pp.EPSC2020-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052502v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02952276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON THE ORIGIN OF ORGANICS IN ULTRACARBONACEOUS ANTARCTIC MICROMETEORITES (UCAMMS), IRRADIATION OF N-RICH ICES IN THE OUTER SOLAR SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th Lunar and Planetary Science Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, The Woodlands, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micrometeorite mass flux measurements at Dome C, Antarctica</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Delauche</w:t>
+                <w:t xml:space="preserve">53Mn–53Cr radiometric dating of secondary carbonates in a hydrated Antarctic micrometeorite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R C Ogliore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Dobrică</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick H. Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. E. Jilly-Rehak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2019, Houston, United States. pp.1968</w:t>
+              <w:t xml:space="preserve">, Mar 2019, Houston, United States. pp.2778</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380415v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">53Mn–53Cr radiometric dating of secondary carbonates in a hydrated Antarctic micrometeorite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. E. Jilly-Rehak</w:t>
+                <w:t xml:space="preserve">Cometary dust: structure at the nanometre scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thurid Mannel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Bentley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Boakes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Jeszenszky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ehrenfreund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Houston, United States. pp.2778</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.EGU2019-17361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380455v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02062955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cometary dust: structure at the nanometre scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Ehrenfreund</w:t>
+                <w:t xml:space="preserve">Micrometeorite mass flux measurements at Dome C, Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Delauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.EGU2019-17361</w:t>
+              <w:t xml:space="preserve">Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Houston, United States. pp.1968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02062955v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin of organics in ultracarbonaceous Antarctic micrometeorites (UCAMMs), Irradiation of N-rich ices in the outer Solar System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Houston, United States. pp.2339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inner solar system irradiation history of minerals in an ultracarbonaceous Antarctic micrometeorite (UCAMM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">METSOC 2019 - 82nd Annual Meeting of The Meteoritical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Sapporo, Japan. pp.6415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of comet 67P dust at the nanometre scale with MIDAS on-board Rosetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thurid Mannel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bentley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter D. Boakes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Jeszenszky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21801,1927 +21667,1927 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. pp.EPSC-DPS2019-1374-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02196324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragments from the Origins of the Solar System and our Interstellar Locale (FOSSIL): A Discovery Mission Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaly Horanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neal J. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conel M. O'D. Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Altobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibor S. Balint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen isotope systematics of magnetite in hydrated Antarctic micrometeorites: new water reservoir</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R C Ogliore</w:t>
+                <w:t xml:space="preserve">Composition of Ultracarbonaceous Antarctic Micrometeorites (UCAMMs). Comparison with Rosetta/COSIMA Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Engrand</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Houston, United States. pp.2666</w:t>
+              <w:t xml:space="preserve">Meteoritical Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Moscou, Russia. pp.6223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360861v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Composition of Cometary Dust Particles from 67P/Churyumov-Gerasimenko as deduced from the COSIMA/Rosetta Instrument</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Amino Acids in Antarctic Micrometeorites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason P. Dworkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Patrick Glavin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Houston, United States. pp.1531</w:t>
+              <w:t xml:space="preserve">Meteoritical Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Sapporo, Japan. pp.6386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361095v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H/C elemental ratios of the refractory organic matter in cometary particles of 67P/Churyumov-Gerasimenko</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christelle Briois</w:t>
+                <w:t xml:space="preserve">The Post-Rosetta Understanding of the Fate of Cometary Dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Chantal Levasseur-Regourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Bentley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Freissinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany. 18 pp</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States. pp.P23G-3524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03565618v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01961319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultracarbonaceous Antarctic micrometeorites (UCAMMs): clues for their origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Engrand</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Houston, United States. pp.2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of Ultracarbonaceous Antarctic Micrometeorites (UCAMMs). Comparison with Rosetta/COSIMA Analyses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Leroux</w:t>
+                <w:t xml:space="preserve">Investigation of Antarctic Micrometeorites and Selected Carbonaceous Chondrites by Raman Spectroscopy, Electron Microscopy and Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihane Merouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Günther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Chitarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Stenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hilchenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritical Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Moscou, Russia. pp.6223</w:t>
+              <w:t xml:space="preserve">81st Annual Meeting of The Meteoritical Society 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Moscou, Russia. pp.LPI Contrib. No. 2067</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395336v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino Acids in Antarctic Micrometeorites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The D/H ratio in cometary dust measured by Rosetta/COSIMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bardyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritical Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Sapporo, Japan. pp.6386</w:t>
+              <w:t xml:space="preserve">Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Houston, United States. pp.1982</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395344v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Post-Rosetta Understanding of the Fate of Cometary Dust</w:t>
+                <w:t xml:space="preserve">Cometary dust, present understanding and open questions after the Rosetta mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Chantal Levasseur-Regourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark Bentley</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Freissinet</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George J. Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, United States. pp.P23G-3524</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany. pp.EPSC2018-479-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01961319v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01879257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The D/H ratio in cometary dust measured by Rosetta/COSIMA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Fray</w:t>
+                <w:t xml:space="preserve">Global Composition of Cometary Dust Particles from 67P/Churyumov-Gerasimenko as deduced from the COSIMA/Rosetta Instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bardyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Engrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Bardyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2018, Houston, United States. pp.1982</w:t>
+              <w:t xml:space="preserve">, Mar 2018, Houston, United States. pp.1531</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360781v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Antarctic Micrometeorites and Selected Carbonaceous Chondrites by Raman Spectroscopy, Electron Microscopy and Mass Spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Hilchenbach</w:t>
+                <w:t xml:space="preserve">H/C elemental ratios of the refractory organic matter in cometary particles of 67P/Churyumov-Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bardyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">81st Annual Meeting of The Meteoritical Society 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Moscou, Russia. pp.LPI Contrib. No. 2067</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany. 18 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395348v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03565618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cometary dust, present understanding and open questions after the Rosetta mission</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxygen isotope systematics of magnetite in hydrated Antarctic micrometeorites: new water reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Dobrica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R C Ogliore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Nagashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Brearley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany. pp.EPSC2018-479-1</w:t>
+              <w:t xml:space="preserve">Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Houston, United States. pp.2666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01879257v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elemental surface composition of comet 67P grains (Rosetta) and of carbonaceous chondrite meteorites - characterized by multivariate mass spectral data (COSIMA)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franz Brandstätter</w:t>
+                <w:t xml:space="preserve">Characterization of the refractory organic matter present in the dust particles of 67P/Churyumov-Gerasimenko.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bardyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cottin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.2645</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.12953</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03568158v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03568131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the refractory organic matter present in the dust particles of 67P/Churyumov-Gerasimenko.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cottin</w:t>
+                <w:t xml:space="preserve">A C-, N-, O-XANES/STXM and TEM Study of Organic Matter and Minerals in Ultracarbonaceous Antarctic Micrometeorites (UCAMMs).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Swaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.12953</w:t>
+              <w:t xml:space="preserve">Lunar and Planetary Science Conference EXLVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03568131v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A C-, N-, O-XANES/STXM and TEM Study of Organic Matter and Minerals in Ultracarbonaceous Antarctic Micrometeorites (UCAMMs).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Swaraj</w:t>
+                <w:t xml:space="preserve">Elemental surface composition of comet 67P grains (Rosetta) and of carbonaceous chondrite meteorites - characterized by multivariate mass spectral data (COSIMA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Varmuza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Brandstätter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lunar and Planetary Science Conference EXLVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Houston, United States</w:t>
+              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.2645</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146040v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03568158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonaceous Phases and Mineralogy of Ultracarbonaceous Antarctic Micrometeorites Identified by C- and N-XANES/STXM and TEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Benzerara</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J Dupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lunar and Planetary Science Conference 46th</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbitrap-based mass analyser for in-situ characterization of asteroids: ILMA, Ion Laser Mass Analyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23730,6309 +23596,6309 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Thirkell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenzi Aradj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Bouabdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM 2014 - Asteroids, Comets, Meteors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Helsinki, Finland. pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenon in Antarctic Micrometeorites (AMMs) and Interplanetary Dust Particles (IDPs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. H. Spring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Busemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. A. Crowther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. H. Spring</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. D. Gilmour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Woodlands, United States. pp.2923</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01069706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D/H Measurements in Ultracarbonaceous Antarctic Micrometeorites Using Polyatomic Ions with SIMS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Dartois</w:t>
+                <w:t xml:space="preserve">New Analogs of Cometary Nitrogen-Rich Refractory Organics and Comparison with UltraCarbonaceous MicroMeteorites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Woodlands, United States. pp.2647</w:t>
+              <w:t xml:space="preserve">77th Annual Meeting of the Meteoritical-Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Meteoritical Society, Sep 2014, Casablanca, Morocco. pp.[#5122]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01068773v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01078350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Analogs of Cometary Nitrogen-Rich Refractory Organics and Comparison with UltraCarbonaceous MicroMeteorites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Szopa</w:t>
+                <w:t xml:space="preserve">D/H Measurements in Ultracarbonaceous Antarctic Micrometeorites Using Polyatomic Ions with SIMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Slodzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.-D. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">77th Annual Meeting of the Meteoritical-Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Meteoritical Society, Sep 2014, Casablanca, Morocco. pp.[#5122]</w:t>
+              <w:t xml:space="preserve">45th Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Woodlands, United States. pp.2647</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01078350v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01068773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Terrestrial Environment on the Compositions of GEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Bradley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. A. Ishii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wozniakiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Noguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Woodlands, United States. pp.1178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01069717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The organic content of comets: how to get prepared for the COSIMA TOF-SIMS measurements onboard the ROSETTA spacecraft.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bardyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, à renseigner, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03577351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory Secondary Ion Mass Spectra of Cometary Analog Material</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dust OrbiTrap Sensor (DOTS) for In-Situ Analysis of Airless Planetary Bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Hornung</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Altwegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Bouabdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2013, The Woodlands, United States. pp.1816</w:t>
+              <w:t xml:space="preserve">, Mar 2013, The Woodlands, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00945925v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00939470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust OrbiTrap Sensor (DOTS) for In-Situ Analysis of Airless Planetary Bodies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">The MARVIN Project: A Micrometeorite Harvester in Antarctic Snow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dachwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hilchenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdel Bouabdellah</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Espe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2013, The Woodlands, United States</w:t>
+              <w:t xml:space="preserve">, Mar 2013, The Woodlands, United States. pp.2031</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00939470v1</w:t>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00945891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MARVIN Project: A Micrometeorite Harvester in Antarctic Snow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Duprat</w:t>
+                <w:t xml:space="preserve">C/N and other elemental ratios of chondritic porous idps and a fluffy concordia micrometeorite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Dachwald</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Engrand</w:t>
+                <w:t xml:space="preserve">K. Nakamura-Messenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Espe</w:t>
+                <w:t xml:space="preserve">S. Messenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. P. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, The Woodlands, United States. pp.2031</w:t>
+              <w:t xml:space="preserve">76th Annual Meeting of the Meteoritical-Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Edmonton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00945891v1</w:t>
+                <w:t xml:space="preserve">in2p3-00920385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C/N and other elemental ratios of chondritic porous idps and a fluffy concordia micrometeorite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Khodja</w:t>
+                <w:t xml:space="preserve">Laboratory Secondary Ion Mass Spectra of Cometary Analog Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hilchenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hornung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th Annual Meeting of the Meteoritical-Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Edmonton, Canada</w:t>
+              <w:t xml:space="preserve">44th Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, The Woodlands, United States. pp.1816</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00920385v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00945925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Multiple Origins of Insoluble Organic Matter from Primitive Chondrites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Brunetto</w:t>
+                <w:t xml:space="preserve">Orbitrap Mass Analyzer : a tool for Titan complex molecular content exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Cornelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thirkell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asteroids, Comets, Meteors 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Niigata, Japan</w:t>
+              <w:t xml:space="preserve">International Planetary Probe Workshop 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00780146v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00780299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra high mass-resolution for space exploration: the Orbitrap mass analyser</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A High Mass-Resolution Orbitrap Mass Spectrometer for In Situ Analysis in Planetary Science: Isotope performance studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Chapuis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Thissen</w:t>
+                <w:t xml:space="preserve">A. Lethuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thirkell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boukrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC 2012 (European Planetary Science Congress)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Madrid, Spain. pp.EPSC2012-869</w:t>
+              <w:t xml:space="preserve">JFSM 2012 -29èmes Journées Françaises de Spectrométrie de Masse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742727v1</w:t>
+                <w:t xml:space="preserve">in2p3-00780291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cosmic rays on hydrocarbon interstellar dust</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TOF-SIMS Analyses of an Ultracarbonaceous MicroMeteorite: Preparation of Rosetta-COSIMA Studies in 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Chabot</w:t>
+                <w:t xml:space="preserve">G. Briani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvain Carpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pino</w:t>
+                <w:t xml:space="preserve">R. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Krüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECLA - European Conference on Laboratory Astrophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">43rd Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, The woodlands, United States. pp.2584</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435178v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00672220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High Mass-Resolution Orbitrap Mass Spectrometer for In Situ Analysis in Planetary Science: Isotope performance studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Lethuillier</w:t>
+                <w:t xml:space="preserve">Is Organic Matter of UCAMMs Similar to that of Cometary CHON Grains?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Briani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thirkell</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. P. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSM 2012 -29èmes Journées Françaises de Spectrométrie de Masse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">75th Annual Meeting of the Meteoritical-Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Cairns, Australia. pp.A2-A34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1945-5100.2012.01401.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00780291v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00737857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbitrap Mass Analyzer : a tool for Titan complex molecular content exploration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Thirkell</w:t>
+                <w:t xml:space="preserve">The multiple origin of insoluble organic matter from primitive chondrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Regis Orthous-Daunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Planetary Probe Workshop 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">75th Annual Meeting of the Meteoritical-Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00780299v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00737865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust Mass Spectrometer for Compositional Mapping of the Galilean Moons</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Bulk Oxygen Isotopic Composition of Antarctic Micrometeorites: Effect of Atmospheric Entry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dobrică</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th annual meeting of the Division for Planetary Sciences of the American Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Reno, United States</w:t>
+              <w:t xml:space="preserve">43rd Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, The Woodlands, United States. pp.2636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00780165v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00673489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Organic Matter of UCAMMs Similar to that of Cometary CHON Grains?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Dust Mass Spectrometer for Compositional Mapping of the Galilean Moons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Sternovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Thirkell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th Annual Meeting of the Meteoritical-Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">44th annual meeting of the Division for Planetary Sciences of the American Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Reno, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00737857v1</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00780165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOF-SIMS Analyses of an Ultracarbonaceous MicroMeteorite: Preparation of Rosetta-COSIMA Studies in 2014</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId753" w:history="1">
+                <w:t xml:space="preserve">Micrometeorites and the early solar system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dobrica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Briani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, The woodlands, United States. pp.2584</w:t>
+              <w:t xml:space="preserve">GCOE Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00672220v1</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00945842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk Oxygen Isotopic Composition of Antarctic Micrometeorites: Effect of Atmospheric Entry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Micrometeorites from Central Antarctica (CONCORDIA Collection): Noble Gases - Indication for a Single Population?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Baecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trieloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Cartwright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, The Woodlands, United States. pp.2636</w:t>
+              <w:t xml:space="preserve">75th Annual Meeting of the Meteoritical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00673489v1</w:t>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00780098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multiple origin of insoluble organic matter from primitive chondrites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Schmitt</w:t>
+                <w:t xml:space="preserve">ILMA: Ion Laser Mass Analyser. A High-Resolution Mass-Spectrometer for In-Situ Characterization of a Near Earth Asteroid (NEA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thirkell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boukrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th Annual Meeting of the Meteoritical-Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">International Planetary Probe Workshop 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00737865v1</w:t>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00780303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micrometeorites from Central Antarctica (CONCORDIA Collection): Noble Gases - Indication for a Single Population?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. A. Cartwright</w:t>
+                <w:t xml:space="preserve">A High Resolution Orbitrap Mass Spectrometer for In-Situ Analysis in Planetary Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thirkell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boukrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th Annual Meeting of the Meteoritical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00780098v1</w:t>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00780095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ILMA: Ion Laser Mass Analyser. A High-Resolution Mass-Spectrometer for In-Situ Characterization of a Near Earth Asteroid (NEA).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Cottin</w:t>
+                <w:t xml:space="preserve">Ultra high mass-resolution for space exploration: the Orbitrap mass analyser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Bouabdellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Planetary Probe Workshop 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EPSC 2012 (European Planetary Science Congress)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Madrid, Spain. pp.EPSC2012-869</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00780303v1</w:t>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micrometeorites and the early solar system</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Multiple Origins of Insoluble Organic Matter from Primitive Chondrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-R. Orthous-Daunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brunetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GCOE Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">Asteroids, Comets, Meteors 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Niigata, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00945842v1</w:t>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00780146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High Resolution Orbitrap Mass Spectrometer for In-Situ Analysis in Planetary Science</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Thissen</w:t>
+                <w:t xml:space="preserve">Effects of cosmic rays on hydrocarbon interstellar dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECLA - European Conference on Laboratory Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France. pp.395 - 398, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/eas/1258067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00780095v1</w:t>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosetta/COSIMA: Principal Component Analysis Applied to Time-of-Flight Secondary Ion Mass Spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Krüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hilchenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.725</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00673544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exobiology with MARCO POLO R.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marco Polo-R Meeting, ESA-ESRIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Frascatti, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00945848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust spectrometry in the Jovian System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Krüger</w:t>
+                <w:t xml:space="preserve">Pre-Accretion Heterogeneity of Organic Matter in Types 1 and 2 Chondrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. R. Orthous-Daunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Briani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, pp.1502</w:t>
+              <w:t xml:space="preserve">42nd Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, The woodlands, United States. pp.2372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00673512v1</w:t>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00673710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-Accretion Heterogeneity of Organic Matter in Types 1 and 2 Chondrites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Briani</w:t>
+                <w:t xml:space="preserve">Dust spectrometry in the Jovian System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Srama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Postberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Krüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, The woodlands, United States. pp.2372</w:t>
+              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, pp.1502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00673710v1</w:t>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00673512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracarbonaceous Antarctic Micrometeorites (UCAMMs)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Meteorites and cosmic dust: Interstellar heritage and nebular processes in the early solar system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stardust Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry in Astrophysical Media, Astr.OHP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, St Michel l'observatoire, France. pp.05001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/EPJCONF/20111805001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00945845v1</w:t>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00780078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meteorites and cosmic dust: Interstellar heritage and nebular processes in the early solar system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Ultracarbonaceous Antarctic Micrometeorites (UCAMMs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dobrica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Qurico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry in Astrophysical Media, Astr.OHP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Stardust Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Timber Cove, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00780078v1</w:t>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00945845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen Isotopes of EPICA -- Dome C Extraterrestrial Dust Layers: Constraints on the Nature of the Impactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Narcisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-R. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dobrică</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, The Woodlands, United States. pp.1981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00672354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Ultracarbonaceous Antarctic Micrometeorites by Analytical Transmission Electron Microscopy</w:t>
+                <w:t xml:space="preserve">A Statistical Overview of Concordia Antarctic Micrometeorites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dobrica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gounelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, The Woodlands, United States. pp.1613</w:t>
+              <w:t xml:space="preserve">73rd Annual Meeting of the Meteoritical-Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, New York, United States. pp.A46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00672371v1</w:t>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00599439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Statistical Overview of Concordia Antarctic Micrometeorites</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ILMA: Ion Laser Mass Analyser. A Mass-Spectrometer for In-Situ Characterization of a Near Earth Object (NEO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Berthelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Bouabdellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirouche Boukrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd Annual Meeting of the Meteoritical-Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, New York, United States. pp.A46</w:t>
+              <w:t xml:space="preserve">38th COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00599439v1</w:t>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00673727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ILMA: Ion Laser Mass Analyser. A Mass-Spectrometer for In-Situ Characterization of a Near Earth Object (NEO)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultracarbonaceous Antarctic Micrometeorites : a new family of probable cometary grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dobrica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">Dusty Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00673727v1</w:t>
+                <w:t xml:space="preserve">in2p3-00945854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracarbonaceous Antarctic Micrometeorites : a new family of probable cometary grains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Investigation of Ultracarbonaceous Antarctic Micrometeorites by Analytical Transmission Electron Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dobrica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dusty Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">41st Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, The Woodlands, United States. pp.1613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00945854v1</w:t>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00672371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ILMA Ion Laser Mass Analyser In-Situ Characterization of a Near Earth Object (NEO) for the MARCO POLO mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thirkell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Workshop on Astrobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Bruxelles, Belgium. pp.571-572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00575071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbitrap for ILMA: Ion Laser Mass Analyser. A Mass-Spectrometer for In-Situ Characterization of a Near Earth Object (NEO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Berthelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Bouabdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirouche Boukrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th COSPAR Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00673720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-grained Mineralogy of Cometary Ultracarbonaceous Antarctic Micrometeorites</w:t>
+                <w:t xml:space="preserve">Immature Carbonaceous Matter in CONCORDIA Antarctic Micrometeorites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dobrica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72nd Annual Meeting of the Meteoritical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Nancy, France. pp.5231</w:t>
+              <w:t xml:space="preserve">40th Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, The Woodlands, Texas, United States. pp.1688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00672489v1</w:t>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00363366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immature Carbonaceous Matter in CONCORDIA Antarctic Micrometeorites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Transmission Electron Microscopy of Ultracarbonaceous Antarctic Micrometeorites of Possible Cometary Origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dobrică</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. N. Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, The Woodlands, Texas, United States. pp.1688</w:t>
+              <w:t xml:space="preserve">40th Lunar and Planetary Science Conference, (Lunar and Planetary Science XL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, The Woodlands, United States. pp.1534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00363366v1</w:t>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00672556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission Electron Microscopy of Ultracarbonaceous Antarctic Micrometeorites of Possible Cometary Origin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Immature Carbonaceous Matter in CONCORDIA Antarctic Micrometeorites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dobrică</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Lunar and Planetary Science Conference, (Lunar and Planetary Science XL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2009, The Woodlands, United States. pp.1534</w:t>
+              <w:t xml:space="preserve">, Mar 2009, The Woodlands, United States. pp.1688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00672556v1</w:t>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00672543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immature Carbonaceous Matter in CONCORDIA Antarctic Micrometeorites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Fine-grained Mineralogy of Cometary Ultracarbonaceous Antarctic Micrometeorites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dobrica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Lunar and Planetary Science Conference, (Lunar and Planetary Science XL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, The Woodlands, United States. pp.1688</w:t>
+              <w:t xml:space="preserve">72nd Annual Meeting of the Meteoritical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Nancy, France. pp.5231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00672543v1</w:t>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00672489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Clues on Composition and Structure of Carbonaceous Matter in Antarctic Micrometeorites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId797" w:history="1">
+                <w:t xml:space="preserve">More Clues about the EPICA - Dome C Extraterrestrial Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Narcisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-R. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dobricǎ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duprat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Antarctic Meteorites - Search, Recovery, and Classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Matsue, Japan</w:t>
+              <w:t xml:space="preserve">71st Annual Meeting of the Meteoritical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00854535v1</w:t>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00854126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More Clues about the EPICA - Dome C Extraterrestrial Events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">New Clues on Composition and Structure of Carbonaceous Matter in Antarctic Micrometeorites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dobrica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId780" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duprat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71st Annual Meeting of the Meteoritical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2008, Matsue, Japan</w:t>
+              <w:t xml:space="preserve">, Jul 2008, Matsue, Japan. pp.5202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00854126v1</w:t>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00361688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Clues on Composition and Structure of Carbonaceous Matter in Antarctic Micrometeorites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Les micrometeorites : des neiges antarctiques a la formation du système solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual Meeting of the Meteoritical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Matsue, Japan. pp.5202</w:t>
+              <w:t xml:space="preserve">Journee de la Terre, Colloque pluridisciplinaire d'Orsay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00361688v1</w:t>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00945857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les micrometeorites : des neiges antarctiques a la formation du système solaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">New Clues on Composition and Structure of Carbonaceous Matter in Antarctic Micrometeorites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dobricǎ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journee de la Terre, Colloque pluridisciplinaire d'Orsay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Orsay, France</w:t>
+              <w:t xml:space="preserve">Workshop on Antarctic Meteorites - Search, Recovery, and Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00945857v1</w:t>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00854535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory Studies of Cometary Analogs with ROSETTA-COSIMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hilchenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Krüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asteroids, Comets, Meteors 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Niigata, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00780104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for extraterrestrial life as a game: an invitation to participate to a fascinating search for extraterrestrial life.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">J. Compte rendu de l'atelier Biomarqueurs et Biosignatures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Vandenabeele-Trambouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alekina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Vandenabeele-Trambouze</w:t>
+                <w:t xml:space="preserve">K. Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Alekina</w:t>
+                <w:t xml:space="preserve">S. Bulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId805" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Derenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th workshop of the European Astrobiology Network Association (EANA). Lyon, 16-18 October 2006.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque National d'Exobiologie. Orléans. 22-24 mai 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00109836v1</w:t>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated Studies of Pristine Concordia Micrometeorites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Chaussidon</w:t>
+                <w:t xml:space="preserve">Search for extraterrestrial life as a game: an invitation to participate to a fascinating search for extraterrestrial life.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Vandenabeele-Trambouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alekina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Derenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Houston, United States. pp. 2</w:t>
+              <w:t xml:space="preserve">6th workshop of the European Astrobiology Network Association (EANA). Lyon, 16-18 October 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00357106v1</w:t>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Compte rendu de l'atelier Biomarqueurs et Biosignatures.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Derenne</w:t>
+                <w:t xml:space="preserve">Coordinated Studies of Pristine Concordia Micrometeorites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gounelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bleuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chaussidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National d'Exobiologie. Orléans. 22-24 mai 2006.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Orleans, France</w:t>
+              <w:t xml:space="preserve">37th Annual Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Houston, United States. pp. 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId811" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00109811v1</w:t>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00357106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation du retour sur terre d'echantillons martiens: determination de concentration en elements biogeniques dans de tres faibles masses de matiere extraterrestre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Extramartian material and weathering processes in the Martian soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gounelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kurat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retour d'echantillons martiens: l'effort francais en sciences chimiques, biologiques et exobiologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1999, Paris, France</w:t>
+              <w:t xml:space="preserve">Mars exploration program and sample return missions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003314v1</w:t>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extramartian material and weathering processes in the Martian soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Preparation du retour sur terre d'echantillons martiens: determination de concentration en elements biogeniques dans de tres faibles masses de matiere extraterrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Kurat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mars exploration program and sample return missions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1999, Paris, France</w:t>
+              <w:t xml:space="preserve">Retour d'echantillons martiens: l'effort francais en sciences chimiques, biologiques et exobiologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003312v1</w:t>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypervelocity impact experiments using Antarctic micrometeorites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maurette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Symposium on Antarctic Meteorites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1996, Tokyo, Japan. pp.213-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collection and microanalysis of antarctic micrometeorites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kurat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloquium of the International Astronomical Union 150</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1996, Gainesville, United States. pp.265-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00003310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Were micrometeorites a source of prebiotic molecules on the early earth?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life Sciences and Space Research 25 Planetary Biology and Origins of Life Topical Meeting of the Cospar Interdisciplinary Scientific Commission F of the Cospar Plenary Meeting 29</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1992, Washington, United States. pp.113-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00000636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30042,279 +29908,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CASTALIA : A mission to a main belt comet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. H. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Altwegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. H. Jones</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kathrin Altwegg</w:t>
+                <w:t xml:space="preserve">A. Bieler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId820" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boehnhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AstroRecon 2015: Conference on Spacecraft Reconnaissance of Asteroid and Comet Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Tempe, United States. pp.6019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of cosmic rays on the 3.4 microns interstellar absorption band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Feraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brunetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">280th Symposium of the International Astronomical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Toledo, Spain. 280, pp.178P, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00672346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30324,870 +30190,870 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curation activities progress on the Chang’E-5 samples in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Te Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Viennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Te Jiang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Duprat</w:t>
+                <w:t xml:space="preserve">François Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId827" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pilorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025 (EPSC-DPS2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Helsinki, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 663, pp.119396, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-1012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INVESTIGATION OF THE CARBONACEOUS MATTER IN ULTRACARBONACEOUS AND FINE GRAINED ANTARCTIC MICROMETEORITES</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cometary particle recovered from a deep firn/ice drilling in central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Delauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Alemani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">pp.1605, 2023</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lunar and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 54, pp.1960, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256815v1</w:t>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cometary particle recovered from a deep firn/ice drilling in central</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">INVESTIGATION OF THE CARBONACEOUS MATTER IN ULTRACARBONACEOUS AND FINE GRAINED ANTARCTIC MICROMETEORITES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M.O'D Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry R Nittler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 54, pp.1960, 2023</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.1605, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256740v1</w:t>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micrometeorite mass flux measurement at Dome C, Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th Lunar and Planetary Science Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, The Woodlands, Texas, United States. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk oxygen isotopic composition of ultra-carbonaceous antarctic micrometeorites with the Nanosims</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Isotopic analysis of organic matter in ultracarbonaceous antarctic micrometeorites (UCAMMs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Slodzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brunetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">77th Annual Meeting of the Meteoritical-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Casablanca, Morocco. 49, pp.A195-A195, 2014, 1086-9379</w:t>
+              <w:t xml:space="preserve">, Oct 2014, Casablanca, Morocco. 49, pp.A103-A103, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01078042v1</w:t>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01078053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic analysis of organic matter in ultracarbonaceous antarctic micrometeorites (UCAMMs)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Bulk oxygen isotopic composition of ultra-carbonaceous antarctic micrometeorites with the Nanosims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kakazu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Briani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bardin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Brunetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">77th Annual Meeting of the Meteoritical-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2014, Casablanca, Morocco. 49, pp.A103-A103, 2014</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Casablanca, Morocco. 49, pp.A195-A195, 2014, 1086-9379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId840" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01078053v1</w:t>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01078042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cometary micrometeorites and input of prebiotic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloquium of the CNRS Interdisciplinary Initiative Planetary Environments and Origins of Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France. BIO Web of Conferences (2), E D P SCIENCES, pp.03003, 2014, EPOV 2012: FROM PLANETS TO LIFE - COLLOQUIUM OF THE CNRS INTERDISCIPLINARY INITIATIVE PLANETARY ENVIRONMENTS AND ORIGINS OF LIFE, 978-2-7598-1180-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/bioconf/20140203003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01078768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31197,616 +31063,616 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and physical properties of cometary dust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lasue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane H. Wooden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael E Zolensky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comets III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The University of Arizona Press and Lunar and Planetary Institute, 2024, Comets III, 9780816553631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2458/azu_uapress_9780816553631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UltraCarbonaceous Antarctic Micrometeorites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Engrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Astrobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.1-3, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-27833-4_5208-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The early micrometeorites accretion scenario and the origin of the earth's atmosphere</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Engrand</w:t>
+                <w:t xml:space="preserve">Search for organic matter on mars : complementarity of in situ analyses and laboratory analyses of martian samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Commeyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Derenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Despois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Matrajt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Dhamelincourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioastronomy 99 : a new era in bioastronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Astronomical Society of the Pacific, pp.263-284, 2000, Astronomical Society Of The Pacific Conference Series</w:t>
+              <w:t xml:space="preserve">Concepts and Approaches for Mars Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lunar And Planetary Institute, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId849" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011186v1</w:t>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for organic matter on mars : complementarity of in situ analyses and laboratory analyses of martian samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Brack</w:t>
+                <w:t xml:space="preserve">The early micrometeorites accretion scenario and the origin of the earth's atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gounelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Commeyras</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Matrajt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concepts and Approaches for Mars Exploration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lunar And Planetary Institute, 2000</w:t>
+              <w:t xml:space="preserve">Bioastronomy 99 : a new era in bioastronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Astronomical Society of the Pacific, pp.263-284, 2000, Astronomical Society Of The Pacific Conference Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007998v1</w:t>
+                <w:t xml:space="preserve">in2p3-00011186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and physical properties of cometary dust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lasue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane H Wooden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike E Zolensky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31816,151 +31682,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actions de diffusion de la culture scientifique et d'incitations aux sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Audi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Audi</w:t>
+                <w:t xml:space="preserve">C. Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ayache</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Censier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CSNSM. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31970,100 +31836,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micrometeorites antarctiques: vers l'exobiologie et la mission cometaire Rosetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cosmology and Extra-Galactic Astrophysics [astro-ph.CO]. Université Paris Sud - Paris XI, 1995. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00002767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -32073,105 +31939,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micrométéorites Concordia : Des Neiges Antarctiques aux Glaces Cométaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Engrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planète et Univers [physics]. Université Paris Sud - Paris XI, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00549129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId866"/>
+      <w:footerReference w:type="default" r:id="rId864"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -32318,51 +32184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520467v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigoz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Br&#228;ndli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Collin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2026.119885" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083187v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rojas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-D. Wu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Engrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451601" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G F&#233;nisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V Bekaert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H Blard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duprat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mattia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119396" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Nakamura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Engrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zolensky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E Hamilton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail A Fraeman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-025-01168-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04426921v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutsumi Komatsu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Kebukawa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115826" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801646v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley T de Gregorio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.1.24" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04426723v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kana Amano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikaru Yabuta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14097" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04587649v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Nittler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Barosch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Burgess" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda Stroud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118719" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575591v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias van Ginneken" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope J Wozniakiewicz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E Brownlee" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Della Corte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2023.0195" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04506216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Habart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Peeters" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilane Schroetter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Canin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adh2861" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04694624v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley de Gregorio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Cody" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda M. Stroud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. David Kilcoyne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Sandford" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51731-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702962v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rojas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dartois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-D Wu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Engrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02364-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denton Ebel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01111-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558441v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mathurin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bejach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dartois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347435" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396528v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van T H Phan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Rebois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Noguchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14122" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417663v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda M Stroud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D Cody" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14128" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753509v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14234" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454601v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14064" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04034418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn9057" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085093v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dartois E." TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Borondics" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115582" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254595v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hornung" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maria Mellado" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Stenzel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langevin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihane Merouane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2023.105747" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034487v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244702" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776407v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry R. Nittler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conel M. O'D. Alexander" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley T. de Gregorio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac83bd" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572244v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dobric&#259;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Ohtaki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.11.018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764269v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Kerraouch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addi Bischoff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Zolensky" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias W&#246;lfer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.07.010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03298830v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bockel&#233;e-Morvan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianrico Filacchione" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Altwegg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Bianchi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bizzarro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09770-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854561v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Baecker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Ott" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Trieloff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duprat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.114884" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693158v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Habart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abergel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A. Bergin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/ac604c" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854309v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakamura" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsumoto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Enokido" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zolensky" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn8671" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454376v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fries" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ashley" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beegle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bhartia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bland" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.824a8f73" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148838v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delauche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116794" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454400v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paquette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fray" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bardyn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alexander" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1028" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454390v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Horanyi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turner" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexander" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balint" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castillo-Rogez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.1845c627" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610400v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paquette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fray" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Fischer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2019.104758" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02309198v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911974v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rubin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Snodgrass" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Weissman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00718-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614414v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pino" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037725" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051884v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Langevin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Merouane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hilchenbach" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vincendon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hornung" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2019.104815" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360760v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dobric&#259;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Ogliore" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhide Nagashima" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Brearley" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13366" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360763v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Isnard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bardyn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fray" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Briois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cottin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834797" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02182692v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aug&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Slodzian" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935143" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02151293v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Koschny" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Soja" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Flynn" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0597-7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073521v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pino" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833957" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02069251v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Selliez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thirkell" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thissen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2019.03.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380371v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dobrica" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R C Ogliore" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Brearley" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02155727v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thurid Mannel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stephen Bentley" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Boakes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Jeszenszky" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ehrenfreund" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834851" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02002394v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hilchenbach" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stenzel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty560" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851241v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battandier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quirico" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.02.002" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960365v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica M. Grady" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian P. Wright" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Siljestr&#246;m" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.14.2.95" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763416v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731322" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360870v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dobrica" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ogliore" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nagashima" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brearley" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618010966" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01755520v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Chantal Levasseur-Regourd" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Agarwal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0496-3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01518753v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Balsiger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Berthelier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bieler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730584" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02985846v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver J. Stenzel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hilchenbach" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Varmuza" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1908" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02766152v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bardyn" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Baklouti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2002" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584642v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2016.0255" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491961v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Slodzian" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Di Wu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerquin-Kern" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.06.019" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02985964v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vincendon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hornung" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2070" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02764524v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2640" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610492v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilchenbach" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kissel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Langevin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briois" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Von Hoerner" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/816/2/L32" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351370v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2016.07.003" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351380v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kissel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12669" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01348205v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Sandford" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rotundi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.12.3.185" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01404154v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2844" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341285v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527650" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01291758v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. von Hoerner" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01270970v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ligier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merouane" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.01.027" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0LHF5J3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01362335v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19320" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01345553v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thissen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzi Aradj" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Bouabdellah" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2016.06.012" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS0KC74C-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182128v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Schulz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Silen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14159" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01255109v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Kr&#252;ger" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stephan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2015.05.005" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481846v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lantz" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brunetto" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barucci" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425398" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088866v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bonnet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buch" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Szopa" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.11.006" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40W07G3C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771565v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dionnet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12496" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627979v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laux" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Ferrandis" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sinquet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demaria" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.243" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01270143v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baklouti" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.10.005" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPD4S4Z2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722557v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bockel&#233;e-Morvan" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursina Calmonte" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven B Charnley" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-015-0156-9" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634080v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alata" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921316005688" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01057484v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. Orthous-Daunay" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2014.03.025" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPG4QNF0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01078032v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha. Ishii" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Bradley" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj. Wozniakiewicz" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Noguchi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01101328v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fischer" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Mellado" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kulikov" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.08.011" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26WX79S9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01058271v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ledu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Barucci" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ICARUS.2014.04.047" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JSX8QDZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086390v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Brunetto" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2343/geochemj.2.0330" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00852040v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ICARUS.2013.03.002" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ87N1W1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00673501v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Srama" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yamaguchi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stephan" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burchell" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10686-011-9285-7" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H7D59SVQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00752444v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khodja" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Smith" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herzog" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raepsaet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.10.031" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T09RBMB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00642627v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leroux" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Rouzaud" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.10.025" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63MPKBWB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00693226v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.12.019" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15TB4NWD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00596038v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Varmuza" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Filzmoser" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.03.031" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R47PH8K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626488v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;raud" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carpentier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016228" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00634834v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2011.01235.x" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JK6163ZD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00610349v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aleon" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marrocchi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1184832" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367898v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gounelle" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2009.tb01196.x" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DTJ9ND6Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377414v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gounelle" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaussidon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Morbidelli" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix Barrat" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0900328106" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671508v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belhout" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kiener" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVC.80.029902" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00673732v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Al&#233;on" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Leshin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Mckeegan" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2009.04.034" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422106v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fitoussi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tatischeff" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naulin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.78.044613" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00855556v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brogniez" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bourgeois" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaubicher" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD010150" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00855445v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Genge" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taylor" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1945-5100.2008.TB00668.X" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XXDB7RW1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00173947v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.76.034607" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610476v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Altwegg" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clark" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colangeli" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-006-9083-0" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TM4L6BKP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377204v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biancamaria Narcisi" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Robert Petit" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL030801" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026012v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Krueger" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sil&#233;n" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2448" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2HL5B1SN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610522v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Krueger" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sil&#233;n" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610506v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024687v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Alard" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Bland" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Zolensky" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.12.021" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLZ47PH7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024809v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.O'D. Alexander" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delaney" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ma" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Herzog" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.11.027" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9DGPT9F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610526v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lespagnol" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thirkell" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thomas" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2004.03.158" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ4NDZ2N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000558v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assuncao" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022251v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toppani" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Libourel" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maurette" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011467v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaussidon" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007996v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007994v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007995v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Genge" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Grady" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007472v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kurat" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003330v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Mckeegan" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Leshin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bradley" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Brownlee" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003741v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deloule" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003326v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brandstatter" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003169v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02114750v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maurette" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.1998.tb01665.x" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003325v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003324v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zanda" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourot-Denise" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002461v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003294v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L.F. Brinton" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Glavin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bada" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003160v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Clemett" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D.F. Chillier" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gillette" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Zare" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02114748v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen L F Brinton" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Glavin" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey L Bada" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007690v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003321v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003322v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003323v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Awoke" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koeberl" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hammer" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003299v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003309v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hoppe" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002457v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Vanderwood" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002463v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003306v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003298v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000578v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000588v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Walter" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christophe Michel-Levy" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000587v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000608v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Petit" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002466v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brack" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leach" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000560v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000822v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perreau" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652107v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Viennet" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roskosz" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morand" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boccato" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407744v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parker" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason P. Dworkin" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255844v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652105v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Viennet" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roskosz" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pont" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446323v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charon" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Guillou" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774025v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bejach" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathurin" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255804v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mathurin" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dazzi" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089886v2" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Comtesse" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebreton" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-1257" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256373v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228600v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Molard" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Aug&#233;" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-R. Orthous-Daunay" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Flandinet" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228631v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Zanetta" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leroux" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guerin" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228614v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-D. Wu" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02952276v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052469v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gu&#233;rin" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Guillou" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020707v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020710v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L R Nittler" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020716v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernard" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052490v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deniset- Besseau" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052538v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Le- Roux" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marinova" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052502v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kebukawa" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Zolensly" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354996v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380415v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rojas" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delauche" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380455v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Liu" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H. Donohue" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Jilly-Rehak" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02062955v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bentley" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380389v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380523v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guillou" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02196324v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Boakes" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099275v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal J. Turner" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Altobelli" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor S. Balint" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360861v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nagashima" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361095v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03565618v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Isnard" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360890v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395336v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395344v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Patrick Glavin" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01961319v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Freissinet" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360781v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395348v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie G&#252;nther" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Chitarra" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01879257v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George J. Flynn" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568158v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Brandst&#228;tter" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferri&#232;re" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568131v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03146040v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Benzerara" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Swaraj" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03146071v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dupart" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120866v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01069706v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H. Spring" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Busemann" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Crowther" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Gilmour" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01068773v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01078350v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01069717v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bradley" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Ishii" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wozniakiewicz" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03577351v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00945925v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00939470v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00945891v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dachwald" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Espe" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00920385v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nakamura-Messenger" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messenger" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Keller" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780146v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742727v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chapuis" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435178v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Godard" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine F&#233;raud" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chabot" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258067" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780291v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lethuillier" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukrara" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Lebreton" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780299v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cornelli" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puget" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780165v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Sternovsky" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kempf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00737857v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Briani" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benoit" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2012.01401.x" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00672220v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00673489v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00737865v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Regis Orthous-Daunay" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780098v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baecker" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trieloff" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Cartwright" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780303v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00945842v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780095v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00673544v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00945848v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Franchi" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00673512v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Postberg" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00673710v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00945845v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Qurico" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780078v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EPJCONF/20111805001" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00672354v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Narcisi" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Petit" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00672371v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00599439v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00673727v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Arezki" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirouche Boukrara" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00945854v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575071v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grand" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00673720v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00672489v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363366v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00672556v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Rouzaud" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00672543v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00854535v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dobric&#462;" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00854126v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361688v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00945857v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780104v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109836v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vandenabeele-Trambouze" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alekina" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benzerara" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bulat" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derenne" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357106v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bleuet" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Borg" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109811v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003314v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003312v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114745v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yano" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003310v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000636v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145724v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Jones" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertini" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bieler" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boehnhardt" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00672346v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feraud" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358727v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Te Jiang" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Viennet" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pilorget" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1012" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256815v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.O'D Alexander" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry R Nittler" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256740v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Alemani" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355001v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delauche" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01078042v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kakazu" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01078053v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01078768v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20140203003" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407705v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane H. Wooden" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Zolensky" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_uapress_9780816553631" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228543v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27833-4_5208-2" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011186v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matrajt" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007998v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Commeyras" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Despois" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dhamelincourt" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092084v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane H Wooden" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike E Zolensky" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404646v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Audi" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayache" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boukari" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Censier" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002767v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00549129v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520467v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigoz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Br&#228;ndli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Collin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2026.119885" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086858v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G F&#233;nisse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V Bekaert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H Blard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duprat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mattia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119396" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086123v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Nakamura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Engrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zolensky" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E Hamilton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail A Fraeman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-025-01168-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083187v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rojas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-D. Wu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Engrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451601" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04426921v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutsumi Komatsu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Kebukawa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115826" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801646v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley T de Gregorio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.1.24" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575591v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias van Ginneken" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope J Wozniakiewicz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E Brownlee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Della Corte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2023.0195" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04506216v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Habart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Peeters" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilane Schroetter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Canin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adh2861" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04694624v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley de Gregorio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Cody" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda M. Stroud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. David Kilcoyne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Sandford" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51731-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702962v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rojas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dartois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-D Wu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Engrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02364-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407718v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denton Ebel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01111-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04426723v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kana Amano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikaru Yabuta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14097" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04587649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Nittler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Barosch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Burgess" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda Stroud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118719" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558441v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mathurin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bejach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dartois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347435" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396528v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van T H Phan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Rebois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Noguchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14122" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753509v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14234" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417663v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda M Stroud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D Cody" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14128" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454601v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14064" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04034418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn9057" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254595v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hornung" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maria Mellado" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Stenzel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langevin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihane Merouane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2023.105747" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034487v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244702" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085093v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dartois E." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Borondics" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115582" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03298830v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bockel&#233;e-Morvan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianrico Filacchione" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Altwegg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Bianchi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bizzarro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09770-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854561v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Baecker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Ott" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Trieloff" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duprat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.114884" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776407v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry R. Nittler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conel M. O'D. Alexander" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley T. de Gregorio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac83bd" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572244v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dobric&#259;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Ohtaki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engrand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.11.018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764269v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Kerraouch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addi Bischoff" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Zolensky" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias W&#246;lfer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.07.010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693158v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Habart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abergel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A. Bergin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/ac604c" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854309v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakamura" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsumoto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Enokido" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zolensky" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn8671" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454376v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fries" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ashley" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beegle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bhartia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bland" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.824a8f73" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454400v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paquette" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fray" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bardyn" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alexander" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1028" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454390v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Horanyi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexander" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balint" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castillo-Rogez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.1845c627" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148838v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delauche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116794" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610400v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paquette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fray" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Fischer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2019.104758" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02309198v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911974v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rubin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Snodgrass" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Weissman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00718-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614414v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pino" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037725" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051884v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Langevin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Merouane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hilchenbach" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vincendon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hornung" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2019.104815" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360760v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dobric&#259;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Ogliore" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhide Nagashima" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Brearley" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13366" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360763v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Isnard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bardyn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fray" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Briois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cottin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834797" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02182692v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aug&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Slodzian" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935143" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02151293v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Koschny" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Soja" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Flynn" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0597-7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073521v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pino" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833957" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02069251v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Selliez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thirkell" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thissen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2019.03.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380371v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dobrica" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R C Ogliore" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Brearley" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02155727v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thurid Mannel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stephen Bentley" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Boakes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Jeszenszky" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ehrenfreund" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834851" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02002394v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hilchenbach" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stenzel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty560" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851241v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battandier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quirico" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.02.002" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960365v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica M. Grady" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian P. Wright" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Siljestr&#246;m" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.14.2.95" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763416v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731322" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360870v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dobrica" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ogliore" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nagashima" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brearley" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618010966" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01755520v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Chantal Levasseur-Regourd" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Agarwal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0496-3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02985846v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver J. Stenzel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hilchenbach" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Varmuza" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1908" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02766152v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bardyn" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Baklouti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01518753v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Balsiger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Berthelier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bieler" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730584" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584642v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2016.0255" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491961v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Slodzian" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Di Wu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerquin-Kern" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.06.019" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02985964v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vincendon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hornung" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2070" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02764524v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2640" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351370v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2016.07.003" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01404154v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2844" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01348205v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Sandford" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rotundi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.12.3.185" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351380v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kissel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12669" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01291758v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilchenbach" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kissel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Langevin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. von Hoerner" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/816/2/L32" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341285v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527650" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01270970v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ligier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merouane" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.01.027" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0LHF5J3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01362335v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19320" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01345553v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thissen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzi Aradj" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Bouabdellah" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2016.06.012" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS0KC74C-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481846v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lantz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brunetto" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barucci" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425398" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088866v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bonnet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buch" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Szopa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.11.006" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40W07G3C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627979v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Ferrandis" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sinquet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demaria" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.243" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771565v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dionnet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12496" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01270143v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baklouti" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.10.005" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPD4S4Z2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722557v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bockel&#233;e-Morvan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursina Calmonte" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven B Charnley" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-015-0156-9" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634080v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alata" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921316005688" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01255109v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Kr&#252;ger" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stephan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2015.05.005" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182128v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Schulz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Silen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14159" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01058271v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ledu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Barucci" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ICARUS.2014.04.047" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JSX8QDZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01101328v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fischer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Mellado" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kulikov" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.08.011" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26WX79S9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01057484v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. Orthous-Daunay" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2014.03.025" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPG4QNF0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01078032v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha. Ishii" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Bradley" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj. Wozniakiewicz" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Noguchi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086390v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Brunetto" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2343/geochemj.2.0330" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00852040v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ICARUS.2013.03.002" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ87N1W1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00752444v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khodja" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Smith" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herzog" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raepsaet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.10.031" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T09RBMB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00642627v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leroux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Rouzaud" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.10.025" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63MPKBWB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00693226v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.12.019" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15TB4NWD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00673501v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Srama" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yamaguchi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stephan" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burchell" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10686-011-9285-7" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H7D59SVQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00596038v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Varmuza" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Filzmoser" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.03.031" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R47PH8K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626488v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;raud" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carpentier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016228" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00634834v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2011.01235.x" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JK6163ZD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00610349v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aleon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marrocchi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1184832" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367898v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gounelle" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2009.tb01196.x" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DTJ9ND6Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377414v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gounelle" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaussidon" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Morbidelli" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix Barrat" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0900328106" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671508v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belhout" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kiener" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVC.80.029902" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00673732v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Al&#233;on" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Leshin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Mckeegan" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2009.04.034" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422106v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fitoussi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tatischeff" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naulin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.78.044613" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00855445v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Genge" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taylor" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1945-5100.2008.TB00668.X" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XXDB7RW1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00855556v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brogniez" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bourgeois" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaubicher" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD010150" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610476v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Altwegg" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clark" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colangeli" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-006-9083-0" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TM4L6BKP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377204v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biancamaria Narcisi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Robert Petit" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL030801" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00173947v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.76.034607" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610522v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Krueger" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sil&#233;n" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2448" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2HL5B1SN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026012v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Krueger" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sil&#233;n" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610506v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024687v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Alard" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Bland" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Zolensky" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.12.021" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLZ47PH7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024809v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.O'D. Alexander" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delaney" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ma" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Herzog" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.11.027" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9DGPT9F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610526v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lespagnol" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thirkell" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thomas" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2004.03.158" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ4NDZ2N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000558v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assuncao" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022251v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toppani" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Libourel" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maurette" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011467v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaussidon" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007996v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007994v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007995v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Genge" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Grady" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007472v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kurat" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003330v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Mckeegan" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Leshin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bradley" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Brownlee" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003741v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deloule" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003326v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brandstatter" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003169v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02114750v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maurette" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.1998.tb01665.x" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003325v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003324v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zanda" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourot-Denise" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003160v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Clemett" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D.F. Chillier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gillette" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Zare" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003294v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L.F. Brinton" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Glavin" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bada" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002461v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02114748v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen L F Brinton" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Glavin" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey L Bada" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007690v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003323v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Awoke" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koeberl" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hammer" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003299v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003321v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003322v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002457v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Vanderwood" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002463v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hoppe" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003306v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003298v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003309v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000578v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000588v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Walter" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christophe Michel-Levy" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000608v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Petit" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000587v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002466v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brack" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leach" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000560v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000822v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perreau" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652107v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Viennet" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roskosz" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morand" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boccato" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407744v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parker" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason P. Dworkin" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255844v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652105v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Viennet" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roskosz" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pont" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04446323v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charon" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Guillou" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774025v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bejach" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathurin" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255804v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mathurin" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dazzi" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089886v2" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Comtesse" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebreton" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-1257" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256373v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228600v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Molard" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Aug&#233;" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-R. Orthous-Daunay" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Flandinet" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228631v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Zanetta" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leroux" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guerin" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228614v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-D. Wu" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052469v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gu&#233;rin" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Guillou" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020707v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020710v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L R Nittler" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020716v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernard" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052490v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deniset- Besseau" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052538v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Le- Roux" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marinova" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052502v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kebukawa" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Zolensly" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02952276v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354996v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380455v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Liu" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H. Donohue" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Jilly-Rehak" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02062955v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bentley" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380415v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rojas" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delauche" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380389v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380523v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guillou" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02196324v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Boakes" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099275v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal J. Turner" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Altobelli" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor S. Balint" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395336v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395344v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Patrick Glavin" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01961319v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Freissinet" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360890v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395348v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie G&#252;nther" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Chitarra" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360781v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01879257v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George J. Flynn" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361095v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03565618v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Isnard" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360861v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nagashima" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568131v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03146040v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Benzerara" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Swaraj" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568158v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Brandst&#228;tter" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferri&#232;re" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03146071v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dupart" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120866v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01069706v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H. Spring" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Busemann" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Crowther" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Gilmour" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01078350v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01068773v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01069717v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bradley" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Ishii" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wozniakiewicz" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03577351v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briois" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00939470v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00945891v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dachwald" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Espe" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00920385v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nakamura-Messenger" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messenger" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Keller" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00945925v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780299v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cornelli" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puget" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780291v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lethuillier" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukrara" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Lebreton" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00672220v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Briani" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benoit" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00737857v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2012.01401.x" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00737865v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Regis Orthous-Daunay" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00673489v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780165v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Sternovsky" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kempf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00945842v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780098v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baecker" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trieloff" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Cartwright" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780303v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780095v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742727v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chapuis" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780146v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435178v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Godard" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine F&#233;raud" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chabot" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258067" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00673544v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00945848v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Franchi" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00673710v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00673512v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Postberg" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780078v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EPJCONF/20111805001" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00945845v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Qurico" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00672354v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Narcisi" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Petit" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00599439v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00673727v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Arezki" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirouche Boukrara" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00945854v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00672371v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575071v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grand" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00673720v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363366v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00672556v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Rouzaud" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00672543v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00672489v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00854126v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dobric&#462;" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361688v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00945857v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00854535v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780104v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109811v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vandenabeele-Trambouze" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alekina" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benzerara" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bulat" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derenne" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109836v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357106v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bleuet" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Borg" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003312v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003314v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114745v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yano" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003310v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000636v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145724v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Jones" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertini" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bieler" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boehnhardt" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00672346v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feraud" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358727v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Te Jiang" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Viennet" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pilorget" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1012" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256740v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Alemani" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256815v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.O'D Alexander" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry R Nittler" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355001v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delauche" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01078053v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01078042v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kakazu" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01078768v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20140203003" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407705v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane H. Wooden" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Zolensky" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_uapress_9780816553631" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228543v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27833-4_5208-2" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007998v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Commeyras" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Despois" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dhamelincourt" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011186v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matrajt" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092084v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane H Wooden" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike E Zolensky" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404646v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Audi" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayache" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boukari" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Censier" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002767v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00549129v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>