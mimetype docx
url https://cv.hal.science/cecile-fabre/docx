--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -156,9825 +156,10357 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (73)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portable Analyses of Strategic Metal-Rich Minerals Using pXRF and pLIBS: Methodology and Database Development</w:t>
+                <w:t xml:space="preserve">Data fusion method to identify light elements bearing minerals from the Li-Beauvoir granite based on SEM, µXRF, and µLIBS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolène Jatteau</w:t>
+                <w:t xml:space="preserve">C Korbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cauzid</w:t>
+                <w:t xml:space="preserve">B Demeusy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Z S Kahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Soulamidis</w:t>
+                <w:t xml:space="preserve">V Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (2), pp.12. </w:t>
+              <w:t xml:space="preserve">Minerals Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 241, pp.110158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/data10020012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mineng.2026.110158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556655v1</w:t>
+                <w:t xml:space="preserve">hal-05563551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of lithium using handheld instruments: application of LIBS and XRF spectroscopy to assay the lithium content of mineral processing products</w:t>
+                <w:t xml:space="preserve">Portable Analyses of Strategic Metal-Rich Minerals Using pXRF and pLIBS: Methodology and Database Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Korbel</w:t>
+                <w:t xml:space="preserve">Marjolène Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mezoued</w:t>
+                <w:t xml:space="preserve">Jean Cauzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Demeusy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fabre</w:t>
+                <w:t xml:space="preserve">Panagiotis Voudouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cauzid</w:t>
+                <w:t xml:space="preserve">Georgios Soulamidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (2), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3JA00423F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/data10020012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611111v1</w:t>
+                <w:t xml:space="preserve">hal-05556655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Rare Earth Elements in complex microscopic mineral phases: Inputs from μLIBS imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Automated line identification for atomic spectroscopy (ALIAS): Application to LIBS imaging data processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lana Neoričić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Alvarez-Llamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cugerone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 216, pp.106954. </w:t>
+              <w:t xml:space="preserve">, 2025, 231, pp.107255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2024.106954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2025.107255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611089v1</w:t>
+                <w:t xml:space="preserve">hal-05560478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction peak identification and correction in EDXRF spectroscopy</w:t>
+                <w:t xml:space="preserve">Handheld LIBS contribution to quantify critical elements during mining operations: The Beauvoir granite case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Sadeg</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Naila Mezoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cauzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El-Hadi Djermoune</w:t>
+                <w:t xml:space="preserve">Zia Steven Kahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2024.107060⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 271, pp.107689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2025.107689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759171v1</w:t>
+                <w:t xml:space="preserve">hal-05556632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast µLIBS Imaging for the multiscale mineralogical characterization of pegmatite rocks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of lithium using handheld instruments: application of LIBS and XRF spectroscopy to assay the lithium content of mineral processing products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Tercier</w:t>
+                <w:t xml:space="preserve">C. Korbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ballouard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">N. Mezoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Demeusy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Hermelin</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cauzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 39 (4), pp.1077-1086. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3JA00438D⟩</w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3JA00423F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446476v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-quantitative μLIBS mapping of germanium diffusion between metal and silicate during planetary core–mantle segregation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Exploring Rare Earth Elements in complex microscopic mineral phases: Inputs from μLIBS imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Marulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Monfaredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Célia Dalou</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 222, pp.107059. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2024.107059⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 216, pp.106954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2024.106954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05204335v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical comparison of predictive models for quantitative analysis and classification in the framework of LIBS spectroscopy: A tutorial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Diffraction peak identification and correction in EDXRF spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Sadeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cauzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadi Djermoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 208, pp.106776. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 221, pp.107060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2024.107060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2023.106776⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04191568v1</w:t>
+                <w:t xml:space="preserve">hal-04759171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: In situ recording of Mars soundscape</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast µLIBS Imaging for the multiscale mineralogical characterization of pegmatite rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R D Lorenz</w:t>
+                <w:t xml:space="preserve">Cesar Alvarez-Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mimoun</w:t>
+                <w:t xml:space="preserve">Adrian Tercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ballouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-022-05050-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (4), pp.1077-1086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3JA00438D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03848666v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SuperCam calibration targets on board the perseverance rover: Fabrication and quantitative characterization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Semi-quantitative μLIBS mapping of germanium diffusion between metal and silicate during planetary core–mantle segregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Le Bellego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Luais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Montagnac</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Dalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 188, pp.106341. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2021.106341⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 222, pp.107059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2024.107059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845207v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05204335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handheld LIBS analysis for in situ quantification of Li and detection of the trace elements (Be, Rb and Cs)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of Portable Spectroscopic Tools in the Exploration of Manganese Oxide Minerals: Preliminary Results from the Case Study of Drama Mn-Oxide Deposits, Northern Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Mercadier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">George Soulamidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolene Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Stouraiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Voudouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Mavrogonatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2022.106979⟩</w:t>
+              <w:t xml:space="preserve">RawMat 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/materproc2023015054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673941v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to quantitative analysis of carbonates using a portable LIBS instrument: First applications to single minerals and mineral mixtures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Statistical comparison of predictive models for quantitative analysis and classification in the framework of LIBS spectroscopy: A tutorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Duponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Cauzid</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 191, pp.106397. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2022.106397⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 208, pp.106776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2023.106776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04022023v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ recording of Mars soundscape</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Handheld LIBS analysis for in situ quantification of Li and detection of the trace elements (Be, Rb and Cs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddine Ourti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ballouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cauzid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-022-04679-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 236, pp.106979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2022.106979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03631328v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace Element Distribution in Zoned Kyanite of Thassos Island (Greece) Using Combined Spectroscopic Analyses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">SuperCam calibration targets on board the perseverance rover: Fabrication and quantitative characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Sautter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Cauzid</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dromart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 188, pp.106341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2021.106341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00037028221108758⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03716244v1</w:t>
+                <w:t xml:space="preserve">hal-03845207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneity assessment of the SuperCam calibration targets onboard rover perseverance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Gómez-Nubla</w:t>
+                <w:t xml:space="preserve">Author Correction: In situ recording of Mars soundscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Murdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R D Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2022.339837⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 608, pp.E26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-022-05050-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840635v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03848666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances on microLIBS and microXRF mineralogical and elemental quantitative imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Access to quantitative analysis of carbonates using a portable LIBS instrument: First applications to single minerals and mineral mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghwi Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cauzid</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 194, pp.106470. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2022.106470⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 191, pp.106397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2022.106397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03851942v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the potential of plasma-induced luminescence spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Forni</w:t>
+                <w:t xml:space="preserve">In situ recording of Mars soundscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Murdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2021.106111⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 605, pp.653-658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-022-04679-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148184v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03631328v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SuperCam Instrument Suite on the NASA Mars 2020 Rover: Body Unit and Combined System Tests</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trace Element Distribution in Zoned Kyanite of Thassos Island (Greece) Using Combined Spectroscopic Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony E. Nelson</w:t>
+                <w:t xml:space="preserve">Kimberly Trebus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cais</w:t>
+                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cauzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-020-00777-5⟩</w:t>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.000370282211087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00037028221108758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03088041v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SuperCam Instrument Suite on the Mars 2020 Rover: Science Objectives and Mast-Unit Description</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homogeneity assessment of the SuperCam calibration targets onboard rover perseverance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bernardi</w:t>
+                <w:t xml:space="preserve">J.M. Madariaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Caïs</w:t>
+                <w:t xml:space="preserve">J. Aramendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Robinson</w:t>
+                <w:t xml:space="preserve">G. Arana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gómez-Nubla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-021-00807-w⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1209, pp.339837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2022.339837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200966v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of Li-Rich Minerals Using Handheld LIBS Tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Advances on microLIBS and microXRF mineralogical and elemental quantitative imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Filipa Dias</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberly Trebus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cauzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/data6060068⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 194, pp.106470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2022.106470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04021547v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03851942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of challenging Laser-Induced Breakdown Spectroscopy soil sample data - EMSLIBS contest</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The SuperCam Instrument Suite on the Mars 2020 Rover: Science Objectives and Mast-Unit Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Képeš</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fabre</w:t>
+                <w:t xml:space="preserve">Sylvestre Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2020.105872⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 217 (3), pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-021-00807-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869477v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SuperCam Calibration Targets: Design and Development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Maurice</w:t>
+                <w:t xml:space="preserve">Extending the potential of plasma-induced luminescence spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gaft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Forni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-020-00764-w⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 177, pp.106111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2021.106111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048873v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of minor compounds in complex mineral samples from millions of spectra: A new data analysis strategy in LIBS imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
+                <w:t xml:space="preserve">The SuperCam Instrument Suite on the NASA Mars 2020 Rover: Body Unit and Combined System Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger C. Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott H. Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony E. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 217 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-020-00777-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2020.04.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02616981v1</w:t>
+                <w:t xml:space="preserve">insu-03088041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pistolets LIBS : Applications au patrimoine et à la géologie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analyses of Li-Rich Minerals Using Handheld LIBS Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddine Ourti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Cardoso-Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/photon/202010342⟩</w:t>
+              <w:t xml:space="preserve">Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (6), pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/data6060068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913281v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Laser-Induced Breakdown Spectroscopy analysis for geology: A critical review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Detection of minor compounds in complex mineral samples from millions of spectra: A new data analysis strategy in LIBS imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Nardecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cauzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pelascini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2020.105799⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1114, pp.66-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2020.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048883v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De chemcam à supercam : L’apport de la LIBS pour le spatial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Classification of challenging Laser-Induced Breakdown Spectroscopy soil sample data - EMSLIBS contest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Vrábel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Képeš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Duponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/photon/202010338⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 169, pp.105872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2020.105872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913282v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable selection in laser-induced breakdown spectroscopy assisted by multivariate analysis: An alternative to multi-peak fitting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Cousin</w:t>
+                <w:t xml:space="preserve">SuperCam Calibration Targets: Design and Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Manrique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lopez-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2018.12.001⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 216 (8), pp.138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-020-00764-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437791v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secular cooling and crystallization of partially molten Archaean continental crust over 1 Ga</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les pistolets LIBS : Applications au patrimoine et à la géologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Baratoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2019.07.002⟩</w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103, pp.42-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202010342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489104v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of fast quantification of fluorine content using handheld laser induced breakdown spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L.O. Filippov</w:t>
+                <w:t xml:space="preserve">Advances in Laser-Induced Breakdown Spectroscopy analysis for geology: A critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 158, pp.105628 -. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2019.05.017⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 166, pp.105799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2020.105799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484488v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper enrichments in the Kimberley formation in Gale crater, Mars: Evidence for a Cu deposit at the source</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">De chemcam à supercam : L’apport de la LIBS pour le spatial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2018.12.015⟩</w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103, pp.38-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202010338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104588v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elemental imaging by laser-induced breakdown spectroscopy for the geological characterization of minerals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Secular cooling and crystallization of partially molten Archaean continental crust over 1 Ga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Guergouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baratoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8ja00048d⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 351, pp.562 - 573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2019.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285757v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martian Eolian Dust Probed by ChemCam</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation of fast quantification of fluorine content using handheld laser induced breakdown spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Demeusy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.V. Filippova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.O. Filippov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.105628 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2019.05.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018GL079210⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02349332v1</w:t>
+                <w:t xml:space="preserve">hal-03484488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry of diagenetic features analyzed by ChemCam at Pahrump Hills, Gale crater, Mars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Cousin</w:t>
+                <w:t xml:space="preserve">Copper enrichments in the Kimberley formation in Gale crater, Mars: Evidence for a Cu deposit at the source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Payré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Sautter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 281, pp.121-136. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.08.026⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 321, pp.736-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2018.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373194v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali trace elements in Gale crater, Mars, with ChemCam: Calibration update and geological implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variable selection in laser-induced breakdown spectroscopy assisted by multivariate analysis: An alternative to multi-peak fitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Guézénoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Payré</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. Wiens</w:t>
+                <w:t xml:space="preserve">Valérie Payré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JE005201⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 152, pp.6-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2018.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343902v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roughness effects on the hydrogen signal in laser-induced breakdown spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P.-Y. Meslin</w:t>
+                <w:t xml:space="preserve">Elemental imaging by laser-induced breakdown spectroscopy for the geological characterization of minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lacour</w:t>
+                <w:t xml:space="preserve">D. Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moncayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pelascini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2017.09.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (8), pp.1345-1353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8ja00048d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01808206v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centimeter to decimeter hollow concretions and voids in Gale Crater sediments, Mars</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martian Eolian Dust Probed by ChemCam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Fairén</w:t>
+                <w:t xml:space="preserve">J. Lasue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Schwenzer</w:t>
+                <w:t xml:space="preserve">P.‐y. Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mangold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.02.003⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (20), pp.10968--10977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GL079210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343914v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of conglomerates analyzed by the Curiosity rover: Implications for Gale Crater crust and sediment sources</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alkali trace elements in Gale crater, Mars, with ChemCam: Calibration update and geological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Williams</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">V. Payré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sautter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 121 (3), pp.353-387. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JE004977⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122 (3), pp.650-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JE005201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373381v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potassic sedimentary rocks in Gale Crater, Mars, as seen by ChemCam on board &amp;lt;i&amp;gt;Curiosity&amp;lt;/i&amp;gt;</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Roughness effects on the hydrogen signal in laser-induced breakdown spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lasue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Y. Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015je004987⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp.13 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2017.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332017v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01808206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of distance correction to ChemCam laser-induced breakdown spectroscopy measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Lasue</w:t>
+                <w:t xml:space="preserve">Centimeter to decimeter hollow concretions and voids in Gale Crater sediments, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Fairén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Schwenzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 289, pp.144-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2016.03.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03596373v1</w:t>
+                <w:t xml:space="preserve">hal-02343914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of manganese in an ancient aquifer, Kimberley formation, Gale crater, Mars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Woodward Fischer</w:t>
+                <w:t xml:space="preserve">Chemistry of diagenetic features analyzed by ChemCam at Pahrump Hills, Gale crater, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mangold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Forni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.C. Kah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016GL069109⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 281, pp.121-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373201v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potassic sedimentary rocks in Gale Crater, Mars, as seen by ChemCam on board Curiosity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Composition of conglomerates analyzed by the Curiosity rover: Implications for Gale Crater crust and sediment sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Forni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Lasue</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 121 (5), pp.784-804. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JE004987⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 121 (3), pp.353-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JE004977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373380v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of &amp;gt;5 wt % zinc at the Kimberley outcrop, Gale crater, Mars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">The potassic sedimentary rocks in Gale Crater, Mars, as seen by ChemCam on board &amp;lt;i&amp;gt;Curiosity&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Deit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mangold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Forni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lasue</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. C. Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JE004946⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 121 (5), pp.784-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015je004987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302528v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChemCam activities and discoveries during the nominal mission of the Mars Science Laboratory in Gale crater, Mars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Rapin</w:t>
+                <w:t xml:space="preserve">Application of distance correction to ChemCam laser-induced breakdown spectroscopy measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mezzacappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Melikechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. C. Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lasue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ja00417a⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.19-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2016.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373383v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03596373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositions of coarse and fine particles in martian soils at gale: A window into the production of soils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Mangold</w:t>
+                <w:t xml:space="preserve">Oxidation of manganese in an ancient aquifer, Kimberley formation, Gale crater, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Lanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Arvidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benton Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woodward Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.04.052⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (14), pp.7398-7407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL069109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009985v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ evidence for continental crust on early Mars</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">The potassic sedimentary rocks in Gale Crater, Mars, as seen by ChemCam on board Curiosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Deit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mangold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Forni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fabre</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lasue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NGEO2474⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (5), pp.784-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JE004987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284143v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical variations in Yellowknife Bay formation sedimentary rocks analyzed by ChemCam on board the Curiosity rover on Mars</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Observation of &amp;gt;5 wt % zinc at the Kimberley outcrop, Gale crater, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lasue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. Clegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Forni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. C. Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 120 (3), pp.452-482. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JE004681⟩</w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JE004946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281801v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogy of a Mudstone at Yellowknife Bay, Gale Crater, Mars</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">ChemCam activities and discoveries during the nominal mission of the Mars Science Laboratory in Gale crater, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. S. Yen</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gasnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1243480⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (4), pp.863-889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ja00417a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303672v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correcting for variable laser-target distances of laser-induced breakdown spectroscopy measurements with ChemCam using emission lines of Martian dust spectra</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. A. Breves</w:t>
+                <w:t xml:space="preserve">In situ evidence for continental crust on early Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sautter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Toplis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. C. Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2014.04.004⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.605-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NGEO2474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01301692v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ calibration using univariate analyses based on the onboard ChemCam targets: first prediction of Martian rock and soil compositions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Compositions of coarse and fine particles in martian soils at gale: A window into the production of soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.C. Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Gasnault</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2014.03.014⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 249, pp.22-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.04.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01110952v1</w:t>
+                <w:t xml:space="preserve">hal-01009985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Radiometric and Exposure Age Dating of the Martian Surface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Mahaffy</w:t>
+                <w:t xml:space="preserve">Chemical variations in Yellowknife Bay formation sedimentary rocks analyzed by ChemCam on board the Curiosity rover on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mangold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Forni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Grotzinger</w:t>
+                <w:t xml:space="preserve">G. Dromart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. M. Vasconcelos</w:t>
+                <w:t xml:space="preserve">K. Stack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. C. Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 343 (6169), </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (3), pp.452-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1247166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014JE004681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293839v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element geochemistry (Li, Ba, Sr, and Rb) using Curiosity's ChemCam: Early results for Gale crater from Bradbury Landing Site to Rocknest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correcting for variable laser-target distances of laser-induced breakdown spectroscopy measurements with ChemCam using emission lines of Martian dust spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann M. Ollila</w:t>
+                <w:t xml:space="preserve">R. L. Tokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horton E. Newsom</w:t>
+                <w:t xml:space="preserve">S. Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Forni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benton Clark Iii</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnes Cousin</w:t>
+                <w:t xml:space="preserve">E. A. Breves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 96, pp.51-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2014.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2013JE004517⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010284v1</w:t>
+                <w:t xml:space="preserve">hal-01301692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mars' Surface Radiation Environment Measured with the Mars Science Laboratory's Curiosity Rover</w:t>
+                <w:t xml:space="preserve">In Situ Radiometric and Exposure Age Dating of the Martian Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald M. Hassler</w:t>
+                <w:t xml:space="preserve">K. A. Farley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cary Zeitlin</w:t>
+                <w:t xml:space="preserve">C. Malespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert F. Wimmer-Schweingruber</w:t>
+                <w:t xml:space="preserve">P. Mahaffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bent Ehresmann</w:t>
+                <w:t xml:space="preserve">J. P. Grotzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scot Rafkin</w:t>
+                <w:t xml:space="preserve">P. M. Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 343 (6169), </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1244797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1247166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301698v1</w:t>
+                <w:t xml:space="preserve">hal-01293839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igneous mineralogy at Bradbury Rise: The first ChemCam campaign at Gale crater</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">In situ calibration using univariate analyses based on the onboard ChemCam targets: first prediction of Martian rock and soil compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.C. Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ollila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gasnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JE004472⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99, pp.34-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2014.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010113v1</w:t>
+                <w:t xml:space="preserve">hal-01110952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile and Organic Compositions of Sedimentary Rocks in Yellowknife Bay, Gale Crater, Mars</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trace element geochemistry (Li, Ba, Sr, and Rb) using Curiosity's ChemCam: Early results for Gale crater from Bradbury Landing Site to Rocknest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. P. Glavin</w:t>
+                <w:t xml:space="preserve">Ann M. Ollila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L. Eigenbrode</w:t>
+                <w:t xml:space="preserve">Horton E. Newsom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. B. Franz</w:t>
+                <w:t xml:space="preserve">Benton Clark Iii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger C. Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1245267⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119, pp.1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JE004517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238192v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium sulfate veins characterized by ChemCam/Curiosity at Gale crater, Mars</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Volatile and Organic Compositions of Sedimentary Rocks in Yellowknife Bay, Gale Crater, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. C. Kah</w:t>
+                <w:t xml:space="preserve">Douglas W. Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. D. Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. P. Glavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Eigenbrode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. B. Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JE004588⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 343 (6169), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1245267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301703v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry of fracture-filling raised ridges in Yellowknife Bay, Gale Crater: Window into past aqueous activity and habitability on Mars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnes Cousin</w:t>
+                <w:t xml:space="preserve">Igneous mineralogy at Bradbury Rise: The first ChemCam campaign at Gale crater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sautter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Forni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Toplis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 119 (11), pp.2398-2415. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JE004620⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 119 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JE004472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301702v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elemental Geochemistry of Sedimentary Rocks at Yellowknife Bay, Gale Crater, Mars</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mars' Surface Radiation Environment Measured with the Mars Science Laboratory's Curiosity Rover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Bell</w:t>
+                <w:t xml:space="preserve">Donald M. Hassler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Bridges</w:t>
+                <w:t xml:space="preserve">Cary Zeitlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Calef</w:t>
+                <w:t xml:space="preserve">Robert F. Wimmer-Schweingruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bent Ehresmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scot Rafkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 343 (6169), pp.10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1244734⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 343 (6169), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1244797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303021v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Habitable Fluvio-Lacustrine Environment at Yellowknife Bay, Gale Crater, Mars</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">Calcium sulfate veins characterized by ChemCam/Curiosity at Gale crater, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. Clegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mangold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. C. Kah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1242777⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (9), pp.1991-2016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JE004588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293840v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-flight calibration and initial data processing for the Chem Cam laser-induced breakdown spectroscopy instrument on the Mars Science Laboratory rover</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. B. Anderson</w:t>
+                <w:t xml:space="preserve">Chemistry of fracture-filling raised ridges in Yellowknife Bay, Gale Crater: Window into past aqueous activity and habitability on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J. Leveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger C. Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mangold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2013.02.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (11), pp.2398-2415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JE004620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315519v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curiosity at Gale Crater, Mars: Characterization and Analysis of the Rocknest Sand Shadow</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. M. Morrison</w:t>
+                <w:t xml:space="preserve">A Habitable Fluvio-Lacustrine Environment at Yellowknife Bay, Gale Crater, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Grotzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Y. Sumner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. C. Kah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Stack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 341 (6153), pp.7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1239505⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 343 (6169), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1242777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291798v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Upper Limit to Methane Abundance on Mars</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elemental Geochemistry of Sedimentary Rocks at Yellowknife Bay, Gale Crater, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. K. Atreya</w:t>
+                <w:t xml:space="preserve">S. M. Mclennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. J. Flesch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. A. Farley</w:t>
+                <w:t xml:space="preserve">R. B. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 342 (6156), pp.355-357. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1242902⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 343 (6169), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1244734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315517v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Diversity and Hydration as Observed by ChemCam at Gale Crater, Mars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Cousin</w:t>
+                <w:t xml:space="preserve">Mineralogy of a Mudstone at Yellowknife Bay, Gale Crater, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. E. Newsom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. T. Downs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Yen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 341, pp.1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1238670⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 343 (6169), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1243480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010254v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martian Fluvial Conglomerates at Gale Crater</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Y. Sumner</w:t>
+                <w:t xml:space="preserve">Pre-flight calibration and initial data processing for the Chem Cam laser-induced breakdown spectroscopy instrument on the Mars Science Laboratory rover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. C. Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lasue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Forni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. B. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1237317⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 82, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2013.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315518v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Petrochemistry of Jake_M: A Martian Mugearite</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martian Fluvial Conglomerates at Gale Crater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. H. Treiman</w:t>
+                <w:t xml:space="preserve">R. M. E. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Grotzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. E. Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Y. Sumner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 341 (6153), pp.7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1239463⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 340 (6136), pp.1068-1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1237317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315524v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance and Isotopic Composition of Gases in the Martian Atmosphere from the Curiosity Rover</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Franz</w:t>
+                <w:t xml:space="preserve">Soil Diversity and Hydration as Observed by ChemCam at Gale Crater, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Y. Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gasnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Forni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wong</w:t>
+                <w:t xml:space="preserve">S. Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 341 (6143), pp.263-266. </w:t>
+              <w:t xml:space="preserve">, 2013, 341, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1237966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1238670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303034v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray Diffraction Results from Mars Science Laboratory: Mineralogy of Rocknest at Gale Crater</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Curiosity at Gale Crater, Mars: Characterization and Analysis of the Rocknest Sand Shadow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. L. Bish</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. F. Blake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. T. Vaniman</w:t>
+                <w:t xml:space="preserve">R. V. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. J. Chipera</w:t>
+                <w:t xml:space="preserve">G. Kocurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. Morrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 341 (6153), pp.5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1238932⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 341 (6153), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1239505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291799v1</w:t>
+                <w:t xml:space="preserve">hal-01291798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ChemCam Instrument Suite on the Mars Science Laboratory (MSL) Rover: Body Unit and Combined System Tests</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low Upper Limit to Methane Abundance on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Saccoccio</w:t>
+                <w:t xml:space="preserve">C. R. Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter C. Barkley</w:t>
+                <w:t xml:space="preserve">P. R. Mahaffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. K. Atreya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. J. Flesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. A. Farley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S11214-012-9902-4⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 342 (6156), pp.355-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1242902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717246v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ChemCam Instrument Suite on the Mars Science Laboratory (MSL) Rover: Science Objectives and Mast Unit Description</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Gasnault</w:t>
+                <w:t xml:space="preserve">The Petrochemistry of Jake_M: A Martian Mugearite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Stolper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. B. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Newcombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. H. Treiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S11214-012-9912-2⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 341 (6153), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1239463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00732883v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of micro-laser induced breakdown spectroscopy analysis and signal processing.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abundance and Isotopic Composition of Gases in the Martian Atmosphere from the Curiosity Rover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. R. Mahaffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. R. Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. K. Atreya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Franz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2008.06.002⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 341 (6143), pp.263-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1237966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00363688v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleo-fluid composition determined from individual fluid inclusions by Raman and LIBS : application to mid-proterozoîc evaporitic Na-Ca brines (Alligator Rivers Uranium Field, northern territories Australia).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Donatienne Derome</w:t>
+                <w:t xml:space="preserve">X-ray Diffraction Results from Mars Science Laboratory: Mineralogy of Rocknest at Gale Crater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cathelineau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+                <w:t xml:space="preserve">D. L. Bish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. F. Blake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Banks</w:t>
+                <w:t xml:space="preserve">D. T. Vaniman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. Chipera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2006.10.015⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 341 (6153), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1238932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00156553v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between growth-bands and paleoenvironmental proxies Sr/Ca and Mg/Ca in hypercalcified sponge : a micro-laser induced breakdown spectroscopy approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ChemCam Instrument Suite on the Mars Science Laboratory (MSL) Rover: Science Objectives and Mast Unit Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. C. Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Lathuilière</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Saccoccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barraclough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gasnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2007.10.045⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 170 (1-4), pp.95-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S11214-012-9912-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00239245v1</w:t>
+                <w:t xml:space="preserve">hal-00732883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing of sodic and calcic brines and uranium deposition at McArthur River, Saskatchewan, Canada : a Raman and laser-induced breakdown spectroscopic study of fluid inclusions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Derome</w:t>
+                <w:t xml:space="preserve">The ChemCam Instrument Suite on the Mars Science Laboratory (MSL) Rover: Body Unit and Combined System Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger C. Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cathelineau</w:t>
+                <w:t xml:space="preserve">Bruce Barraclough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cuney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Fabre</w:t>
+                <w:t xml:space="preserve">Muriel Saccoccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lhomme</w:t>
+                <w:t xml:space="preserve">Walter C. Barkley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 170 (1-4), pp.167-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S11214-012-9902-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080817v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in lithium analysis in solids by means of laser-induced breakdown spectroscopy: an exploratory study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Optimization of micro-laser induced breakdown spectroscopy analysis and signal processing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dubessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Flin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0016-7037(01)00858-4⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63, pp.1109-1116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2008.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977656v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paleo-fluid composition determined from individual fluid inclusions by Raman and LIBS : application to mid-proterozoîc evaporitic Na-Ca brines (Alligator Rivers Uranium Field, northern territories Australia).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Derome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 237, pp.240-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2006.10.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relationships between growth-bands and paleoenvironmental proxies Sr/Ca and Mg/Ca in hypercalcified sponge : a micro-laser induced breakdown spectroscopy approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lathuilière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 62, pp.1537-1545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2007.10.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00239245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixing of sodic and calcic brines and uranium deposition at McArthur River, Saskatchewan, Canada : a Raman and laser-induced breakdown spectroscopic study of fluid inclusions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Derome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cuney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 100, pp.1529-1545</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fluid evolution in the Baia Mare gold/polymetallic epithermal district (Inner Carpathians, Romania).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Grancea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineralium Deposita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 37, pp.(6-7) 630-647. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00126-002-0276-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00076931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advances in lithium analysis in solids by means of laser-induced breakdown spectroscopy: an exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00076931v1</w:t>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dubessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliouka Chabiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66 (8), pp.1401-1407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-7037(01)00858-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIBS imaging applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moncayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Busser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser-Induced Breakdown Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.329-346, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-818829-3.00014-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9984,114 +10516,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution chimique des paléofluides par spectrométrie d'émission optique couplée à l'ablation laser. Applications aux fluides alpins et aux fluides de bassins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Henri Poincaré - Nancy 1, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2000NAN10129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01746481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId370"/>
+      <w:footerReference w:type="default" r:id="rId393"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10159,51 +10691,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C245159"/>
+    <w:nsid w:val="49E72B6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10390,51 +10922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8627-4050" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152463577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556655v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjol&#232;ne Jatteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cauzid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Voudouris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Soulamidis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data10020012" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611111v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Korbel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mezoued" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demeusy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauzid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3JA00423F" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611089v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marulier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Monfaredi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2024.106954" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759171v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Sadeg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Djermoune" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2024.107060" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446476v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tercier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ballouard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3JA00438D" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Bellego" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Luais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dalou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2024.107059" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191568v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2023.106776" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03848666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chide" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murdoch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R D Lorenz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mimoun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05050-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845207v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cousin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sautter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2021.106341" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673941v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Ourti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2022.106979" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022023v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghwi Kim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2022.106397" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03631328v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorenz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04679-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716244v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Trebus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Caumon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028221108758" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Madariaga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aramendia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#243;mez-Nubla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2022.339837" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03851942v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tarantola" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2022.106470" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Clav&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaft" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2021.106111" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03088041v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Wiens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Maurice" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott H. Robinson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony E. Nelson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00777-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200966v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wiens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernardi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ca&#239;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robinson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-021-00807-w" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021547v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Cardoso-Fernandes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Dias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data6060068" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869477v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Vr&#225;bel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik K&#233;pe&#353;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105872" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048873v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manrique" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopez-Reyes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cousin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rull" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00764-w" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616981v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nardecchia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pelascini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2020.04.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913281v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010342" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048883v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105799" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913282v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010338" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02437791v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gu&#233;z&#233;noc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Payr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2018.12.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489104v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Guergouz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.07.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484488v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Filippova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.O. Filippov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2019.05.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104588v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mangold" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.12.015" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285757v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Devismes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moncayo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelascini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trichard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ja00048d" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349332v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8208;y. Meslin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079210" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373194v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nachon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Kah" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.08.026" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343902v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Payr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautter" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005201" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01808206v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rapin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bousquet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Meslin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2017.09.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343914v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Wiens" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rubin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Goetz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fair&#233;n" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schwenzer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.02.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373381v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thompson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Williams" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JE004977" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02332017v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Deit" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015je004987" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596373v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezzacappa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Melikechi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Wiens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.03.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373201v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lanza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Arvidson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benton Clark" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodward Fischer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069109" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373380v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JE004987" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01302528v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Clegg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JE004946" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373383v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clegg" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gasnault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ja00417a" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009985v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Meslin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Wiens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.04.052" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284143v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Toplis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2474" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281801v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dromart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stack" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004681" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303672v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Newsom" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Downs" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarrazin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Yen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1243480" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301692v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Tokar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bender" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Breves" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.04.004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQMZ2K2R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110952v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ollila" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.03.014" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL5ZGQBN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293839v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Farley" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malespin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mahaffy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Grotzinger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Vasconcelos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1247166" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010284v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Ollila" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horton E. Newsom" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benton Clark Iii" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cousin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JE004517" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301698v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald M. Hassler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cary Zeitlin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F. Wimmer-Schweingruber" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Ehresmann" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scot Rafkin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1244797" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010113v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JE004472" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238192v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W. Ming" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Archer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Glavin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Eigenbrode" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Franz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1245267" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301703v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schroeder" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Kah" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JE004588" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301702v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Leveille" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bridges" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004620" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303021v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Mclennan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Anderson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bell" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bridges" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calef" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1244734" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293840v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Y. Sumner" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gupta" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1242777" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315519v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.02.003" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291798v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F. Blake" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V. Morris" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kocurek" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Morrison" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1239505" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315517v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Webster" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Mahaffy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Atreya" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Flesch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1242902" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010254v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schr&#246;der" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1238670" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315518v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. E. Williams" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. E. Dietrich" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1237317" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315524v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Stolper" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Baker" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Newcombe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Schmidt" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Treiman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1239463" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303034v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Franz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wong" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1237966" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291799v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Bish" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Vaniman" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Chipera" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1238932" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717246v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Barraclough" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Saccoccio" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C. Barkley" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-012-9902-4" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732883v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saccoccio" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barraclough" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-012-9912-2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5SZGRTWS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363688v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubessy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Flin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2008.06.002" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQVDPS3Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156553v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Derome" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Banks" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.10.015" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCS326J5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239245v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2007.10.045" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q14Z108S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080817v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Derome" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelineau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuney" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lhomme" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977656v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliouka Chabiron" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charoy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00858-4" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X32JPJ2R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076931v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Grancea" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leroy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcoux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-002-0276-5" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-37FK8BZP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672496v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Motto-Ros" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Busser" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818829-3.00014-9" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746481v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10129" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8627-4050" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152463577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563551v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Korbel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Demeusy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z S Kahou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Motto-Ros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2026.110158" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjol&#232;ne Jatteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cauzid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Voudouris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Soulamidis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data10020012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560478v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment No&#235;l" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Neori&#269;i&#263;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cugerone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2025.107255" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556632v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Mezoued" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Steven Kahou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Rocher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2025.107689" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611111v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Korbel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mezoued" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demeusy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauzid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3JA00423F" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611089v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marulier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Monfaredi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2024.106954" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759171v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Sadeg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Djermoune" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2024.107060" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446476v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tercier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ballouard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3JA00438D" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204335v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Bellego" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Luais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dalou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2024.107059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Soulamidis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolene Jatteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Stouraiti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Mavrogonatos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/materproc2023015054" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191568v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2023.106776" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673941v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Ourti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2022.106979" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845207v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cousin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sautter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2021.106341" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03848666v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chide" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murdoch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R D Lorenz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mimoun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05050-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022023v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghwi Kim" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2022.106397" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03631328v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorenz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04679-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716244v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Trebus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Caumon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028221108758" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840635v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Madariaga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aramendia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arana" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#243;mez-Nubla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2022.339837" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03851942v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tarantola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2022.106470" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Maurice" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wiens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernardi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ca&#239;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robinson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-021-00807-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148184v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Clav&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaft" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2021.106111" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03088041v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Wiens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott H. Robinson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony E. Nelson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cais" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00777-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021547v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Cardoso-Fernandes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Dias" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data6060068" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616981v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nardecchia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pelascini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2020.04.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869477v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Vr&#225;bel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik K&#233;pe&#353;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105872" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manrique" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopez-Reyes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cousin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rull" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00764-w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913281v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010342" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048883v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105799" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913282v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010338" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489104v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Guergouz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.07.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484488v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Filippova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.O. Filippov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2019.05.017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104588v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Payr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mangold" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.12.015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02437791v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gu&#233;z&#233;noc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2018.12.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285757v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Devismes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moncayo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelascini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trichard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ja00048d" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349332v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasue" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8208;y. Meslin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079210" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343902v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Payr&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005201" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01808206v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rapin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bousquet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Meslin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacour" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2017.09.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343914v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Wiens" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rubin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Goetz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fair&#233;n" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schwenzer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.02.003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373194v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nachon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forni" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Kah" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.08.026" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373381v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thompson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Williams" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JE004977" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02332017v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Deit" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015je004987" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596373v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezzacappa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Melikechi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Wiens" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.03.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373201v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lanza" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Arvidson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benton Clark" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodward Fischer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069109" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373380v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JE004987" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01302528v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Clegg" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JE004946" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373383v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clegg" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gasnault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ja00417a" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284143v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Toplis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2474" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009985v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Meslin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Wiens" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.04.052" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281801v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dromart" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stack" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004681" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301692v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Tokar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bender" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Breves" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.04.004" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQMZ2K2R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293839v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Farley" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malespin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mahaffy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Grotzinger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Vasconcelos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1247166" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110952v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ollila" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.03.014" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL5ZGQBN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010284v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Ollila" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horton E. Newsom" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benton Clark Iii" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cousin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JE004517" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238192v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W. Ming" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Archer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Glavin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Eigenbrode" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Franz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1245267" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010113v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JE004472" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301698v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald M. Hassler" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cary Zeitlin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F. Wimmer-Schweingruber" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Ehresmann" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scot Rafkin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1244797" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301703v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schroeder" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Kah" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JE004588" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301702v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Leveille" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bridges" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004620" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293840v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Y. Sumner" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gupta" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1242777" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303021v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Mclennan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Anderson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bell" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bridges" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calef" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1244734" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303672v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Newsom" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Downs" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarrazin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Yen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1243480" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315519v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.02.003" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315518v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. E. Williams" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. E. Dietrich" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1237317" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010254v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schr&#246;der" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1238670" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291798v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F. Blake" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V. Morris" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kocurek" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Morrison" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1239505" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315517v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Webster" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Mahaffy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Atreya" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Flesch" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1242902" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315524v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Stolper" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Baker" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Newcombe" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Schmidt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Treiman" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1239463" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303034v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Franz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wong" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1237966" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291799v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Bish" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Vaniman" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Chipera" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1238932" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732883v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saccoccio" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barraclough" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-012-9912-2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5SZGRTWS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717246v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Barraclough" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Saccoccio" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C. Barkley" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-012-9902-4" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363688v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubessy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Flin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2008.06.002" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQVDPS3Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156553v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Derome" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Banks" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.10.015" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCS326J5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239245v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2007.10.045" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q14Z108S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080817v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Derome" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelineau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuney" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lhomme" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076931v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Grancea" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leroy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcoux" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-002-0276-5" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-37FK8BZP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977656v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliouka Chabiron" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charoy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00858-4" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X32JPJ2R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672496v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Motto-Ros" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Busser" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818829-3.00014-9" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746481v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10129" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>