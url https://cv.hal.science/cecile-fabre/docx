--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -324,991 +324,991 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portable Analyses of Strategic Metal-Rich Minerals Using pXRF and pLIBS: Methodology and Database Development</w:t>
+                <w:t xml:space="preserve">Handheld LIBS contribution to quantify critical elements during mining operations: The Beauvoir granite case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolène Jatteau</w:t>
+                <w:t xml:space="preserve">Naila Mezoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cauzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Voudouris</w:t>
+                <w:t xml:space="preserve">Zia Steven Kahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Soulamidis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Océane Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (2), pp.12. </w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 271, pp.107689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/data10020012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2025.107689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556655v1</w:t>
+                <w:t xml:space="preserve">hal-05556632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated line identification for atomic spectroscopy (ALIAS): Application to LIBS imaging data processing</w:t>
+                <w:t xml:space="preserve">Portable Analyses of Strategic Metal-Rich Minerals Using pXRF and pLIBS: Methodology and Database Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Noël</w:t>
+                <w:t xml:space="preserve">Marjolène Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cauzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lana Neoričić</w:t>
+                <w:t xml:space="preserve">Panagiotis Voudouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Alvarez-Llamas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fabre</w:t>
+                <w:t xml:space="preserve">Georgios Soulamidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2025.107255⟩</w:t>
+              <w:t xml:space="preserve">Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (2), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/data10020012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05560478v1</w:t>
+                <w:t xml:space="preserve">hal-05556655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handheld LIBS contribution to quantify critical elements during mining operations: The Beauvoir granite case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated line identification for atomic spectroscopy (ALIAS): Application to LIBS imaging data processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naila Mezoued</w:t>
+                <w:t xml:space="preserve">Lana Neoričić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Alvarez-Llamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cugerone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 271, pp.107689. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 231, pp.107255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2025.107689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2025.107255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556632v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of lithium using handheld instruments: application of LIBS and XRF spectroscopy to assay the lithium content of mineral processing products</w:t>
+                <w:t xml:space="preserve">Ultrafast µLIBS Imaging for the multiscale mineralogical characterization of pegmatite rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Korbel</w:t>
+                <w:t xml:space="preserve">Cesar Alvarez-Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mezoued</w:t>
+                <w:t xml:space="preserve">Adrian Tercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Demeusy</w:t>
+                <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cauzid</w:t>
+                <w:t xml:space="preserve">Sylvain Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">, 2024, 39 (4), pp.1077-1086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3JA00423F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3JA00438D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611111v1</w:t>
+                <w:t xml:space="preserve">hal-04446476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Rare Earth Elements in complex microscopic mineral phases: Inputs from μLIBS imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of lithium using handheld instruments: application of LIBS and XRF spectroscopy to assay the lithium content of mineral processing products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Korbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mezoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Demeusy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bousquet</w:t>
+                <w:t xml:space="preserve">J. Cauzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 216, pp.106954. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2024.106954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3JA00423F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611089v1</w:t>
+                <w:t xml:space="preserve">hal-04611111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction peak identification and correction in EDXRF spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring Rare Earth Elements in complex microscopic mineral phases: Inputs from μLIBS imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Sadeg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fabre</w:t>
+                <w:t xml:space="preserve">Lucas Marulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El-Hadi Djermoune</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Behzad Monfaredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 221, pp.107060. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2024.107060⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 216, pp.106954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2024.106954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759171v1</w:t>
+                <w:t xml:space="preserve">hal-04611089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast µLIBS Imaging for the multiscale mineralogical characterization of pegmatite rocks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffraction peak identification and correction in EDXRF spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ballouard</w:t>
+                <w:t xml:space="preserve">Said Sadeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cauzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Hermelin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">El-Hadi Djermoune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39 (4), pp.1077-1086. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 221, pp.107060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3JA00438D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2024.107060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446476v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-quantitative μLIBS mapping of germanium diffusion between metal and silicate during planetary core–mantle segregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Le Bellego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Luais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1379,862 +1379,862 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05204335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Portable Spectroscopic Tools in the Exploration of Manganese Oxide Minerals: Preliminary Results from the Case Study of Drama Mn-Oxide Deposits, Northern Greece</w:t>
+                <w:t xml:space="preserve">Statistical comparison of predictive models for quantitative analysis and classification in the framework of LIBS spectroscopy: A tutorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Soulamidis</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Duponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RawMat 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/materproc2023015054⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 208, pp.106776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2023.106776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05560450v1</w:t>
+                <w:t xml:space="preserve">hal-04191568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical comparison of predictive models for quantitative analysis and classification in the framework of LIBS spectroscopy: A tutorial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of Portable Spectroscopic Tools in the Exploration of Manganese Oxide Minerals: Preliminary Results from the Case Study of Drama Mn-Oxide Deposits, Northern Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Soulamidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolene Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Stouraiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Voudouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Duponchel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Constantinos Mavrogonatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 208, pp.106776. </w:t>
+              <w:t xml:space="preserve">RawMat 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2023.106776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/materproc2023015054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191568v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handheld LIBS analysis for in situ quantification of Li and detection of the trace elements (Be, Rb and Cs)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Access to quantitative analysis of carbonates using a portable LIBS instrument: First applications to single minerals and mineral mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghwi Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cauzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2022.106979⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 191, pp.106397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2022.106397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03673941v1</w:t>
+                <w:t xml:space="preserve">hal-04022023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SuperCam calibration targets on board the perseverance rover: Fabrication and quantitative characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Handheld LIBS analysis for in situ quantification of Li and detection of the trace elements (Be, Rb and Cs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddine Ourti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ballouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Cousin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cauzid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2021.106341⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 236, pp.106979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2022.106979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845207v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: In situ recording of Mars soundscape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SuperCam calibration targets on board the perseverance rover: Fabrication and quantitative characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Sautter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dromart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Maurice</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Mimoun</w:t>
+                <w:t xml:space="preserve">Gilles Montagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-022-05050-z⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 188, pp.106341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2021.106341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03848666v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to quantitative analysis of carbonates using a portable LIBS instrument: First applications to single minerals and mineral mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Author Correction: In situ recording of Mars soundscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Murdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R D Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yonghwi Kim</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 191, pp.106397. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 608, pp.E26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2022.106397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-022-05050-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04022023v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03848666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ recording of Mars soundscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Murdoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 605, pp.653-658. </w:t>
@@ -2592,51 +2592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cauzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 194, pp.106470. </w:t>
@@ -2668,485 +2668,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03851942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SuperCam Instrument Suite on the Mars 2020 Rover: Science Objectives and Mast-Unit Description</w:t>
+                <w:t xml:space="preserve">Extending the potential of plasma-induced luminescence spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvestre Maurice</w:t>
+                <w:t xml:space="preserve">Elise Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Wiens</w:t>
+                <w:t xml:space="preserve">Michael Gaft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bernardi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Robinson</w:t>
+                <w:t xml:space="preserve">Olivier Forni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-021-00807-w⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 177, pp.106111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2021.106111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200966v1</w:t>
+                <w:t xml:space="preserve">hal-03148184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the potential of plasma-induced luminescence spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The SuperCam Instrument Suite on the NASA Mars 2020 Rover: Body Unit and Combined System Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger C. Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Clavé</w:t>
+                <w:t xml:space="preserve">Scott H. Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Gaft</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fabre</w:t>
+                <w:t xml:space="preserve">Anthony E. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Forni</w:t>
+                <w:t xml:space="preserve">Philippe Cais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 177, pp.106111. </w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 217 (1), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2021.106111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-020-00777-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148184v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03088041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SuperCam Instrument Suite on the NASA Mars 2020 Rover: Body Unit and Combined System Tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The SuperCam Instrument Suite on the Mars 2020 Rover: Science Objectives and Mast-Unit Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger C. Wiens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvestre Maurice</w:t>
+                <w:t xml:space="preserve">R. Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott H. Robinson</w:t>
+                <w:t xml:space="preserve">P. Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony E. Nelson</w:t>
+                <w:t xml:space="preserve">P. Caïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cais</w:t>
+                <w:t xml:space="preserve">S. Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 217 (1), pp.4. </w:t>
+              <w:t xml:space="preserve">, 2021, 217 (3), pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-020-00777-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-021-00807-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03088041v1</w:t>
+                <w:t xml:space="preserve">hal-03200966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses of Li-Rich Minerals Using Handheld LIBS Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Eddine Ourti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Cardoso-Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3204,533 +3204,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of minor compounds in complex mineral samples from millions of spectra: A new data analysis strategy in LIBS imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les pistolets LIBS : Applications au patrimoine et à la géologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Nardecchia</w:t>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2020.04.005⟩</w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103, pp.42-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202010342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02616981v1</w:t>
+                <w:t xml:space="preserve">hal-02913281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of challenging Laser-Induced Breakdown Spectroscopy soil sample data - EMSLIBS contest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SuperCam Calibration Targets: Design and Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Manrique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Vrábel</w:t>
+                <w:t xml:space="preserve">G. Lopez-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Képeš</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fabre</w:t>
+                <w:t xml:space="preserve">A. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2020.105872⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 216 (8), pp.138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-020-00764-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869477v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SuperCam Calibration Targets: Design and Development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of minor compounds in complex mineral samples from millions of spectra: A new data analysis strategy in LIBS imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lopez-Reyes</w:t>
+                <w:t xml:space="preserve">Alessandro Nardecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cauzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cousin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Maurice</w:t>
+                <w:t xml:space="preserve">Frederic Pelascini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-020-00764-w⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1114, pp.66-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2020.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048873v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pistolets LIBS : Applications au patrimoine et à la géologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bousquet</w:t>
+                <w:t xml:space="preserve">Classification of challenging Laser-Induced Breakdown Spectroscopy soil sample data - EMSLIBS contest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Vrábel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+                <w:t xml:space="preserve">Erik Képeš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Duponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 103, pp.42-45. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 169, pp.105872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/photon/202010342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2020.105872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913281v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Laser-Induced Breakdown Spectroscopy analysis for geology: A critical review</w:t>
               </w:r>
@@ -3807,51 +3807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De chemcam à supercam : L’apport de la LIBS pour le spatial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 103, pp.38-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3879,585 +3879,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secular cooling and crystallization of partially molten Archaean continental crust over 1 Ga</w:t>
+                <w:t xml:space="preserve">Variable selection in laser-induced breakdown spectroscopy assisted by multivariate analysis: An alternative to multi-peak fitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
+                <w:t xml:space="preserve">Julian Guézénoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Guergouz</w:t>
+                <w:t xml:space="preserve">Valérie Payré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2019.07.002⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 152, pp.6-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2018.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03489104v1</w:t>
+                <w:t xml:space="preserve">hal-02437791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of fast quantification of fluorine content using handheld laser induced breakdown spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secular cooling and crystallization of partially molten Archaean continental crust over 1 Ga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Guergouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Foucaud</w:t>
+                <w:t xml:space="preserve">Stéphanie Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fabre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L.O. Filippov</w:t>
+                <w:t xml:space="preserve">David Baratoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2019.05.017⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 351, pp.562 - 573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2019.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484488v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper enrichments in the Kimberley formation in Gale crater, Mars: Evidence for a Cu deposit at the source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation of fast quantification of fluorine content using handheld laser induced breakdown spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Demeusy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Payré</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Agnès Cousin</w:t>
+                <w:t xml:space="preserve">I.V. Filippova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mangold</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L.O. Filippov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 321, pp.736-751. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.105628 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2018.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2019.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104588v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable selection in laser-induced breakdown spectroscopy assisted by multivariate analysis: An alternative to multi-peak fitting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper enrichments in the Kimberley formation in Gale crater, Mars: Evidence for a Cu deposit at the source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Payré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Sautter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Guézénoc</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Agnès Cousin</w:t>
+                <w:t xml:space="preserve">Nicolas Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 152, pp.6-13. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 321, pp.736-751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2018.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2018.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437791v1</w:t>
+                <w:t xml:space="preserve">hal-02104588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elemental imaging by laser-induced breakdown spectroscopy for the geological characterization of minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4560,90 +4560,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martian Eolian Dust Probed by ChemCam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lasue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.‐y. Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 45 (20), pp.10968--10977. </w:t>
@@ -4675,1168 +4675,1168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali trace elements in Gale crater, Mars, with ChemCam: Calibration update and geological implications</w:t>
+                <w:t xml:space="preserve">Chemistry of diagenetic features analyzed by ChemCam at Pahrump Hills, Gale crater, Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Payré</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">M. Nachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mangold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Forni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.C. Kah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cousin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JE005201⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 281, pp.121-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343902v1</w:t>
+                <w:t xml:space="preserve">hal-02373194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roughness effects on the hydrogen signal in laser-induced breakdown spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alkali trace elements in Gale crater, Mars, with ChemCam: Calibration update and geological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bousquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Lasue</w:t>
+                <w:t xml:space="preserve">V. Payré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-Y. Meslin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Lacour</w:t>
+                <w:t xml:space="preserve">V. Sautter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2017.09.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (3), pp.650-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JE005201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01808206v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centimeter to decimeter hollow concretions and voids in Gale Crater sediments, Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Roughness effects on the hydrogen signal in laser-induced breakdown spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Wiens</w:t>
+                <w:t xml:space="preserve">B. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lasue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rubin</w:t>
+                <w:t xml:space="preserve">P.-Y. Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Goetz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Susanne Schwenzer</w:t>
+                <w:t xml:space="preserve">J. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.02.003⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp.13 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2017.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343914v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01808206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry of diagenetic features analyzed by ChemCam at Pahrump Hills, Gale crater, Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Centimeter to decimeter hollow concretions and voids in Gale Crater sediments, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nachon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Mangold</w:t>
+                <w:t xml:space="preserve">Walter Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Forni</w:t>
+                <w:t xml:space="preserve">Alberto Fairén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.C. Kah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Cousin</w:t>
+                <w:t xml:space="preserve">Susanne Schwenzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 281, pp.121-136. </w:t>
+              <w:t xml:space="preserve">, 2017, 289, pp.144-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.08.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373194v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of conglomerates analyzed by the Curiosity rover: Implications for Gale Crater crust and sediment sources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of distance correction to ChemCam laser-induced breakdown spectroscopy measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Thompson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Forni</w:t>
+                <w:t xml:space="preserve">A. Mezzacappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Williams</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Fabre</w:t>
+                <w:t xml:space="preserve">N. Melikechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. C. Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lasue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JE004977⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.19-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2016.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373381v1</w:t>
+                <w:t xml:space="preserve">insu-03596373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potassic sedimentary rocks in Gale Crater, Mars, as seen by ChemCam on board &amp;lt;i&amp;gt;Curiosity&amp;lt;/i&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Lasue</w:t>
+                <w:t xml:space="preserve">Oxidation of manganese in an ancient aquifer, Kimberley formation, Gale crater, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Lanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Arvidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benton Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woodward Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015je004987⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (14), pp.7398-7407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL069109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332017v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of distance correction to ChemCam laser-induced breakdown spectroscopy measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">The potassic sedimentary rocks in Gale Crater, Mars, as seen by ChemCam on board &amp;lt;i&amp;gt;Curiosity&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Deit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mangold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Forni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. C. Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lasue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (5), pp.784-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015je004987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2016.03.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03596373v1</w:t>
+                <w:t xml:space="preserve">hal-02332017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of manganese in an ancient aquifer, Kimberley formation, Gale crater, Mars</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raymond Arvidson</w:t>
+                <w:t xml:space="preserve">Composition of conglomerates analyzed by the Curiosity rover: Implications for Gale Crater crust and sediment sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benton Clark</w:t>
+                <w:t xml:space="preserve">L. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Forni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woodward Fischer</w:t>
+                <w:t xml:space="preserve">A. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 43 (14), pp.7398-7407. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (3), pp.353-387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016GL069109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015JE004977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373201v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potassic sedimentary rocks in Gale Crater, Mars, as seen by ChemCam on board Curiosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Deit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Forni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lasue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5913,77 +5913,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lasue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. M. Clegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Forni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. C. Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
@@ -6021,103 +6021,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChemCam activities and discoveries during the nominal mission of the Mars Science Laboratory in Gale crater, Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gasnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31 (4), pp.863-889. </w:t>
@@ -6155,90 +6155,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ evidence for continental crust on early Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sautter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Toplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. C. Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6283,2597 +6283,2597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositions of coarse and fine particles in martian soils at gale: A window into the production of soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Cousin</w:t>
+                <w:t xml:space="preserve">Chemical variations in Yellowknife Bay formation sedimentary rocks analyzed by ChemCam on board the Curiosity rover on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mangold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Forni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.Y. Meslin</w:t>
+                <w:t xml:space="preserve">G. Dromart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.C. Wiens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Mangold</w:t>
+                <w:t xml:space="preserve">K. Stack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. C. Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 249, pp.22-42. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (3), pp.452-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.04.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014JE004681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009985v1</w:t>
+                <w:t xml:space="preserve">hal-01281801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical variations in Yellowknife Bay formation sedimentary rocks analyzed by ChemCam on board the Curiosity rover on Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compositions of coarse and fine particles in martian soils at gale: A window into the production of soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.C. Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mangold</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. C. Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 120 (3), pp.452-482. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 249, pp.22-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014JE004681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.04.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281801v1</w:t>
+                <w:t xml:space="preserve">hal-01009985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correcting for variable laser-target distances of laser-induced breakdown spectroscopy measurements with ChemCam using emission lines of Martian dust spectra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Mineralogy of a Mudstone at Yellowknife Bay, Gale Crater, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. E. Newsom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. T. Downs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. A. Breves</w:t>
+                <w:t xml:space="preserve">P. Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Yen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2014.04.004⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 343 (6169), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1243480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301692v1</w:t>
+                <w:t xml:space="preserve">hal-01303672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Radiometric and Exposure Age Dating of the Martian Surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcium sulfate veins characterized by ChemCam/Curiosity at Gale crater, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. Clegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mangold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. A. Farley</w:t>
+                <w:t xml:space="preserve">S. Schroeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Malespin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. M. Vasconcelos</w:t>
+                <w:t xml:space="preserve">L. C. Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1247166⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (9), pp.1991-2016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JE004588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293839v1</w:t>
+                <w:t xml:space="preserve">hal-01301703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ calibration using univariate analyses based on the onboard ChemCam targets: first prediction of Martian rock and soil compositions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Gasnault</w:t>
+                <w:t xml:space="preserve">Chemistry of fracture-filling raised ridges in Yellowknife Bay, Gale Crater: Window into past aqueous activity and habitability on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J. Leveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger C. Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mangold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2014.03.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (11), pp.2398-2415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JE004620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01110952v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element geochemistry (Li, Ba, Sr, and Rb) using Curiosity's ChemCam: Early results for Gale crater from Bradbury Landing Site to Rocknest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnes Cousin</w:t>
+                <w:t xml:space="preserve">Igneous mineralogy at Bradbury Rise: The first ChemCam campaign at Gale crater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sautter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Forni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Toplis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JE004517⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JE004472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010284v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile and Organic Compositions of Sedimentary Rocks in Yellowknife Bay, Gale Crater, Mars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. B. Franz</w:t>
+                <w:t xml:space="preserve">Mars' Surface Radiation Environment Measured with the Mars Science Laboratory's Curiosity Rover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald M. Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cary Zeitlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert F. Wimmer-Schweingruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bent Ehresmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scot Rafkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 343 (6169), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1245267⟩</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1244797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238192v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igneous mineralogy at Bradbury Rise: The first ChemCam campaign at Gale crater</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Cousin</w:t>
+                <w:t xml:space="preserve">Volatile and Organic Compositions of Sedimentary Rocks in Yellowknife Bay, Gale Crater, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas W. Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. D. Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. P. Glavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Eigenbrode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. B. Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JE004472⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 343 (6169), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1245267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010113v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mars' Surface Radiation Environment Measured with the Mars Science Laboratory's Curiosity Rover</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correcting for variable laser-target distances of laser-induced breakdown spectroscopy measurements with ChemCam using emission lines of Martian dust spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. L. Tokar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald M. Hassler</w:t>
+                <w:t xml:space="preserve">S. Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Forni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cary Zeitlin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Scot Rafkin</w:t>
+                <w:t xml:space="preserve">E. A. Breves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1244797⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 96, pp.51-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2014.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301698v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium sulfate veins characterized by ChemCam/Curiosity at Gale crater, Mars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. C. Kah</w:t>
+                <w:t xml:space="preserve">In situ calibration using univariate analyses based on the onboard ChemCam targets: first prediction of Martian rock and soil compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.C. Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ollila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gasnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JE004588⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99, pp.34-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2014.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301703v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry of fracture-filling raised ridges in Yellowknife Bay, Gale Crater: Window into past aqueous activity and habitability on Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trace element geochemistry (Li, Ba, Sr, and Rb) using Curiosity's ChemCam: Early results for Gale crater from Bradbury Landing Site to Rocknest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann M. Ollila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horton E. Newsom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard J. Leveille</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Benton Clark Iii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger C. Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JE004620⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119, pp.1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JE004517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301702v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Habitable Fluvio-Lacustrine Environment at Yellowknife Bay, Gale Crater, Mars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">In Situ Radiometric and Exposure Age Dating of the Martian Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. A. Farley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Malespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mahaffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Grotzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Gupta</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. M. Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 343 (6169), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1242777⟩</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1247166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293840v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elemental Geochemistry of Sedimentary Rocks at Yellowknife Bay, Gale Crater, Mars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. B. Anderson</w:t>
+                <w:t xml:space="preserve">A Habitable Fluvio-Lacustrine Environment at Yellowknife Bay, Gale Crater, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Grotzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Bell</w:t>
+                <w:t xml:space="preserve">D. Y. Sumner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. C. Kah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Stack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Bridges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Calef</w:t>
+                <w:t xml:space="preserve">S. Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 343 (6169), pp.10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1244734⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 343 (6169), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1242777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303021v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogy of a Mudstone at Yellowknife Bay, Gale Crater, Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elemental Geochemistry of Sedimentary Rocks at Yellowknife Bay, Gale Crater, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. Mclennan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. E. Newsom</w:t>
+                <w:t xml:space="preserve">R. B. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. T. Downs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Maurice</w:t>
+                <w:t xml:space="preserve">J. F. Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sarrazin</w:t>
+                <w:t xml:space="preserve">J. C. Bridges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S. Yen</w:t>
+                <w:t xml:space="preserve">F. Calef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 343 (6169), </w:t>
+              <w:t xml:space="preserve">, 2014, 343 (6169), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1243480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1244734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303672v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-flight calibration and initial data processing for the Chem Cam laser-induced breakdown spectroscopy instrument on the Mars Science Laboratory rover</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. B. Anderson</w:t>
+                <w:t xml:space="preserve">Low Upper Limit to Methane Abundance on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. R. Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. R. Mahaffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. K. Atreya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. J. Flesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. A. Farley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2013.02.003⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 342 (6156), pp.355-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1242902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315519v1</w:t>
+                <w:t xml:space="preserve">hal-01315517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martian Fluvial Conglomerates at Gale Crater</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Y. Sumner</w:t>
+                <w:t xml:space="preserve">Curiosity at Gale Crater, Mars: Characterization and Analysis of the Rocknest Sand Shadow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. F. Blake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. V. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kocurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. Morrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 340 (6136), pp.1068-1072. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1237317⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 341 (6153), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1239505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315518v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Diversity and Hydration as Observed by ChemCam at Gale Crater, Mars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Cousin</w:t>
+                <w:t xml:space="preserve">Martian Fluvial Conglomerates at Gale Crater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. M. E. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Grotzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. E. Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Y. Sumner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 341, pp.1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1238670⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 340 (6136), pp.1068-1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1237317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010254v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curiosity at Gale Crater, Mars: Characterization and Analysis of the Rocknest Sand Shadow</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. M. Morrison</w:t>
+                <w:t xml:space="preserve">Soil Diversity and Hydration as Observed by ChemCam at Gale Crater, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Y. Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gasnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Forni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 341 (6153), pp.7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1239505⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 341, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1238670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291798v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Upper Limit to Methane Abundance on Mars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. A. Farley</w:t>
+                <w:t xml:space="preserve">Pre-flight calibration and initial data processing for the Chem Cam laser-induced breakdown spectroscopy instrument on the Mars Science Laboratory rover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. C. Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lasue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Forni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. B. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 342 (6156), pp.355-357. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 82, pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1242902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2013.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315517v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Petrochemistry of Jake_M: A Martian Mugearite</w:t>
               </w:r>
@@ -8993,77 +8993,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abundance and Isotopic Composition of Gases in the Martian Atmosphere from the Curiosity Rover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. R. Mahaffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. R. Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. K. Atreya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9153,51 +9153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. L. Bish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. F. Blake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. T. Vaniman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9255,307 +9255,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ChemCam Instrument Suite on the Mars Science Laboratory (MSL) Rover: Science Objectives and Mast Unit Description</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. C. Wiens</w:t>
+                <w:t xml:space="preserve">The ChemCam Instrument Suite on the Mars Science Laboratory (MSL) Rover: Body Unit and Combined System Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger C. Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Saccoccio</w:t>
+                <w:t xml:space="preserve">Bruce Barraclough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Barraclough</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Gasnault</w:t>
+                <w:t xml:space="preserve">Muriel Saccoccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter C. Barkley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 170 (1-4), pp.95-166. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S11214-012-9912-2⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 170 (1-4), pp.167-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S11214-012-9902-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732883v1</w:t>
+                <w:t xml:space="preserve">hal-00717246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ChemCam Instrument Suite on the Mars Science Laboratory (MSL) Rover: Body Unit and Combined System Tests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvestre Maurice</w:t>
+                <w:t xml:space="preserve">The ChemCam Instrument Suite on the Mars Science Laboratory (MSL) Rover: Science Objectives and Mast Unit Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. C. Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Barraclough</w:t>
+                <w:t xml:space="preserve">M. Saccoccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Saccoccio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Walter C. Barkley</w:t>
+                <w:t xml:space="preserve">B. Barraclough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gasnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 170 (1-4), pp.167-227. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 170 (1-4), pp.95-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S11214-012-9912-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S11214-012-9902-4⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717246v1</w:t>
+                <w:t xml:space="preserve">hal-00732883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of micro-laser induced breakdown spectroscopy analysis and signal processing.</w:t>
               </w:r>
@@ -9971,51 +9971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cuney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10051,319 +10051,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid evolution in the Baia Mare gold/polymetallic epithermal district (Inner Carpathians, Romania).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances in lithium analysis in solids by means of laser-induced breakdown spectroscopy: an exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dubessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminita Grancea</w:t>
+                <w:t xml:space="preserve">Aliouka Chabiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bailly</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Marcoux</w:t>
+                <w:t xml:space="preserve">Bernard Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00126-002-0276-5⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66 (8), pp.1401-1407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-7037(01)00858-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00076931v1</w:t>
+                <w:t xml:space="preserve">hal-03977656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in lithium analysis in solids by means of laser-induced breakdown spectroscopy: an exploratory study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Dubessy</w:t>
+                <w:t xml:space="preserve">Fluid evolution in the Baia Mare gold/polymetallic epithermal district (Inner Carpathians, Romania).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Grancea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliouka Chabiron</w:t>
+                <w:t xml:space="preserve">Jacques Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Charoy</w:t>
+                <w:t xml:space="preserve">Eric Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 66 (8), pp.1401-1407. </w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 37, pp.(6-7) 630-647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0016-7037(01)00858-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00126-002-0276-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977656v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00076931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10407,51 +10407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moncayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Busser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10691,51 +10691,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49E72B6B"/>
+    <w:nsid w:val="85BC27F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10922,51 +10922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8627-4050" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152463577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563551v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Korbel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Demeusy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z S Kahou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Motto-Ros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2026.110158" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjol&#232;ne Jatteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cauzid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Voudouris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Soulamidis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data10020012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560478v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment No&#235;l" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Neori&#269;i&#263;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cugerone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2025.107255" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556632v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Mezoued" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Steven Kahou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Rocher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2025.107689" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611111v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Korbel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mezoued" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demeusy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauzid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3JA00423F" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611089v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marulier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Monfaredi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2024.106954" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759171v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Sadeg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Djermoune" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2024.107060" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446476v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tercier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ballouard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3JA00438D" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204335v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Bellego" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Luais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dalou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2024.107059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Soulamidis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolene Jatteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Stouraiti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Mavrogonatos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/materproc2023015054" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191568v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2023.106776" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673941v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Ourti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2022.106979" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845207v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cousin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sautter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2021.106341" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03848666v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chide" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murdoch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R D Lorenz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mimoun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05050-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022023v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghwi Kim" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2022.106397" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03631328v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorenz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04679-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716244v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Trebus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Caumon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028221108758" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840635v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Madariaga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aramendia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arana" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#243;mez-Nubla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2022.339837" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03851942v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tarantola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2022.106470" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Maurice" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wiens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernardi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ca&#239;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robinson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-021-00807-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148184v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Clav&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaft" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2021.106111" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03088041v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Wiens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott H. Robinson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony E. Nelson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cais" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00777-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021547v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Cardoso-Fernandes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Dias" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data6060068" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616981v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nardecchia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pelascini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2020.04.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869477v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Vr&#225;bel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik K&#233;pe&#353;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105872" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manrique" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopez-Reyes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cousin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rull" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00764-w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913281v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010342" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048883v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105799" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913282v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010338" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489104v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Guergouz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.07.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484488v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Filippova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.O. Filippov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2019.05.017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104588v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Payr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mangold" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.12.015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02437791v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gu&#233;z&#233;noc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2018.12.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285757v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Devismes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moncayo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelascini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trichard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ja00048d" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349332v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasue" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8208;y. Meslin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079210" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343902v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Payr&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005201" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01808206v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rapin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bousquet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Meslin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacour" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2017.09.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343914v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Wiens" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rubin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Goetz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fair&#233;n" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schwenzer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.02.003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373194v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nachon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forni" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Kah" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.08.026" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373381v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thompson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Williams" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JE004977" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02332017v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Deit" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015je004987" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596373v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezzacappa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Melikechi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Wiens" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.03.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373201v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lanza" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Arvidson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benton Clark" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodward Fischer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069109" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373380v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JE004987" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01302528v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Clegg" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JE004946" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373383v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clegg" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gasnault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ja00417a" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284143v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Toplis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2474" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009985v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Meslin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Wiens" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.04.052" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281801v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dromart" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stack" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004681" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301692v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Tokar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bender" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Breves" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.04.004" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQMZ2K2R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293839v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Farley" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malespin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mahaffy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Grotzinger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Vasconcelos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1247166" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110952v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ollila" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.03.014" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL5ZGQBN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010284v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Ollila" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horton E. Newsom" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benton Clark Iii" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cousin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JE004517" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238192v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W. Ming" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Archer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Glavin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Eigenbrode" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Franz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1245267" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010113v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JE004472" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301698v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald M. Hassler" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cary Zeitlin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F. Wimmer-Schweingruber" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Ehresmann" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scot Rafkin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1244797" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301703v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schroeder" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Kah" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JE004588" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301702v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Leveille" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bridges" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004620" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293840v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Y. Sumner" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gupta" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1242777" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303021v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Mclennan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Anderson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bell" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bridges" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calef" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1244734" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303672v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Newsom" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Downs" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarrazin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Yen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1243480" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315519v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.02.003" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315518v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. E. Williams" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. E. Dietrich" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1237317" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010254v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schr&#246;der" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1238670" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291798v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F. Blake" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V. Morris" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kocurek" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Morrison" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1239505" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315517v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Webster" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Mahaffy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Atreya" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Flesch" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1242902" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315524v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Stolper" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Baker" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Newcombe" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Schmidt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Treiman" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1239463" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303034v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Franz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wong" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1237966" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291799v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Bish" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Vaniman" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Chipera" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1238932" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732883v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saccoccio" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barraclough" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-012-9912-2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5SZGRTWS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717246v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Barraclough" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Saccoccio" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C. Barkley" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-012-9902-4" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363688v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubessy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Flin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2008.06.002" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQVDPS3Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156553v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Derome" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Banks" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.10.015" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCS326J5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239245v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2007.10.045" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q14Z108S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080817v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Derome" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelineau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuney" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lhomme" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076931v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Grancea" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leroy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcoux" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-002-0276-5" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-37FK8BZP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977656v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliouka Chabiron" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charoy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00858-4" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X32JPJ2R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672496v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Motto-Ros" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Busser" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818829-3.00014-9" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746481v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10129" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8627-4050" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152463577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563551v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Korbel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Demeusy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z S Kahou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Motto-Ros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2026.110158" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556632v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Mezoued" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cauzid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Steven Kahou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Rocher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2025.107689" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556655v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjol&#232;ne Jatteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Voudouris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Soulamidis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data10020012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560478v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment No&#235;l" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Neori&#269;i&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cugerone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2025.107255" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446476v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tercier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ballouard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3JA00438D" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611111v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Korbel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mezoued" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demeusy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauzid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3JA00423F" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marulier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Monfaredi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2024.106954" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759171v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Sadeg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Djermoune" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2024.107060" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204335v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Bellego" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Luais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dalou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2024.107059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2023.106776" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Soulamidis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolene Jatteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Stouraiti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Mavrogonatos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/materproc2023015054" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022023v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghwi Kim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2022.106397" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673941v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Ourti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2022.106979" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cousin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sautter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2021.106341" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03848666v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chide" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murdoch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R D Lorenz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mimoun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05050-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03631328v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorenz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04679-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716244v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Trebus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Caumon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028221108758" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840635v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Madariaga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aramendia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arana" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#243;mez-Nubla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2022.339837" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03851942v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tarantola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2022.106470" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148184v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Clav&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaft" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2021.106111" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03088041v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Wiens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Maurice" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott H. Robinson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony E. Nelson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00777-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200966v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wiens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernardi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ca&#239;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robinson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-021-00807-w" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021547v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Cardoso-Fernandes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Dias" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data6060068" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913281v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010342" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manrique" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopez-Reyes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cousin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rull" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00764-w" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616981v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nardecchia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pelascini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2020.04.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869477v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Vr&#225;bel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik K&#233;pe&#353;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105872" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048883v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105799" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913282v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010338" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02437791v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gu&#233;z&#233;noc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Payr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2018.12.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489104v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Guergouz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.07.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484488v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Filippova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.O. Filippov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2019.05.017" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104588v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mangold" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.12.015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285757v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Devismes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moncayo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelascini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trichard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ja00048d" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349332v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasue" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8208;y. Meslin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079210" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373194v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nachon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Kah" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.08.026" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343902v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Payr&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautter" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005201" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01808206v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rapin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bousquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Meslin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2017.09.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343914v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Wiens" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rubin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Goetz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fair&#233;n" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schwenzer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.02.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596373v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezzacappa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Melikechi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Wiens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.03.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373201v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lanza" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Arvidson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benton Clark" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodward Fischer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069109" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02332017v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Deit" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015je004987" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373381v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thompson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Williams" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JE004977" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373380v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JE004987" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01302528v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Clegg" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JE004946" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373383v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clegg" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gasnault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ja00417a" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284143v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Toplis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2474" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281801v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dromart" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stack" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004681" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009985v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Meslin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Wiens" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.04.052" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303672v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Newsom" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Downs" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarrazin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Yen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1243480" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301703v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schroeder" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Kah" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JE004588" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301702v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Leveille" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bridges" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cousin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004620" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010113v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JE004472" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301698v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald M. Hassler" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cary Zeitlin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F. Wimmer-Schweingruber" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Ehresmann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scot Rafkin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1244797" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238192v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W. Ming" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Archer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Glavin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Eigenbrode" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Franz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1245267" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301692v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Tokar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bender" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Breves" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.04.004" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQMZ2K2R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110952v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ollila" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.03.014" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL5ZGQBN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010284v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Ollila" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horton E. Newsom" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benton Clark Iii" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JE004517" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293839v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Farley" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malespin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mahaffy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Grotzinger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Vasconcelos" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1247166" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293840v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Y. Sumner" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gupta" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1242777" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303021v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Mclennan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Anderson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bell" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bridges" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calef" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1244734" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315517v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Webster" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Mahaffy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Atreya" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Flesch" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1242902" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291798v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F. Blake" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V. Morris" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kocurek" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Morrison" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1239505" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315518v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. E. Williams" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. E. Dietrich" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1237317" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010254v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schr&#246;der" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1238670" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315519v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.02.003" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315524v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Stolper" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Baker" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Newcombe" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Schmidt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Treiman" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1239463" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303034v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Franz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wong" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1237966" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291799v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Bish" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Vaniman" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Chipera" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1238932" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717246v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Barraclough" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Saccoccio" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C. Barkley" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-012-9902-4" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732883v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saccoccio" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barraclough" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-012-9912-2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5SZGRTWS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363688v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubessy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Flin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2008.06.002" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQVDPS3Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156553v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Derome" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Banks" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.10.015" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCS326J5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239245v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2007.10.045" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q14Z108S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080817v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Derome" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelineau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuney" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lhomme" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977656v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliouka Chabiron" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charoy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00858-4" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X32JPJ2R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076931v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Grancea" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leroy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcoux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-002-0276-5" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-37FK8BZP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672496v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Motto-Ros" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Busser" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818829-3.00014-9" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746481v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10129" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>