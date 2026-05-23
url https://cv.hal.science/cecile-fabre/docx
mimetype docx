--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">152463577</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=4MU3G78AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -182,10331 +203,10331 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data fusion method to identify light elements bearing minerals from the Li-Beauvoir granite based on SEM, µXRF, and µLIBS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Korbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Demeusy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z S Kahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerals Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 241, pp.110158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mineng.2026.110158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handheld LIBS contribution to quantify critical elements during mining operations: The Beauvoir granite case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naila Mezoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cauzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zia Steven Kahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 271, pp.107689. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gexplo.2025.107689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portable Analyses of Strategic Metal-Rich Minerals Using pXRF and pLIBS: Methodology and Database Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolène Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cauzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Voudouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Soulamidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (2), pp.12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/data10020012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated line identification for atomic spectroscopy (ALIAS): Application to LIBS imaging data processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lana Neoričić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Alvarez-Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cugerone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 231, pp.107255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sab.2025.107255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast µLIBS Imaging for the multiscale mineralogical characterization of pegmatite rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Alvarez-Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Tercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 39 (4), pp.1077-1086. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D3JA00438D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of lithium using handheld instruments: application of LIBS and XRF spectroscopy to assay the lithium content of mineral processing products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Korbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mezoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Demeusy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cauzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D3JA00423F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Rare Earth Elements in complex microscopic mineral phases: Inputs from μLIBS imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Marulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behzad Monfaredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 216, pp.106954. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sab.2024.106954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction peak identification and correction in EDXRF spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Sadeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cauzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hadi Djermoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 221, pp.107060. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sab.2024.107060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-quantitative μLIBS mapping of germanium diffusion between metal and silicate during planetary core–mantle segregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Le Bellego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Luais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Dalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 222, pp.107059. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sab.2024.107059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05204335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical comparison of predictive models for quantitative analysis and classification in the framework of LIBS spectroscopy: A tutorial</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application of Portable Spectroscopic Tools in the Exploration of Manganese Oxide Minerals: Preliminary Results from the Case Study of Drama Mn-Oxide Deposits, Northern Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Soulamidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolene Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Stouraiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Voudouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Mavrogonatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2023.106776⟩</w:t>
+              <w:t xml:space="preserve">RawMat 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/materproc2023015054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191568v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Portable Spectroscopic Tools in the Exploration of Manganese Oxide Minerals: Preliminary Results from the Case Study of Drama Mn-Oxide Deposits, Northern Greece</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical comparison of predictive models for quantitative analysis and classification in the framework of LIBS spectroscopy: A tutorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Duponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RawMat 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/materproc2023015054⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 208, pp.106776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2023.106776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05560450v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to quantitative analysis of carbonates using a portable LIBS instrument: First applications to single minerals and mineral mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonghwi Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cauzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 191, pp.106397. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sab.2022.106397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handheld LIBS analysis for in situ quantification of Li and detection of the trace elements (Be, Rb and Cs)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">SuperCam calibration targets on board the perseverance rover: Fabrication and quantitative characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Sautter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dromart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2022.106979⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 188, pp.106341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2021.106341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673941v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SuperCam calibration targets on board the perseverance rover: Fabrication and quantitative characterization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Handheld LIBS analysis for in situ quantification of Li and detection of the trace elements (Be, Rb and Cs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Montagnac</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nour Eddine Ourti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ballouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cauzid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2021.106341⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 236, pp.106979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2022.106979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845207v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: In situ recording of Mars soundscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Murdoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R D Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 608, pp.E26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41586-022-05050-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03848666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ recording of Mars soundscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Murdoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 605, pp.653-658. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41586-022-04679-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03631328v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace Element Distribution in Zoned Kyanite of Thassos Island (Greece) Using Combined Spectroscopic Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberly Trebus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cauzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.000370282211087. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/00037028221108758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogeneity assessment of the SuperCam calibration targets onboard rover perseverance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Madariaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aramendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gómez-Nubla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1209, pp.339837. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aca.2022.339837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances on microLIBS and microXRF mineralogical and elemental quantitative imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberly Trebus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cauzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 194, pp.106470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sab.2022.106470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03851942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the potential of plasma-induced luminescence spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The SuperCam Instrument Suite on the Mars 2020 Rover: Science Objectives and Mast-Unit Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Gaft</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fabre</w:t>
+                <w:t xml:space="preserve">Sylvestre Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Forni</w:t>
+                <w:t xml:space="preserve">R. Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2021.106111⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 217 (3), pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-021-00807-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148184v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SuperCam Instrument Suite on the NASA Mars 2020 Rover: Body Unit and Combined System Tests</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extending the potential of plasma-induced luminescence spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony E. Nelson</w:t>
+                <w:t xml:space="preserve">Elise Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cais</w:t>
+                <w:t xml:space="preserve">Michael Gaft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Forni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-020-00777-5⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 177, pp.106111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2021.106111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03088041v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SuperCam Instrument Suite on the Mars 2020 Rover: Science Objectives and Mast-Unit Description</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">The SuperCam Instrument Suite on the NASA Mars 2020 Rover: Body Unit and Combined System Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger C. Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Caïs</w:t>
+                <w:t xml:space="preserve">Scott H. Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Robinson</w:t>
+                <w:t xml:space="preserve">Anthony E. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 217 (3), pp.47. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-021-00807-w⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 217 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-020-00777-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200966v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03088041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses of Li-Rich Minerals Using Handheld LIBS Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Eddine Ourti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Cardoso-Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (6), pp.68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/data6060068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pistolets LIBS : Applications au patrimoine et à la géologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 103, pp.42-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/photon/202010342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SuperCam Calibration Targets: Design and Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Manrique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lopez-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 216 (8), pp.138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11214-020-00764-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of minor compounds in complex mineral samples from millions of spectra: A new data analysis strategy in LIBS imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Classification of challenging Laser-Induced Breakdown Spectroscopy soil sample data - EMSLIBS contest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Vrábel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Képeš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Duponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2020.04.005⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 169, pp.105872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2020.105872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02616981v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of challenging Laser-Induced Breakdown Spectroscopy soil sample data - EMSLIBS contest</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of minor compounds in complex mineral samples from millions of spectra: A new data analysis strategy in LIBS imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Képeš</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Alessandro Nardecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cauzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pelascini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2020.105872⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1114, pp.66-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2020.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869477v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Laser-Induced Breakdown Spectroscopy analysis for geology: A critical review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 166, pp.105799. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2020.105799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De chemcam à supercam : L’apport de la LIBS pour le spatial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 103, pp.38-41. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202010338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable selection in laser-induced breakdown spectroscopy assisted by multivariate analysis: An alternative to multi-peak fitting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Secular cooling and crystallization of partially molten Archaean continental crust over 1 Ga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Payré</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Guergouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baratoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2018.12.001⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 351, pp.562 - 573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2019.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437791v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secular cooling and crystallization of partially molten Archaean continental crust over 1 Ga</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation of fast quantification of fluorine content using handheld laser induced breakdown spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Baratoux</w:t>
+                <w:t xml:space="preserve">Y. Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Demeusy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.V. Filippova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.O. Filippov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2019.07.002⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.105628 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2019.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489104v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of fast quantification of fluorine content using handheld laser induced breakdown spectroscopy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Copper enrichments in the Kimberley formation in Gale crater, Mars: Evidence for a Cu deposit at the source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.O. Filippov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Payré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Sautter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mangold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2019.05.017⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 321, pp.736-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2018.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484488v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper enrichments in the Kimberley formation in Gale crater, Mars: Evidence for a Cu deposit at the source</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Variable selection in laser-induced breakdown spectroscopy assisted by multivariate analysis: An alternative to multi-peak fitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Guézénoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Payré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2018.12.015⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 152, pp.6-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2018.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104588v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elemental imaging by laser-induced breakdown spectroscopy for the geological characterization of minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moncayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pelascini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (8), pp.1345-1353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8ja00048d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martian Eolian Dust Probed by ChemCam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lasue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.‐y. Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 45 (20), pp.10968--10977. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018GL079210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry of diagenetic features analyzed by ChemCam at Pahrump Hills, Gale crater, Mars</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alkali trace elements in Gale crater, Mars, with ChemCam: Calibration update and geological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Forni</w:t>
+                <w:t xml:space="preserve">V. Payré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.C. Kah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Cousin</w:t>
+                <w:t xml:space="preserve">V. Sautter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 281, pp.121-136. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (3), pp.650-679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.08.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JE005201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373194v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali trace elements in Gale crater, Mars, with ChemCam: Calibration update and geological implications</w:t>
+                <w:t xml:space="preserve">Roughness effects on the hydrogen signal in laser-induced breakdown spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Payré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Cousin</w:t>
+                <w:t xml:space="preserve">W. Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Sautter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Wiens</w:t>
+                <w:t xml:space="preserve">B. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lasue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Y. Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JE005201⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp.13 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2017.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343902v1</w:t>
+                <w:t xml:space="preserve">cea-01808206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roughness effects on the hydrogen signal in laser-induced breakdown spectroscopy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Centimeter to decimeter hollow concretions and voids in Gale Crater sediments, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-Y. Meslin</w:t>
+                <w:t xml:space="preserve">Roger Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lacour</w:t>
+                <w:t xml:space="preserve">David Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Fairén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Schwenzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2017.09.003⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 289, pp.144-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01808206v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centimeter to decimeter hollow concretions and voids in Gale Crater sediments, Mars</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemistry of diagenetic features analyzed by ChemCam at Pahrump Hills, Gale crater, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Fairén</w:t>
+                <w:t xml:space="preserve">M. Nachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Schwenzer</w:t>
+                <w:t xml:space="preserve">O. Forni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.C. Kah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 289, pp.144-156. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.02.003⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 281, pp.121-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343914v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of distance correction to ChemCam laser-induced breakdown spectroscopy measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The potassic sedimentary rocks in Gale Crater, Mars, as seen by ChemCam on board &amp;lt;i&amp;gt;Curiosity&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Melikechi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">L. Le Deit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mangold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Forni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lasue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2016.03.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (5), pp.784-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015je004987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03596373v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of manganese in an ancient aquifer, Kimberley formation, Gale crater, Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of distance correction to ChemCam laser-induced breakdown spectroscopy measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mezzacappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Lanza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roger Wiens</w:t>
+                <w:t xml:space="preserve">N. Melikechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Arvidson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Woodward Fischer</w:t>
+                <w:t xml:space="preserve">R. C. Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lasue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016GL069109⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.19-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2016.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373201v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03596373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potassic sedimentary rocks in Gale Crater, Mars, as seen by ChemCam on board &amp;lt;i&amp;gt;Curiosity&amp;lt;/i&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidation of manganese in an ancient aquifer, Kimberley formation, Gale crater, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Lanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Arvidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Le Deit</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Lasue</w:t>
+                <w:t xml:space="preserve">Benton Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woodward Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015je004987⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (14), pp.7398-7407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL069109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332017v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of conglomerates analyzed by the Curiosity rover: Implications for Gale Crater crust and sediment sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Forni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 121 (3), pp.353-387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2015JE004977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potassic sedimentary rocks in Gale Crater, Mars, as seen by ChemCam on board Curiosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Deit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Forni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lasue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 121 (5), pp.784-804. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JE004987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of &amp;gt;5 wt % zinc at the Kimberley outcrop, Gale crater, Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lasue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. M. Clegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Forni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. C. Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2015JE004946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChemCam activities and discoveries during the nominal mission of the Mars Science Laboratory in Gale crater, Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gasnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31 (4), pp.863-889. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5ja00417a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ evidence for continental crust on early Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sautter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Toplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. C. Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8, pp.605-609. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/NGEO2474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical variations in Yellowknife Bay formation sedimentary rocks analyzed by ChemCam on board the Curiosity rover on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Forni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dromart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Stack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. C. Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120 (3), pp.452-482. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2014JE004681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositions of coarse and fine particles in martian soils at gale: A window into the production of soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.C. Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 249, pp.22-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.04.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogy of a Mudstone at Yellowknife Bay, Gale Crater, Mars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. S. Yen</w:t>
+                <w:t xml:space="preserve">Igneous mineralogy at Bradbury Rise: The first ChemCam campaign at Gale crater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sautter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Forni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Toplis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1243480⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JE004472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303672v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium sulfate veins characterized by ChemCam/Curiosity at Gale crater, Mars</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Mangold</w:t>
+                <w:t xml:space="preserve">Mars' Surface Radiation Environment Measured with the Mars Science Laboratory's Curiosity Rover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald M. Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cary Zeitlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert F. Wimmer-Schweingruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Schroeder</w:t>
+                <w:t xml:space="preserve">Bent Ehresmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. C. Kah</w:t>
+                <w:t xml:space="preserve">Scot Rafkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 119 (9), pp.1991-2016. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 343 (6169), </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2013JE004588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1244797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301703v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry of fracture-filling raised ridges in Yellowknife Bay, Gale Crater: Window into past aqueous activity and habitability on Mars</w:t>
+                <w:t xml:space="preserve">Volatile and Organic Compositions of Sedimentary Rocks in Yellowknife Bay, Gale Crater, Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard J. Leveille</w:t>
+                <w:t xml:space="preserve">Douglas W. Ming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Bridges</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mangold</w:t>
+                <w:t xml:space="preserve">P. D. Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Cousin</w:t>
+                <w:t xml:space="preserve">D. P. Glavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Eigenbrode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. B. Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JE004620⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 343 (6169), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1245267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301702v1</w:t>
+                <w:t xml:space="preserve">hal-01238192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igneous mineralogy at Bradbury Rise: The first ChemCam campaign at Gale crater</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Cousin</w:t>
+                <w:t xml:space="preserve">Calcium sulfate veins characterized by ChemCam/Curiosity at Gale crater, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. Clegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mangold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. C. Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 119 (1), pp.1-17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JE004472⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 119 (9), pp.1991-2016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JE004588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010113v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mars' Surface Radiation Environment Measured with the Mars Science Laboratory's Curiosity Rover</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemistry of fracture-filling raised ridges in Yellowknife Bay, Gale Crater: Window into past aqueous activity and habitability on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scot Rafkin</w:t>
+                <w:t xml:space="preserve">Richard J. Leveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger C. Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mangold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1244797⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (11), pp.2398-2415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JE004620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301698v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile and Organic Compositions of Sedimentary Rocks in Yellowknife Bay, Gale Crater, Mars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. D. Archer</w:t>
+                <w:t xml:space="preserve">Correcting for variable laser-target distances of laser-induced breakdown spectroscopy measurements with ChemCam using emission lines of Martian dust spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. P. Glavin</w:t>
+                <w:t xml:space="preserve">R. L. Tokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L. Eigenbrode</w:t>
+                <w:t xml:space="preserve">S. Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Forni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. B. Franz</w:t>
+                <w:t xml:space="preserve">E. A. Breves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 343 (6169), </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 96, pp.51-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1245267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2014.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238192v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correcting for variable laser-target distances of laser-induced breakdown spectroscopy measurements with ChemCam using emission lines of Martian dust spectra</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. L. Tokar</w:t>
+                <w:t xml:space="preserve">In situ calibration using univariate analyses based on the onboard ChemCam targets: first prediction of Martian rock and soil compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.C. Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bender</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. A. Breves</w:t>
+                <w:t xml:space="preserve">A. Ollila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gasnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 96, pp.51-60. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 99, pp.34-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2014.03.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2014.04.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301692v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ calibration using univariate analyses based on the onboard ChemCam targets: first prediction of Martian rock and soil compositions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R.C. Wiens</w:t>
+                <w:t xml:space="preserve">Trace element geochemistry (Li, Ba, Sr, and Rb) using Curiosity's ChemCam: Early results for Gale crater from Bradbury Landing Site to Rocknest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann M. Ollila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ollila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Gasnault</w:t>
+                <w:t xml:space="preserve">Horton E. Newsom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benton Clark Iii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger C. Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2014.03.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119, pp.1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JE004517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01110952v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element geochemistry (Li, Ba, Sr, and Rb) using Curiosity's ChemCam: Early results for Gale crater from Bradbury Landing Site to Rocknest</w:t>
+                <w:t xml:space="preserve">In Situ Radiometric and Exposure Age Dating of the Martian Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann M. Ollila</w:t>
+                <w:t xml:space="preserve">K. A. Farley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horton E. Newsom</w:t>
+                <w:t xml:space="preserve">C. Malespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benton Clark Iii</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnes Cousin</w:t>
+                <w:t xml:space="preserve">P. Mahaffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Grotzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. M. Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JE004517⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 343 (6169), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1247166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010284v1</w:t>
+                <w:t xml:space="preserve">hal-01293839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Radiometric and Exposure Age Dating of the Martian Surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Malespin</w:t>
+                <w:t xml:space="preserve">A Habitable Fluvio-Lacustrine Environment at Yellowknife Bay, Gale Crater, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Grotzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mahaffy</w:t>
+                <w:t xml:space="preserve">D. Y. Sumner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. C. Kah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Stack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Grotzinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. M. Vasconcelos</w:t>
+                <w:t xml:space="preserve">S. Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 343 (6169), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1247166⟩</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1242777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293839v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Habitable Fluvio-Lacustrine Environment at Yellowknife Bay, Gale Crater, Mars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. P. Grotzinger</w:t>
+                <w:t xml:space="preserve">Elemental Geochemistry of Sedimentary Rocks at Yellowknife Bay, Gale Crater, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. Mclennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Y. Sumner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Stack</w:t>
+                <w:t xml:space="preserve">R. B. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gupta</w:t>
+                <w:t xml:space="preserve">J. F. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 343 (6169), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1242777⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 343 (6169), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1244734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293840v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elemental Geochemistry of Sedimentary Rocks at Yellowknife Bay, Gale Crater, Mars</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mineralogy of a Mudstone at Yellowknife Bay, Gale Crater, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Bell</w:t>
+                <w:t xml:space="preserve">H. E. Newsom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Bridges</w:t>
+                <w:t xml:space="preserve">R. T. Downs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Calef</w:t>
+                <w:t xml:space="preserve">P. Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Yen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 343 (6169), pp.10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1244734⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 343 (6169), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1243480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303021v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Upper Limit to Methane Abundance on Mars</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martian Fluvial Conglomerates at Gale Crater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. R. Mahaffy</w:t>
+                <w:t xml:space="preserve">R. M. E. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Grotzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. K. Atreya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. A. Farley</w:t>
+                <w:t xml:space="preserve">W. E. Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Y. Sumner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 342 (6156), pp.355-357. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1242902⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 340 (6136), pp.1068-1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1237317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315517v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curiosity at Gale Crater, Mars: Characterization and Analysis of the Rocknest Sand Shadow</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. M. Morrison</w:t>
+                <w:t xml:space="preserve">Soil Diversity and Hydration as Observed by ChemCam at Gale Crater, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Y. Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gasnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Forni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 341 (6153), pp.7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1239505⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 341, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1238670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291798v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martian Fluvial Conglomerates at Gale Crater</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Y. Sumner</w:t>
+                <w:t xml:space="preserve">Curiosity at Gale Crater, Mars: Characterization and Analysis of the Rocknest Sand Shadow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. F. Blake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. V. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kocurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. Morrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 340 (6136), pp.1068-1072. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1237317⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 341 (6153), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1239505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315518v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Diversity and Hydration as Observed by ChemCam at Gale Crater, Mars</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Forni</w:t>
+                <w:t xml:space="preserve">Low Upper Limit to Methane Abundance on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. R. Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. R. Mahaffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Schröder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Cousin</w:t>
+                <w:t xml:space="preserve">S. K. Atreya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. J. Flesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. A. Farley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 341, pp.1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1238670⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 342 (6156), pp.355-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1242902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010254v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-flight calibration and initial data processing for the Chem Cam laser-induced breakdown spectroscopy instrument on the Mars Science Laboratory rover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. C. Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lasue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Forni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. B. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 82, pp.1-27. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2013.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Petrochemistry of Jake_M: A Martian Mugearite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M. Stolper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. B. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. E. Newcombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. E. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. H. Treiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 341 (6153), pp.7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1239463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abundance and Isotopic Composition of Gases in the Martian Atmosphere from the Curiosity Rover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. R. Mahaffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. R. Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. K. Atreya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 341 (6143), pp.263-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1237966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray Diffraction Results from Mars Science Laboratory: Mineralogy of Rocknest at Gale Crater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. L. Bish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. F. Blake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. T. Vaniman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. J. Chipera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 341 (6153), pp.5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1238932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ChemCam Instrument Suite on the Mars Science Laboratory (MSL) Rover: Body Unit and Combined System Tests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruce Barraclough</w:t>
+                <w:t xml:space="preserve">The ChemCam Instrument Suite on the Mars Science Laboratory (MSL) Rover: Science Objectives and Mast Unit Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. C. Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Saccoccio</w:t>
+                <w:t xml:space="preserve">M. Saccoccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter C. Barkley</w:t>
+                <w:t xml:space="preserve">B. Barraclough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gasnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 170 (1-4), pp.167-227. </w:t>
+              <w:t xml:space="preserve">, 2012, 170 (1-4), pp.95-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S11214-012-9902-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/S11214-012-9912-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717246v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ChemCam Instrument Suite on the Mars Science Laboratory (MSL) Rover: Science Objectives and Mast Unit Description</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Saccoccio</w:t>
+                <w:t xml:space="preserve">The ChemCam Instrument Suite on the Mars Science Laboratory (MSL) Rover: Body Unit and Combined System Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger C. Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Barraclough</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Gasnault</w:t>
+                <w:t xml:space="preserve">Bruce Barraclough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Saccoccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter C. Barkley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 170 (1-4), pp.95-166. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S11214-012-9912-2⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 170 (1-4), pp.167-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S11214-012-9902-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00732883v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of micro-laser induced breakdown spectroscopy analysis and signal processing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Flin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 63, pp.1109-1116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sab.2008.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleo-fluid composition determined from individual fluid inclusions by Raman and LIBS : application to mid-proterozoîc evaporitic Na-Ca brines (Alligator Rivers Uranium Field, northern territories Australia).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Derome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 237, pp.240-254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2006.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00156553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between growth-bands and paleoenvironmental proxies Sr/Ca and Mg/Ca in hypercalcified sponge : a micro-laser induced breakdown spectroscopy approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lathuilière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 62, pp.1537-1545. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sab.2007.10.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00239245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing of sodic and calcic brines and uranium deposition at McArthur River, Saskatchewan, Canada : a Raman and laser-induced breakdown spectroscopic study of fluid inclusions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Derome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cuney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 100, pp.1529-1545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in lithium analysis in solids by means of laser-induced breakdown spectroscopy: an exploratory study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluid evolution in the Baia Mare gold/polymetallic epithermal district (Inner Carpathians, Romania).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Charoy</w:t>
+                <w:t xml:space="preserve">Luminita Grancea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0016-7037(01)00858-4⟩</w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 37, pp.(6-7) 630-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00126-002-0276-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977656v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00076931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid evolution in the Baia Mare gold/polymetallic epithermal district (Inner Carpathians, Romania).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Banks</w:t>
+                <w:t xml:space="preserve">Advances in lithium analysis in solids by means of laser-induced breakdown spectroscopy: an exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Marcoux</w:t>
+                <w:t xml:space="preserve">Aliouka Chabiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00126-002-0276-5⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66 (8), pp.1401-1407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-7037(01)00858-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00076931v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIBS imaging applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moncayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Busser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser-Induced Breakdown Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.329-346, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-818829-3.00014-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10516,114 +10537,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution chimique des paléofluides par spectrométrie d'émission optique couplée à l'ablation laser. Applications aux fluides alpins et aux fluides de bassins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Henri Poincaré - Nancy 1, 2000. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2000NAN10129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01746481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId393"/>
+      <w:footerReference w:type="default" r:id="rId394"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10691,51 +10712,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="85BC27F2"/>
+    <w:nsid w:val="69E62B49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10922,51 +10943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8627-4050" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152463577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563551v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Korbel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Demeusy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z S Kahou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Motto-Ros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2026.110158" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556632v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Mezoued" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cauzid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Steven Kahou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Rocher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2025.107689" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556655v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjol&#232;ne Jatteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Voudouris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Soulamidis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data10020012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560478v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment No&#235;l" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Neori&#269;i&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cugerone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2025.107255" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446476v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tercier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ballouard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3JA00438D" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611111v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Korbel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mezoued" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demeusy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauzid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3JA00423F" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marulier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Monfaredi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2024.106954" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759171v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Sadeg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Djermoune" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2024.107060" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204335v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Bellego" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Luais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dalou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2024.107059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2023.106776" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Soulamidis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolene Jatteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Stouraiti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Mavrogonatos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/materproc2023015054" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022023v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghwi Kim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2022.106397" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673941v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Ourti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2022.106979" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cousin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sautter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2021.106341" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03848666v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chide" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murdoch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R D Lorenz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mimoun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05050-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03631328v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorenz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04679-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716244v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Trebus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Caumon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028221108758" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840635v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Madariaga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aramendia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arana" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#243;mez-Nubla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2022.339837" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03851942v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tarantola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2022.106470" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148184v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Clav&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaft" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2021.106111" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03088041v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Wiens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Maurice" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott H. Robinson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony E. Nelson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00777-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200966v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wiens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernardi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ca&#239;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robinson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-021-00807-w" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021547v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Cardoso-Fernandes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Dias" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data6060068" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913281v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010342" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manrique" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopez-Reyes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cousin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rull" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00764-w" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616981v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nardecchia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pelascini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2020.04.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869477v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Vr&#225;bel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik K&#233;pe&#353;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105872" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048883v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105799" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913282v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010338" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02437791v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gu&#233;z&#233;noc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Payr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2018.12.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489104v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Guergouz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.07.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484488v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Filippova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.O. Filippov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2019.05.017" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104588v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mangold" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.12.015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285757v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Devismes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moncayo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelascini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trichard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ja00048d" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349332v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasue" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8208;y. Meslin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079210" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373194v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nachon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Kah" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.08.026" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343902v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Payr&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautter" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005201" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01808206v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rapin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bousquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Meslin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2017.09.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343914v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Wiens" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rubin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Goetz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fair&#233;n" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schwenzer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.02.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596373v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezzacappa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Melikechi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Wiens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.03.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373201v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lanza" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Arvidson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benton Clark" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodward Fischer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069109" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02332017v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Deit" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015je004987" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373381v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thompson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Williams" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JE004977" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373380v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JE004987" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01302528v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Clegg" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JE004946" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373383v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clegg" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gasnault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ja00417a" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284143v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Toplis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2474" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281801v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dromart" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stack" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004681" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009985v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Meslin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Wiens" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.04.052" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303672v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Newsom" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Downs" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarrazin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Yen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1243480" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301703v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schroeder" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Kah" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JE004588" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301702v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Leveille" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bridges" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cousin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004620" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010113v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JE004472" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301698v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald M. Hassler" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cary Zeitlin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F. Wimmer-Schweingruber" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Ehresmann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scot Rafkin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1244797" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238192v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W. Ming" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Archer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Glavin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Eigenbrode" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Franz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1245267" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301692v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Tokar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bender" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Breves" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.04.004" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQMZ2K2R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110952v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ollila" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.03.014" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL5ZGQBN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010284v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Ollila" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horton E. Newsom" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benton Clark Iii" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JE004517" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293839v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Farley" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malespin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mahaffy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Grotzinger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Vasconcelos" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1247166" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293840v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Y. Sumner" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gupta" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1242777" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303021v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Mclennan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Anderson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bell" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bridges" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calef" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1244734" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315517v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Webster" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Mahaffy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Atreya" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Flesch" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1242902" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291798v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F. Blake" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V. Morris" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kocurek" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Morrison" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1239505" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315518v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. E. Williams" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. E. Dietrich" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1237317" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010254v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schr&#246;der" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1238670" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315519v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.02.003" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315524v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Stolper" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Baker" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Newcombe" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Schmidt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Treiman" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1239463" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303034v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Franz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wong" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1237966" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291799v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Bish" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Vaniman" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Chipera" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1238932" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717246v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Barraclough" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Saccoccio" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C. Barkley" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-012-9902-4" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732883v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saccoccio" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barraclough" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-012-9912-2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5SZGRTWS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363688v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubessy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Flin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2008.06.002" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQVDPS3Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156553v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Derome" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Banks" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.10.015" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCS326J5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239245v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2007.10.045" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q14Z108S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080817v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Derome" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelineau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuney" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lhomme" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977656v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliouka Chabiron" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charoy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00858-4" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X32JPJ2R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076931v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Grancea" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leroy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcoux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-002-0276-5" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-37FK8BZP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672496v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Motto-Ros" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Busser" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818829-3.00014-9" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746481v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10129" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8627-4050" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152463577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=4MU3G78AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563551v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Korbel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Demeusy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z S Kahou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Motto-Ros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2026.110158" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556632v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Mezoued" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cauzid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Steven Kahou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Rocher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2025.107689" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjol&#232;ne Jatteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Voudouris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Soulamidis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data10020012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560478v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment No&#235;l" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Neori&#269;i&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cugerone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2025.107255" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446476v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tercier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ballouard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3JA00438D" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611111v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Korbel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mezoued" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demeusy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauzid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3JA00423F" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marulier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Monfaredi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2024.106954" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759171v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Sadeg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Djermoune" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2024.107060" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204335v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Bellego" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Luais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dalou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2024.107059" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560450v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Soulamidis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolene Jatteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Stouraiti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Mavrogonatos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/materproc2023015054" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191568v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2023.106776" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022023v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghwi Kim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2022.106397" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845207v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cousin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sautter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2021.106341" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673941v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Ourti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2022.106979" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03848666v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chide" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murdoch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R D Lorenz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mimoun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05050-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03631328v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorenz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04679-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716244v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Trebus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Caumon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028221108758" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840635v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Madariaga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aramendia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#243;mez-Nubla" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2022.339837" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03851942v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tarantola" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2022.106470" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200966v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Maurice" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wiens" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernardi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ca&#239;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robinson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-021-00807-w" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148184v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Clav&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaft" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2021.106111" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03088041v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Wiens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott H. Robinson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony E. Nelson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00777-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021547v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Cardoso-Fernandes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Dias" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data6060068" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913281v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010342" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048873v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manrique" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopez-Reyes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cousin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rull" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00764-w" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869477v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Vr&#225;bel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik K&#233;pe&#353;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105872" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616981v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nardecchia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pelascini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2020.04.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048883v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105799" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913282v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010338" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489104v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Guergouz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.07.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484488v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Filippova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.O. Filippov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2019.05.017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104588v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Payr&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mangold" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.12.015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02437791v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gu&#233;z&#233;noc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2018.12.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285757v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Devismes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moncayo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelascini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trichard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ja00048d" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349332v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8208;y. Meslin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079210" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343902v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Payr&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautter" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005201" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01808206v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rapin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bousquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Meslin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacour" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2017.09.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343914v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Wiens" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rubin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Goetz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fair&#233;n" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schwenzer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.02.003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373194v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nachon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Kah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.08.026" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02332017v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Deit" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015je004987" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596373v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezzacappa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Melikechi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Wiens" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.03.009" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373201v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lanza" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Arvidson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benton Clark" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodward Fischer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069109" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373381v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thompson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Williams" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JE004977" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373380v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JE004987" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01302528v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Clegg" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JE004946" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373383v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clegg" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gasnault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ja00417a" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284143v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Toplis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2474" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281801v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dromart" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stack" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004681" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009985v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Meslin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Wiens" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.04.052" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010113v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JE004472" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301698v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald M. Hassler" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cary Zeitlin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F. Wimmer-Schweingruber" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Ehresmann" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scot Rafkin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1244797" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238192v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W. Ming" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Archer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Glavin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Eigenbrode" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Franz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1245267" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301703v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schroeder" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Kah" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JE004588" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301702v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Leveille" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bridges" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cousin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004620" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301692v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Tokar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bender" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Breves" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.04.004" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQMZ2K2R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110952v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ollila" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.03.014" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL5ZGQBN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010284v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Ollila" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horton E. Newsom" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benton Clark Iii" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JE004517" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293839v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Farley" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malespin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mahaffy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Grotzinger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Vasconcelos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1247166" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293840v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Y. Sumner" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gupta" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1242777" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303021v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Mclennan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Anderson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bell" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bridges" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calef" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1244734" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303672v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Newsom" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Downs" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarrazin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Yen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1243480" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315518v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. E. Williams" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. E. Dietrich" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1237317" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010254v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schr&#246;der" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1238670" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291798v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F. Blake" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V. Morris" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kocurek" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Morrison" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1239505" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315517v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Webster" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Mahaffy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Atreya" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Flesch" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1242902" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315519v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.02.003" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315524v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Stolper" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Baker" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Newcombe" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Schmidt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Treiman" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1239463" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303034v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Franz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wong" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1237966" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291799v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Bish" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Vaniman" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Chipera" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1238932" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732883v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saccoccio" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barraclough" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-012-9912-2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5SZGRTWS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717246v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Barraclough" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Saccoccio" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C. Barkley" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-012-9902-4" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363688v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubessy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Flin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2008.06.002" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQVDPS3Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156553v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Derome" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Banks" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.10.015" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCS326J5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239245v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2007.10.045" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q14Z108S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080817v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Derome" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelineau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuney" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lhomme" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076931v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Grancea" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leroy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcoux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-002-0276-5" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-37FK8BZP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977656v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliouka Chabiron" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charoy" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00858-4" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X32JPJ2R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672496v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Motto-Ros" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Busser" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818829-3.00014-9" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746481v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10129" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>