--- v0 (2026-03-09)
+++ v1 (2026-05-10)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -222,554 +222,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces de la crise en Amérique latine : imaginaires et pouvoirs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction . Agriculture des métropoles : voie d'avenir ou cache-misère ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Faliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Sierra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maud Yvinec</w:t>
+                <w:t xml:space="preserve">Evelyne Mesclier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bagf.7739⟩</w:t>
+              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (99), p. 5-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pal.099.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882113v1</w:t>
+                <w:t xml:space="preserve">halshs-01425255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction . Agriculture des métropoles : voie d'avenir ou cache-misère ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Mesclier</w:t>
+                <w:t xml:space="preserve">La pauvreté dans les marges rurales de la métropole santiaguine : quel rapport à la ville ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Falies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pal.099.0005⟩</w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 225 (1), pp.159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.225.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01425255v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pauvreté dans les marges rurales de la métropole santiaguine : quel rapport à la ville ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Représenter et se représenter les espaces ouverts périphériques entre Santiago du Chili et Valparaiso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Falies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pour.225.0159⟩</w:t>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169958v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Agriculture des métropoles : voie d’avenir ou cache-misère ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Falies</w:t>
+                <w:t xml:space="preserve">Marges urbaines, marges rurales entre Santiago du Chili et Valparaíso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...168 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Falies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 45 (1), pp.207-220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/autr.045.0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -779,387 +584,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canchas, potreros, pasillos, à Valparaiso et à Santiago de Chile : quel droit et pour qui à une ville ouverte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Falies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter les villes latino-américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liens invisibles entre agriculture de proximité et commerce alimentaire dit &amp;quot;ethnique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Darly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Falies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hochedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "La Renaissance rurale d’un siècle à l’autre ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, commission de Géographie Rurale du CNFG / Laboratoire Dynamiques Rurales, Toulouse, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et modalités de la résistance de l’agriculture familiale dans la région centrale du Chili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Faliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chaléard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultures familiales, territoires et perspectives de développement dans les Suds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01404330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le terrain en géographie : les oasis péruviennes et les espaces ouverts chiliens. Retours d’expériences de jeunes chercheurs sur la pratique du terrain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Faliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Journées de Géographie Tropicale Territorialités rurales des suds en questions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1169,495 +974,495 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition alimentaire, un modèle unique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Falies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement, changements globaux et dynamique des territoires : théories approches et perspectives de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer l’eau en raisin : trajectoires des paysages agricoles viticoles irrigués des piémonts andins péruviens, chiliens et argentins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Falies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Marshall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropiques, développement et mondialisation. Hommage à J.-L. Chaléard.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer l’eau en raisins : trajectoires des paysages viticoles irrigués des piémonts andins péruviens, chiliens et argentins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Falies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropiques, développement et mondialisation. Hommages à Jean-Louis Chaléard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03104160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « terres vierges » : des ressources pour la mise en valeur au Chili et au Pérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Faliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Marshall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources mondialisées, essai de géographie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.199-224, 2015, Territoires en mouvements, 978-2-85944-908-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour les espaces ruraux au Chili ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Faliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Jean et Martine Guibert (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques des espaces ruraux dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.339-359, 2011, Collection U. Géographie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00679289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1667,100 +1472,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces ouverts et métropolisation entre Santiago du Chili et Valparaíso : produire, vivre et aménager les périphéries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Faliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00980400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1770,121 +1575,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du champ à l'assiette : étapes et acteurs intermédiaires des circuits alimentaires dans les Nords et dans les Suds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Falies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/echogeo.23209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2031,51 +1836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03882050v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fali&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hulot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23579" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03882113v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sierra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Yvinec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.7739" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425255v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mesclier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.099.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169958v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Falies" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.225.0159" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169951v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Mesclier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156606v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.494" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.045.0207" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03882093v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chal&#233;ard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623008v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marshall" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899222v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Proust" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502557v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104160v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679289v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00980400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03882063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23209" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03882050v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fali&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hulot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23579" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425255v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mesclier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.099.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169958v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Falies" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.225.0159" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156606v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.494" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169959v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.045.0207" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03882093v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342980v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gall" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404330v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chal&#233;ard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623008v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marshall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899222v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Proust" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502557v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104160v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281583v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00980400v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03882063v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23209" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>