--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -208,321 +208,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and Inclusion Activities in EGC - A 2022 Report</w:t>
+                <w:t xml:space="preserve">Rumor Classification through a Multimodal Fusion Framework and Ensemble Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
+                <w:t xml:space="preserve">Abderrazek Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Bonifati</w:t>
+                <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Favre</w:t>
+                <w:t xml:space="preserve">Nouria Harbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Fromont</w:t>
+                <w:t xml:space="preserve">Jérôme Darmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Labroche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGKDD explorations : newsletter of the Special Interest Group (SIG) on Knowledge Discovery &amp; Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (1), pp.52-56. </w:t>
+              <w:t xml:space="preserve">Information Systems Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3544903.3544911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10796-022-10315-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878581v1</w:t>
+                <w:t xml:space="preserve">hal-03814246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumor Classification through a Multimodal Fusion Framework and Ensemble Learning</w:t>
+                <w:t xml:space="preserve">Diversity and Inclusion Activities in EGC - A 2022 Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrazek Azri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Bonifati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Darmont</w:t>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Noûs</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">SIGKDD explorations : newsletter of the Special Interest Group (SIG) on Knowledge Discovery &amp; Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (1), pp.52-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10796-022-10315-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3544903.3544911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814246v1</w:t>
+                <w:t xml:space="preserve">hal-03878581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forum Jeunes Chercheurs à Inforsid 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Artaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -612,51 +612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphs enriched by cubes for OLAP on bibliographic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wararat Jakawat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Loudcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -697,745 +697,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01384640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining OLAP and Information Networks for Bibliographic Data Analysis: A Survey</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Event detection, tracking and visualization in Twitter A mention-anomaly-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edmundo-Pavel Soriano-Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientometrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.art. 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13278-015-0258-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01136559v1</w:t>
+                <w:t xml:space="preserve">hal-01158068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event detection, tracking and visualization in Twitter A mention-anomaly-based approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Combining OLAP and Information Networks for Bibliographic Data Analysis: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Loudcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wararat Jakawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmundo-Pavel Soriano-Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103 (2), pp.471-487</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158068v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01136559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Envisioned Approach for Modeling and Supporting User-Centric Query Activities on Data Warehouses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Information Diffusion in Online Social Networks: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Aude Aufaure</w:t>
+                <w:t xml:space="preserve">Hakim Hacid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfredo Cuzzocrea</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rokia Missaoui</w:t>
+                <w:t xml:space="preserve">Djamel Abdelkader Zighed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Data Warehousing and Mining (IJDWM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/jdwm.2013040105⟩</w:t>
+              <w:t xml:space="preserve">SIGMOD record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (2), pp.17-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2503792.2503797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728197v1</w:t>
+                <w:t xml:space="preserve">hal-00848050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Diffusion in Online Social Networks: A Survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Guille</w:t>
+                <w:t xml:space="preserve">An Envisioned Approach for Modeling and Supporting User-Centric Query Activities on Data Warehouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Aufaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Cuzzocrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Hacid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Favre</w:t>
+                <w:t xml:space="preserve">Patrick Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamel Abdelkader Zighed</w:t>
+                <w:t xml:space="preserve">Rokia Missaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGMOD record</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 42 (2), pp.17-28. </w:t>
+              <w:t xml:space="preserve">International Journal of Data Warehousing and Mining (IJDWM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (2), pp.89-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2503792.2503797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/jdwm.2013040105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848050v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généralisation contextuelle de mesures dans les entrepôts de données - Application aux entrepôts de données médicales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentation graphique des hiérarchies contextuelles : modèles avec satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Qualité des entrepôts de données, 16 (6), pp.67-90</w:t>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7e Journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2011), RNTI-B-7, pp.23-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00798664v1</w:t>
+                <w:t xml:space="preserve">lirmm-00798665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation graphique des hiérarchies contextuelles : modèles avec satellites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Généralisation contextuelle de mesures dans les entrepôts de données - Application aux entrepôts de données médicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 7e Journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2011), RNTI-B-7, pp.23-38</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Qualité des entrepôts de données, 16 (6), pp.67-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00798665v1</w:t>
+                <w:t xml:space="preserve">lirmm-00798664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse flexible dans les entrepôts de données : quand les contextes s'en mêlent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1613,51 +1613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th annual ACM FAccT conference (FAccT 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Jun 2025, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1682,51 +1682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epistémologie dans la recherche en informatique : d’un impensé à une nécessité à l’aune des études sur le genre !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIe Congrès International des Sociologues en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Ottawa (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1751,51 +1751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Perspective on Data Categorization with Regard to Equity, Diversity, and Inclusion in Data Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vialaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1833,103 +1833,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DAT@Z21: A Comprehensive Multimodal Dataset for Rumor Classification in Microblogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazek Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Favre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nouria Harbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Darmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Big Data Analytics and Knowledge Discovery (DaWaK 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Penang, Malaysia. pp.161-175, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1989,64 +1989,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Cherednichenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Muhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Darmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Computational Linguistics and Intelligent Systems (CoLInS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Kharkiv, Ukraine. pp.114-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2065,346 +2065,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Collaborative Business Intelligence Ontology (CBIOnt)</w:t>
+                <w:t xml:space="preserve">Promoting equity, diversity and inclusion: policies, strategies and future directions in higher education, research communities and business</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Fahad</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Cerquitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Montorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Salvai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Sangineti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e journées Business Intelligence et Big Data (EDA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France. pp.61-72</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Data science for equality, inclusion and well-being challenges (DS4EIW@BigData 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE BigData Workshops, Dec 2022, Osaka, Japan. pp.4710-4718</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03834085v1</w:t>
+                <w:t xml:space="preserve">hal-03876771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « science des données » au prisme des études de genre : objet de recherche et source de questionnements méthodologiques pour la scientométrie. Le cas du défi EGC 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium "À la croisée des disciplines : les études de genre à l'Université Lumière Lyon 2"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle de spécialité Genre de l'Université Lyon 2, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting equity, diversity and inclusion: policies, strategies and future directions in higher education, research communities and business</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Collaborative Business Intelligence Ontology (CBIOnt)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Teresa Sangineti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muhammad Fahad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Darmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Favre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Data science for equality, inclusion and well-being challenges (DS4EIW@BigData 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE BigData Workshops, Dec 2022, Osaka, Japan. pp.4710-4718</w:t>
+              <w:t xml:space="preserve">18e journées Business Intelligence et Big Data (EDA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France. pp.61-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876771v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles normes scientifiques ? Etude de la production d’une conférence en informatique et statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jean Valat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2442,103 +2442,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calling to CNN-LSTM for Rumor Detection: A Deep Multi-channel Model for Message Veracity Classification in Microblogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazek Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Favre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nouria Harbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Darmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint European Conference on Machine Learning and Knowledge Discovery in Databases (ECML PKDD 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bilbao, Spain. pp.497-513, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2572,51 +2572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and Women in Multimedia Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CBMI 2021 (Content-Based Multimedia Indexing )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2654,51 +2654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOUDAL : A Data Lake Implemented for Public Housing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Scholly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2892,51 +2892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengfei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Workshop on Design, Optimization, Languages and Analytical Processing of Big Data (DOLAP@EDBT/ICDT 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Nicosia, Cyprus. pp.31-40</w:t>
@@ -2965,103 +2965,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MONITOR: A Multimodal Fusion Framework to Assess Message Veracity in Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazek Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Favre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nouria Harbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Darmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Conference on Advances in Databases and Information Systems (ADBIS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Tartu, Estonia. pp.73-87, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3095,90 +3095,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Lakes for Digital Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Darmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Loudcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Digital Tools &amp; Uses Congress (DTUC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Hammamet, Tunisia. pp.38-41, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3225,51 +3225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards d'actualité au prisme des enjeux sociétaux sur les données historisées d'EGC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jean Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème édition de la conférence EGC (Extraction et Gestion des Connaissances)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique. pp.205-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3294,77 +3294,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une analyse des rumeurs dans les réseaux sociaux basée sur la véracité des images : état de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazek Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouria Harbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Darmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3428,51 +3428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Scholly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3536,90 +3536,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une analyse de la véracité des rumeurs basée sur les images issues des réseaux sociaux : état de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazek Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Favre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nouria Harbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Darmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e journées EDA Business Intelligence et Big Data (EDA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Montpellier, France. pp.125-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3670,51 +3670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Scholly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3769,90 +3769,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Including Images into Message Veracity Assessment in Social Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazek Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Favre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nouria Harbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Darmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Innovation and New Trends in Information Technology (INTIS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Tangier, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3877,51 +3877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphes enrichis par des Cubes (GreC) : une approche innovante pour l'OLAP sur des réseaux d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wararat Jakawat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3972,51 +3972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données de la recherche vues au travers des lunettes du genre : quand l'informatique rencontre les sciences humaines et sociales pour rendre visible le non visible - Le cas de données de la recherche en informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORSID (INFormatique des ORganisations et Systèmes d’Information et de Décision) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4041,51 +4041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux de cubes pour les graphes ... Ou comment des graphes enrichis par des cubes (GreC) peuvent contribuer à l'analyse de données textuelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wararat Jakawat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4175,51 +4175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Diep Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4270,51 +4270,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OLAP Cube-based Graph Approach for Bibliographic Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wararat Jakawat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Loudcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4365,51 +4365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse OLAP sur des tweets et des blogs : un retour d’expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Loudcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4447,64 +4447,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode pour la détection de thématiques populaires sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence francophone sur l'Extraction et la Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.83-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4529,64 +4529,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système de détection de thématiques populaires sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence francophone sur l'Extraction et la Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.605-608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4611,64 +4611,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mention-anomaly-based Event Detection and Tracking in Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE/ACM International Conference on Advances in Social Network Analysis and Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Beijing, China. pp.375-382, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4821,515 +4821,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OLAP on Information Networks: a new Framework for Dealing with Bibliographic Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">SONDY : An Open Source Platform for Social Dynamics Mining and Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Loudcher</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hacid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Abdelkader Zighed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Social Business Intelligence (SoBI 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 ACM SIGMOD International Conference on Management of Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, New York, United States. pp.1005-1008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2463676.2463694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834929v1</w:t>
+                <w:t xml:space="preserve">hal-00786293v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que peut apporter l'OLAP à l'analyse de réseaux d'informations bibliographiques ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les entrepôts de données pour les nuls... ou pas !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Bentayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Boussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Darmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Gavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème conférence sur les modèles et l'analyse des réseaux : approches mathématiques et informatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Saint-Etienne, France. à paraitre</w:t>
+              <w:t xml:space="preserve">2ème Atelier aIde à la Décision à tous les Etages (EGC/AIDE 13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925489v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SONDY : An Open Source Platform for Social Dynamics Mining and Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Que peut apporter l'OLAP à l'analyse de réseaux d'informations bibliographiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Loudcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Djamel Abdelkader Zighed</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wararat Jakawat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 ACM SIGMOD International Conference on Management of Data</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4ème conférence sur les modèles et l'analyse des réseaux : approches mathématiques et informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Saint-Etienne, France. à paraitre</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786293v3</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entrepôts de données pour les nuls... ou pas !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">OLAP on Information Networks: a new Framework for Dealing with Bibliographic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wararat Jakawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Loudcher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Atelier aIde à la Décision à tous les Etages (EGC/AIDE 13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Social Business Intelligence (SoBI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Genova, Italy. pp.361-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783638v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SONDY : une plateforme open-source d'analyse et de fouille pour les réseaux sociaux en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Abdelkader Zighed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Conférence en Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, France. pp.45-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5367,51 +5367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que peut apporter l’OLAP à l’analyse de réseaux d’informations bibliographiques?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Loudcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wararat Jakawat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5449,103 +5449,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les entrepôts de données pour les nuls. . . ou pas !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Bentayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Boussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Darmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Gavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Atelier aIde à la Décision à tous les Etages (EGC/AIDE 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t>
@@ -5574,77 +5574,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche multidimensionnelle basée sur les comportements individuels pour la prédiction de la diffusion de l'information sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Hacid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5669,77 +5669,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Flexibility and Expressivity of Contextual Hierarchies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5786,77 +5786,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers davantage de flexibilité et d'expressivité dans les hiérarchies contextuelles des entrepôts de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5894,77 +5894,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context-Aware Generalization for Cube Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6005,204 +6005,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00798821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de construction d'espaces de représentation multidimensionnels dédiés à la visualisation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Intégration efficace des arbres de décision dans les SGBD : utilisation des index bitmap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Bentayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journée sur les Entrepôts de Données et l'Analyse en ligne (EDA 05), Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Toulouse, France. pp.34-50</w:t>
+              <w:t xml:space="preserve">5èmes Journées d'Extraction et de Gestion des Connaissances (EGC 05), Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Toulouse, France. pp.319-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609748v1</w:t>
+                <w:t xml:space="preserve">hal-00610034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration efficace des arbres de décision dans les SGBD : utilisation des index bitmap</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Une approche de construction d'espaces de représentation multidimensionnels dédiés à la visualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Benmessaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Aouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fadila Bentayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées d'Extraction et de Gestion des Connaissances (EGC 05), Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Toulouse, France. pp.319-330</w:t>
+              <w:t xml:space="preserve">1ère journée sur les Entrepôts de Données et l'Analyse en ligne (EDA 05), Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Toulouse, France. pp.34-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00610034v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6220,90 +6220,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Approaches for efficiently Warehousing Complex Data from the Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Bentayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Maïz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadj Mahboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Loudcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6345,77 +6345,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey of Data Warehouse Model Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Bentayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Boussaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Research on Innovations in Database Technologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.129-136, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6524,51 +6524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengfei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e journées Business Intelligence et Big Data (EDA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.55-58</w:t>
@@ -6649,51 +6649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengfei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37e Conférence sur la Gestion de Données - Principes, Technologies et Applications (BDA 2021), Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
@@ -6722,51 +6722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bon usage de l'interdisciplinarité pour l'analyse de données sexuées : le cas des données bibliographiques de la conférence EGC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6980,77 +6980,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the Temporal Dynamics of Information Diffusion in Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Hacid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7100,51 +7100,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de schémas dans les entrepôts de données : mise à jour de hiérarchies de dimension pour la personnalisation des analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Lumière - Lyon II, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7203,51 +7203,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'analyse informatique de données de la société à l'analyse sociale de l'informatique. Un cheminement guidé par les études de genre vers un décloisonnement disciplinaire et une posture réflexive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux sociaux et d'information [cs.SI]. Université Lumière Lyon 2, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7355,51 +7355,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5BD67C9"/>
+    <w:nsid w:val="65471FDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7586,51 +7586,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-favre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8658-7564" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120679175" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878581v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544903.3544911" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814246v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Azri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Harbi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-022-10315-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914115v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Artaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duffau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kotto-Kombi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384640v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wararat Jakawat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Loudcher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2016.076435" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136559v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo-Pavel Soriano-Morales" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158068v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0258-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Aufaure" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Cuzzocrea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Missaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdwm.2013040105" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848050v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hacid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Abdelkader Zighed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2503792.2503797" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798664v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798665v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03134401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cantat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042789v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jourdan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881925v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vialaret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104145v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39831-5_16" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cherednichenko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Muhammad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834085v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fahad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876771v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Cerquitelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Montorsi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Salvai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Sangineti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jean Valat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86517-7_31" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881926v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03573726v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Scholly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010418200390050" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730993v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112542v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; Nicolas Sawadogo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224965v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82472-3_7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889487v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603.3424004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881918v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267929v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Darmont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157195v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30278-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750538v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889457v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577047v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577053v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567021v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Diep Tran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231492v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100008v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O Brice" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942678v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942676v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075294v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921613" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136345v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel, Carvajal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David, Field" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin, Bergin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin, Neill" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834929v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925489v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786293v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2463676.2463694" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783638v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Bentayeb" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boussaid" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gavin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770557v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100029v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273589v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665432v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798078v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2012.6251176" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798260v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798821v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1871940.1871961" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609748v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Benmessaoud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Aouiche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610034v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448357v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Ma&#239;z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Mahboubi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701445v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231527v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911169v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116291v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136334v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M., Carvajal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D., Field" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K., Jorgensen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E., Bisschop" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793791v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00269037v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04500034v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-favre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8658-7564" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120679175" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814246v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Azri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Harbi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-022-10315-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878581v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544903.3544911" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914115v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Artaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duffau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kotto-Kombi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384640v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wararat Jakawat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Loudcher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2016.076435" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158068v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0258-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo-Pavel Soriano-Morales" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848050v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hacid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Abdelkader Zighed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2503792.2503797" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728197v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Aufaure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Cuzzocrea" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Missaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdwm.2013040105" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798665v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798664v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03134401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cantat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042789v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jourdan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881925v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vialaret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104145v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39831-5_16" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cherednichenko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Muhammad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876771v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Cerquitelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Montorsi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Salvai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Sangineti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993487v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834085v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fahad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jean Valat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86517-7_31" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881926v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03573726v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Scholly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010418200390050" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730993v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112542v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; Nicolas Sawadogo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224965v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82472-3_7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889487v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603.3424004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881918v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267929v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Darmont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157195v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30278-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750538v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889457v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577047v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577053v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567021v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Diep Tran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231492v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100008v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O Brice" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942678v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942676v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075294v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921613" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136345v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel, Carvajal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David, Field" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin, Bergin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin, Neill" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786293v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2463676.2463694" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783638v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Bentayeb" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boussaid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gavin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925489v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834929v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770557v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100029v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273589v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665432v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798078v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2012.6251176" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798260v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798821v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1871940.1871961" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610034v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609748v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Benmessaoud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Aouiche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448357v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Ma&#239;z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Mahboubi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701445v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231527v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911169v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116291v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136334v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M., Carvajal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D., Field" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K., Jorgensen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E., Bisschop" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793791v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00269037v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04500034v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>