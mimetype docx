--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -2065,221 +2065,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting equity, diversity and inclusion: policies, strategies and future directions in higher education, research communities and business</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La « science des données » au prisme des études de genre : objet de recherche et source de questionnements méthodologiques pour la scientométrie. Le cas du défi EGC 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Favre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Data science for equality, inclusion and well-being challenges (DS4EIW@BigData 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE BigData Workshops, Dec 2022, Osaka, Japan. pp.4710-4718</w:t>
+              <w:t xml:space="preserve">Symposium "À la croisée des disciplines : les études de genre à l'Université Lumière Lyon 2"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle de spécialité Genre de l'Université Lyon 2, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876771v1</w:t>
+                <w:t xml:space="preserve">hal-04993487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « science des données » au prisme des études de genre : objet de recherche et source de questionnements méthodologiques pour la scientométrie. Le cas du défi EGC 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Promoting equity, diversity and inclusion: policies, strategies and future directions in higher education, research communities and business</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Cerquitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Montorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Salvai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Sangineti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium "À la croisée des disciplines : les études de genre à l'Université Lumière Lyon 2"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle de spécialité Genre de l'Université Lyon 2, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Data science for equality, inclusion and well-being challenges (DS4EIW@BigData 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE BigData Workshops, Dec 2022, Osaka, Japan. pp.4710-4718</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993487v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Collaborative Business Intelligence Ontology (CBIOnt)</w:t>
               </w:r>
@@ -4821,459 +4821,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SONDY : An Open Source Platform for Social Dynamics Mining and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Guille</w:t>
+                <w:t xml:space="preserve">Que peut apporter l'OLAP à l'analyse de réseaux d'informations bibliographiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Loudcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Djamel Abdelkader Zighed</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wararat Jakawat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 ACM SIGMOD International Conference on Management of Data</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4ème conférence sur les modèles et l'analyse des réseaux : approches mathématiques et informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Saint-Etienne, France. à paraitre</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786293v3</w:t>
+                <w:t xml:space="preserve">hal-00925489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entrepôts de données pour les nuls... ou pas !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OLAP on Information Networks: a new Framework for Dealing with Bibliographic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wararat Jakawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Loudcher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Atelier aIde à la Décision à tous les Etages (EGC/AIDE 13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Social Business Intelligence (SoBI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Genova, Italy. pp.361-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783638v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que peut apporter l'OLAP à l'analyse de réseaux d'informations bibliographiques ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Loudcher</w:t>
+                <w:t xml:space="preserve">SONDY : An Open Source Platform for Social Dynamics Mining and Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wararat Jakawat</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hacid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Abdelkader Zighed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème conférence sur les modèles et l'analyse des réseaux : approches mathématiques et informatiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 ACM SIGMOD International Conference on Management of Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, New York, United States. pp.1005-1008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2463676.2463694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925489v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786293v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OLAP on Information Networks: a new Framework for Dealing with Bibliographic Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les entrepôts de données pour les nuls... ou pas !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Bentayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Boussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Darmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Gavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Social Business Intelligence (SoBI 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Genova, Italy. pp.361-370</w:t>
+              <w:t xml:space="preserve">2ème Atelier aIde à la Décision à tous les Etages (EGC/AIDE 13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834929v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SONDY : une plateforme open-source d'analyse et de fouille pour les réseaux sociaux en ligne</w:t>
               </w:r>
@@ -5462,90 +5462,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les entrepôts de données pour les nuls. . . ou pas !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Bentayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Darmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Gavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Atelier aIde à la Décision à tous les Etages (EGC/AIDE 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t>
@@ -6024,51 +6024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration efficace des arbres de décision dans les SGBD : utilisation des index bitmap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Bentayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées d'Extraction et de Gestion des Connaissances (EGC 05), Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Toulouse, France. pp.319-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6220,51 +6220,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Approaches for efficiently Warehousing Complex Data from the Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Bentayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Maïz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6358,64 +6358,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey of Data Warehouse Model Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Bentayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Boussaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Research on Innovations in Database Technologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.129-136, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6466,277 +6466,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">goldMEDAL : une nouvelle contribution à la modélisation générique des métadonnées des lacs de données</w:t>
+                <w:t xml:space="preserve">goldMEDAL: A Data Lake Generic Metadata Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Scholly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengfei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t>
+                <w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e journées Business Intelligence et Big Data (EDA 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.55-58</w:t>
+              <w:t xml:space="preserve">37e Conférence sur la Gestion de Données - Principes, Technologies et Applications (BDA 2021), Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231527v1</w:t>
+                <w:t xml:space="preserve">hal-03911169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">goldMEDAL: A Data Lake Generic Metadata Model</w:t>
+                <w:t xml:space="preserve">goldMEDAL : une nouvelle contribution à la modélisation générique des métadonnées des lacs de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Scholly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengfei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t>
+                <w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37e Conférence sur la Gestion de Données - Principes, Technologies et Applications (BDA 2021), Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">17e journées Business Intelligence et Big Data (EDA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.55-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911169v1</w:t>
+                <w:t xml:space="preserve">hal-03231527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bon usage de l'interdisciplinarité pour l'analyse de données sexuées : le cas des données bibliographiques de la conférence EGC</w:t>
               </w:r>
@@ -7355,51 +7355,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65471FDF"/>
+    <w:nsid w:val="6B10F5D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7586,51 +7586,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-favre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8658-7564" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120679175" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814246v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Azri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Harbi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-022-10315-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878581v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544903.3544911" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914115v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Artaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duffau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kotto-Kombi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384640v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wararat Jakawat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Loudcher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2016.076435" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158068v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0258-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo-Pavel Soriano-Morales" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848050v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hacid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Abdelkader Zighed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2503792.2503797" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728197v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Aufaure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Cuzzocrea" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Missaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdwm.2013040105" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798665v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798664v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03134401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cantat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042789v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jourdan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881925v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vialaret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104145v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39831-5_16" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cherednichenko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Muhammad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876771v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Cerquitelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Montorsi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Salvai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Sangineti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993487v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834085v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fahad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jean Valat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86517-7_31" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881926v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03573726v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Scholly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010418200390050" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730993v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112542v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; Nicolas Sawadogo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224965v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82472-3_7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889487v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603.3424004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881918v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267929v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Darmont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157195v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30278-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750538v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889457v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577047v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577053v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567021v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Diep Tran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231492v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100008v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O Brice" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942678v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942676v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075294v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921613" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136345v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel, Carvajal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David, Field" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin, Bergin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin, Neill" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786293v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2463676.2463694" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783638v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Bentayeb" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boussaid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gavin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925489v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834929v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770557v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100029v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273589v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665432v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798078v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2012.6251176" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798260v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798821v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1871940.1871961" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610034v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609748v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Benmessaoud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Aouiche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448357v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Ma&#239;z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Mahboubi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701445v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231527v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911169v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116291v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136334v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M., Carvajal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D., Field" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K., Jorgensen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E., Bisschop" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793791v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00269037v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04500034v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-favre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8658-7564" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120679175" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814246v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Azri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Harbi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-022-10315-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878581v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544903.3544911" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914115v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Artaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duffau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kotto-Kombi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384640v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wararat Jakawat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Loudcher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2016.076435" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158068v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0258-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo-Pavel Soriano-Morales" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848050v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hacid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Abdelkader Zighed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2503792.2503797" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728197v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Aufaure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Cuzzocrea" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Missaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdwm.2013040105" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798665v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798664v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03134401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cantat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042789v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jourdan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881925v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vialaret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104145v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39831-5_16" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cherednichenko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Muhammad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993487v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876771v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Cerquitelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Montorsi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Salvai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Sangineti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834085v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fahad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jean Valat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86517-7_31" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881926v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03573726v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Scholly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010418200390050" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730993v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112542v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; Nicolas Sawadogo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224965v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82472-3_7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889487v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603.3424004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881918v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267929v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Darmont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157195v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30278-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750538v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889457v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577047v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577053v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567021v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Diep Tran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231492v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100008v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O Brice" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942678v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942676v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075294v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921613" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136345v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel, Carvajal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David, Field" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin, Bergin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin, Neill" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925489v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834929v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786293v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2463676.2463694" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783638v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Bentayeb" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boussaid" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gavin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770557v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100029v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273589v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665432v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798078v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2012.6251176" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798260v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798821v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1871940.1871961" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610034v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609748v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Benmessaoud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Aouiche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448357v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Ma&#239;z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Mahboubi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701445v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911169v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231527v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116291v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136334v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M., Carvajal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D., Field" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K., Jorgensen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E., Bisschop" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793791v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00269037v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04500034v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>