--- v1 (2026-03-24)
+++ v2 (2026-05-03)
@@ -126,1750 +126,1884 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Vulnerability of an Inuit Archaeological Site in a Changing Periglacial Environment: A Novel Multimethod Geophysical Approach in Arctic Geoarchaeology</w:t>
+                <w:t xml:space="preserve">Holocene History of the Lower Seine Estuary and the Commerce Valley Tributary (Normandy, France): A Palaeoenvironmental Framework for the Roman Landscape of Juliobona (Lillebonne) and Implication for Port Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Labrie</w:t>
+                <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïg Barbel Le Page</w:t>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 41 (2), pp.e70048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/arcm.70086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/gea.70048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425637v1</w:t>
+                <w:t xml:space="preserve">hal-05591511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seepage erosion and landforms in the Vexin (Paris Basin, France)</w:t>
+                <w:t xml:space="preserve">Assessing the Vulnerability of an Inuit Archaeological Site in a Changing Periglacial Environment: A Novel Multimethod Geophysical Approach in Arctic Geoarchaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t>
+                <w:t xml:space="preserve">Rachel Labrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Vandecapelle</w:t>
+                <w:t xml:space="preserve">Najat Bhiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bétard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascale Leturmy</w:t>
+                <w:t xml:space="preserve">Héloïg Barbel Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15ax4⟩</w:t>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/arcm.70086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468211v1</w:t>
+                <w:t xml:space="preserve">hal-05425637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward characterization of organic matter rich in aromatic compounds by spectral-induced polarization: preliminary investigation and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seepage erosion and landforms in the Vexin (Paris Basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+                <w:t xml:space="preserve">Gautier Vandecapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aida Mendieta</w:t>
+                <w:t xml:space="preserve">François Bétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Maineult</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Haoliang Luo</w:t>
+                <w:t xml:space="preserve">Pascale Leturmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaf145⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (2), pp.99-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15ax4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05206839v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution environnementale holocène dans l'estuaire de la Seine : Juliobona et la vallée du Bolbec/Commerce</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward characterization of organic matter rich in aromatic compounds by spectral-induced polarization: preliminary investigation and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Mendieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Mairaville</w:t>
+                <w:t xml:space="preserve">Alexis Maineult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Finco</w:t>
+                <w:t xml:space="preserve">Samuel Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Richard</w:t>
+                <w:t xml:space="preserve">Haoliang Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l’Association paléontologique de Villers-sur-Mer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 241 (3), pp.2028-2033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaf145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006004v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual Model of Permafrost Degradation in an Inuit Archaeological Context (Dog Island, Labrador): A Geophysical Approach</w:t>
+                <w:t xml:space="preserve">Évolution environnementale holocène dans l'estuaire de la Seine : Juliobona et la vallée du Bolbec/Commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Labrie</w:t>
+                <w:t xml:space="preserve">Léa Mairaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najat Bhiry</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l’Association paléontologique de Villers-sur-Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Actes du troisième colloque de l'APVSM, Paléontologie et Archéologie en Normandie, 14-15 octobre 2023, pp.177-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04998608v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of dielectric polarization effects in near‐surface earth materials in the 100 Hz–10 MHz frequency range: First interpretation paths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conceptual Model of Permafrost Degradation in an Inuit Archaeological Context (Dog Island, Labrador): A Geophysical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Labrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Bhiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Finco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tabbagh</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Armelle Couillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nsg.12302⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (4), pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences14040095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04591946v1</w:t>
+                <w:t xml:space="preserve">halshs-04998608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐resolution surface‐wave‐constrained mapping of sparse dynamic cone penetrometer tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical analysis of dielectric polarization effects in near‐surface earth materials in the 100 Hz–10 MHz frequency range: First interpretation paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Souffaché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Jougnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maineult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ao Wang</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 22 (6), pp.666-680. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nsg.12321⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 22 (4), pp.468-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nsg.12302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707294v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04591946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of near-surface multi-frequency electromagnetic induction data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High‐resolution surface‐wave‐constrained mapping of sparse dynamic cone penetrometer tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Finco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Finco</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ao Wang</w:t>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2478.13344⟩</w:t>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (6), pp.666-680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nsg.12321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290098v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the resistivity distribution along underground pipes in urban contexts using galvanic and capacitive methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration of near-surface multi-frequency electromagnetic induction data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Finco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Rejkjær</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luis Henrique Cavalcante Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nsg.12135⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (4), pp.765-779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2478.13344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867370v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full‐wave modelling of early‐time measurements in time‐domain electromagnetics: Consideration of coupling between Tx–Rx antennas and the ground</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the resistivity distribution along underground pipes in urban contexts using galvanic and capacitive methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rejkjær</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Cavalcante Fraga</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 69 (6), pp.1375-1386. </w:t>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (1), pp.27-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2478.13102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nsg.12135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857227v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The case for considering polarization in the interpretation of electrical and electromagnetic measurements in the 3 kHz to 3 MHz frequency range</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Full‐wave modelling of early‐time measurements in time‐domain electromagnetics: Consideration of coupling between Tx–Rx antennas and the ground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Finco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Souffaché</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luis Cavalcante Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (6), pp.1375-1386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10712-020-09625-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2478.13102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146809v1</w:t>
+                <w:t xml:space="preserve">hal-03857227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méthodes hydro-géophysiques d'aujourd'hui et demain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">The case for considering polarization in the interpretation of electrical and electromagnetic measurements in the 3 kHz to 3 MHz frequency range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Finco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Champollion</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Finco</w:t>
+                <w:t xml:space="preserve">B. Souffaché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-020-09625-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02302196v1</w:t>
+                <w:t xml:space="preserve">hal-03146809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les méthodes hydro-géophysiques d'aujourd'hui et demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Finco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 202, pp.49-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02302196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Time‐domain electromagnetic imaging of a clayey confining bed in a brackish environment: A case study in the Kairouan Plain Aquifer (Kelbia salt lake, Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Pontoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaghik Hovhannissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (26), pp.3954-3965. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hyp.13303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1879,1724 +2013,1724 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le méandre d'Anneville-Ambourville (SeineMaritime, France) : étude des sources des apports sédimentaires et des processus de dépôts pour appréhender la genèse, la mobilisation et les transferts sédimentaires dans la vallée de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution holocène paléo-environnementale de la vallée du Commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire (Q14) - Tous à l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CReAAH, UMR 6566; AFEQ-CNF INQUA, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive depth estimation of Delos quarries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADVANCES IN ON- AND OFFSHORE ARCHAEOLOGICAL PROSPECTION: PROCEEDINGS OF THE 15TH INTERNATIONAL CONFERENCE ON ARCHAEOLOGICAL PROSPECTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Leibnizstrasse 9, Kiel, Germany. pp.287-291, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.38072/978-3-928794-83-1/p58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution environnementale dans l’estuaire de la Seine - La vallée de la Bolbec/Commerce au cours de l’Holocène : premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damase Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Todisco</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque de l’APVSM "Paléontologie et Archéologie en Normandie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Villers-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical characterization of near-surface formations in the La Villa River catchment (Los Santos, Panama)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Relation between multi-configurations electromagnetic induction and geotechnical measurements (CBR/DCP) on a 1:1 standardized test site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Myriam Schmutz</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ruiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.G. Castrellón</w:t>
+                <w:t xml:space="preserve">Delphine Jacqueline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSG2021 1st Conference on Hydrogeophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202120088⟩</w:t>
+              <w:t xml:space="preserve">Symposium on the Application of Geophysics to Engineering and Environmental Problems 2021 - SAGEEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online Conference, France. pp.75-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4133/sageep.33-036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857263v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between multi-configurations electromagnetic induction and geotechnical measurements (CBR/DCP) on a 1:1 standardized test site</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Geophysical characterization of near-surface formations in the La Villa River catchment (Los Santos, Panama)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Schamper</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mojica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Jacqueline</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+                <w:t xml:space="preserve">Myriam Schmutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Castrellón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on the Application of Geophysics to Engineering and Environmental Problems 2021 - SAGEEP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4133/sageep.33-036⟩</w:t>
+              <w:t xml:space="preserve">NSG2021 1st Conference on Hydrogeophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Bordeaux, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202120088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979267v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of multi-frequency EMI data: example at a test site in Rouen (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Henrique Cavalcante Fraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSG2021 27th European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Bordeaux, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.202120138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-wave modeling of early times in TDEM: estimation of all potential coupling with numerical FDTD simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.H. Cavalcante Fraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSG2020 26th European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Belgrade (Fully online event), Serbia. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202020096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MATLAB interface for 1D forward modeling and sensitivity analysis of EMI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Cavalcante Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on the Application of Geophysics to Engineering and Environmental Problems 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Portland, United States. pp.208-211, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4133/sageep.32-049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between DCP data and geophysical measurements on unimproved landing zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fleitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Ceranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on the Application of Geophysics to Engineering and Environmental Problems 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Portland, United States. pp.283-287, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4133/sageep.32-061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D modelling and inversion of frequency-domain electromagnetic (FDEM) data at a former coal tar refinery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Henrique Cavalcante Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on the Application of Geophysics to Engineering and Environmental Problems 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Portland, United States. pp.9-9, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4133/sageep.32-003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the small-loop TDEM method to the quantification of both electrical and magnetic parameters of the subsurface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Small-Loop TDEM Method to the Quantification of Both Electrical and Magnetic Parameters of the Subsurface (Numerical Approach)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Porto, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.201802462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between DC ERT and Moving Multi-Depth Electrostatic Arrays in an Urban Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rejkjær</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Porto, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.201802621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3606,379 +3740,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse, mobilisation et transferts sédimentaires dans le méandre d'Anneville-Ambourville (Seine-Maritime, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMPCA 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France. Unpublished, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.29747.13607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches pluridisciplinaires sur des îles de la basse vallée de la Seine. Les prospections autour de l'île aux Bœufs et de l'île Sainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lagane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMPCA - XXVe colloque d'archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An open-access Python interface for inversion, sensitivity and equivalence analysis of TDEM data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Nashville (USA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3988,126 +4122,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profond ou pas profond ? Utilisation de la géophysique sur les carrières antiques de Délos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/bd3k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4117,269 +4251,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Rapport d'opération 2022-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Androuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Azzaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Henrique Cavalcante Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caux Seine agglo. 2024, pp.369</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie thermique et changement d'échelle sur la Bassée : développements méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mines Paris-PSL. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4389,114 +4523,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’impact simultané des propriétés électriques, diélectriques et magnétiques du sous-sol sur la mesure géophysique par méthode électromagnétique inductive dans le domaine temporel (TDEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Sorbonne Université, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019SORUS103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02978830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId137"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4564,51 +4698,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5356857C"/>
+    <w:nsid w:val="6FFA20B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4795,51 +4929,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-finco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2085-3567" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425637v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Labrie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;g Barbel Le Page" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.70086" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468211v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Vandecapelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ax4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206839v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Mendieta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maineult" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoliang Luo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf145" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mairaville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences14040095" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04591946v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tabbagh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Souffach&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jougnot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maineult" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rejiba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12302" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707294v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12321" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290098v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Finco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13344" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867370v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rejkj&#230;r" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12135" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13102" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146809v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souffach&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09625-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02302196v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01982921v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pontoreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massuel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaghik Hovhannissian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13303" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sicard-Delage" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548944v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pailles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417455v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p58" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367484v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857263v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mojica" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schmutz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Castrell&#243;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120088" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979267v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jacqueline" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.33-036" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857274v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120138" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03955397v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202020096" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857321v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.32-049" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857332v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleitz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Ceranski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.32-061" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857306v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.32-003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979720v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980392v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802462" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980401v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rejkj&#230;r" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802621" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076936v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29747.13607" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386988v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lagane" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979719v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707288v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd3k" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533487v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Rejiba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fauchard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02978830v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SORUS103" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-finco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2085-3567" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591511v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mairaville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.70048" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Labrie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;g Barbel Le Page" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.70086" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468211v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Vandecapelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ax4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Mendieta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maineult" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoliang Luo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf145" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006004v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998608v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences14040095" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04591946v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tabbagh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Souffach&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jougnot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maineult" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rejiba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12302" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707294v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12321" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Finco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13344" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867370v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rejkj&#230;r" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857227v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13102" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146809v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souffach&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09625-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02302196v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01982921v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pontoreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massuel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaghik Hovhannissian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13303" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356868v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sicard-Delage" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548944v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pailles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417455v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p58" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979267v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jacqueline" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.33-036" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857263v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mojica" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schmutz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Castrell&#243;n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120088" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857274v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120138" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03955397v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202020096" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857321v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.32-049" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857332v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleitz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Ceranski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.32-061" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857306v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.32-003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979720v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980392v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802462" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980401v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rejkj&#230;r" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802621" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29747.13607" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386988v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lagane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979719v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707288v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd3k" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533487v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Rejiba" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fauchard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02978830v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SORUS103" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>