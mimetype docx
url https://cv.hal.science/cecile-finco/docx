--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -294,295 +294,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05591511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Vulnerability of an Inuit Archaeological Site in a Changing Periglacial Environment: A Novel Multimethod Geophysical Approach in Arctic Geoarchaeology</w:t>
+                <w:t xml:space="preserve">Seepage erosion and landforms in the Vexin (Paris Basin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Labrie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Todisco</w:t>
+                <w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najat Bhiry</w:t>
+                <w:t xml:space="preserve">Gautier Vandecapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Héloïg Barbel Le Page</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leturmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/arcm.70086⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (2), pp.99-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15ax4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425637v1</w:t>
+                <w:t xml:space="preserve">hal-05468211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seepage erosion and landforms in the Vexin (Paris Basin, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the Vulnerability of an Inuit Archaeological Site in a Changing Periglacial Environment: A Novel Multimethod Geophysical Approach in Arctic Geoarchaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Vandecapelle</w:t>
+                <w:t xml:space="preserve">Rachel Labrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bétard</w:t>
+                <w:t xml:space="preserve">Najat Bhiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Leturmy</w:t>
+                <w:t xml:space="preserve">Héloïg Barbel Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (2), pp.99-111. </w:t>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15ax4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/arcm.70086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468211v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward characterization of organic matter rich in aromatic compounds by spectral-induced polarization: preliminary investigation and perspectives</w:t>
               </w:r>
@@ -827,64 +827,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual Model of Permafrost Degradation in an Inuit Archaeological Context (Dog Island, Labrador): A Geophysical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Labrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Bhiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3714,332 +3714,466 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse, mobilisation et transferts sédimentaires dans le méandre d'Anneville-Ambourville (Seine-Maritime, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+                <w:t xml:space="preserve">Multi-methodology characterisation of low energy landslide : Example of Blamécourt (Vexin region, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Vandecapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Souloumiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMPCA 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.29747.13607⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne, Austria. 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-13251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076936v1</w:t>
+                <w:t xml:space="preserve">hal-05622175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches pluridisciplinaires sur des îles de la basse vallée de la Seine. Les prospections autour de l'île aux Bœufs et de l'île Sainte-Catherine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genèse, mobilisation et transferts sédimentaires dans le méandre d'Anneville-Ambourville (Seine-Maritime, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tissoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMPCA - XXVe colloque d'archéométrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GMPCA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Rouen, France. Unpublished, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.29747.13607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386988v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches pluridisciplinaires sur des îles de la basse vallée de la Seine. Les prospections autour de l'île aux Bœufs et de l'île Sainte-Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lagane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mairaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Finco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GMPCA - XXVe colloque d'archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Rouen, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An open-access Python interface for inversion, sensitivity and equivalence analysis of TDEM data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4068,51 +4202,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Nashville (USA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4122,51 +4256,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profond ou pas profond ? Utilisation de la géophysique sur les carrières antiques de Délos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4178,70 +4312,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/bd3k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4251,91 +4385,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Rapport d'opération 2022-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Androuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanae Azzaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Henrique Cavalcante Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4347,173 +4481,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caux Seine agglo. 2024, pp.369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie thermique et changement d'échelle sur la Bassée : développements méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mines Paris-PSL. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4523,114 +4657,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’impact simultané des propriétés électriques, diélectriques et magnétiques du sous-sol sur la mesure géophysique par méthode électromagnétique inductive dans le domaine temporel (TDEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Sorbonne Université, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019SORUS103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02978830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId139"/>
+      <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4698,51 +4832,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FFA20B0"/>
+    <w:nsid w:val="B0453E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4929,51 +5063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-finco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2085-3567" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591511v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mairaville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.70048" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Labrie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;g Barbel Le Page" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.70086" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468211v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Vandecapelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ax4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Mendieta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maineult" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoliang Luo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf145" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006004v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998608v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences14040095" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04591946v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tabbagh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Souffach&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jougnot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maineult" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rejiba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12302" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707294v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12321" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Finco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13344" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867370v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rejkj&#230;r" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857227v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13102" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146809v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souffach&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09625-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02302196v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01982921v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pontoreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massuel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaghik Hovhannissian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13303" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356868v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sicard-Delage" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548944v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pailles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417455v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p58" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979267v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jacqueline" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.33-036" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857263v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mojica" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schmutz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Castrell&#243;n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120088" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857274v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120138" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03955397v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202020096" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857321v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.32-049" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857332v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleitz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Ceranski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.32-061" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857306v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.32-003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979720v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980392v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802462" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980401v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rejkj&#230;r" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802621" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29747.13607" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386988v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lagane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979719v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707288v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd3k" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533487v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Rejiba" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fauchard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02978830v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SORUS103" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-finco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2085-3567" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591511v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mairaville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.70048" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468211v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Vandecapelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ax4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425637v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Labrie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;g Barbel Le Page" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.70086" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Mendieta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maineult" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoliang Luo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf145" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006004v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998608v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences14040095" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04591946v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tabbagh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Souffach&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jougnot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maineult" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rejiba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12302" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707294v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12321" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Finco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13344" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867370v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rejkj&#230;r" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857227v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13102" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146809v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souffach&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09625-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02302196v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01982921v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pontoreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massuel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaghik Hovhannissian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13303" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356868v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sicard-Delage" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548944v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pailles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417455v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p58" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979267v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jacqueline" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.33-036" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857263v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mojica" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schmutz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Castrell&#243;n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120088" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857274v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120138" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03955397v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202020096" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857321v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.32-049" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857332v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleitz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Ceranski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.32-061" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857306v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.32-003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979720v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980392v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802462" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980401v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rejkj&#230;r" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802621" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622175v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Souloumiac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-13251" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076936v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29747.13607" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386988v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lagane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979719v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707288v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd3k" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533487v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Rejiba" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fauchard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02978830v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SORUS103" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>