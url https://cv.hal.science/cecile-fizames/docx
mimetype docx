--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -234,425 +234,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481277v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment and maintenance of NRT2.1 inter-individual variability in plants</w:t>
+                <w:t xml:space="preserve">Potassium extrusion by plant cells: evolution from an emergency valve to a driver of long‐distance transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Lecuyer</w:t>
+                <w:t xml:space="preserve">Dorsaf Hmidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vettor</w:t>
+                <w:t xml:space="preserve">Florence Muraya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Javot</w:t>
+                <w:t xml:space="preserve">Anne‐aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Martin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Rob G. Roelfsema</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (12), pp.e1011984. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 245 (1), pp.69-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.20207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455667v1</w:t>
+                <w:t xml:space="preserve">hal-04762341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potassium extrusion by plant cells: evolution from an emergency valve to a driver of long‐distance transport</w:t>
+                <w:t xml:space="preserve">An intracellular transporter mitigates the CO 2 ‐induced decline in iron content in Arabidopsis shoots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorsaf Hmidi</w:t>
+                <w:t xml:space="preserve">Timothy Mozzanino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Muraya</w:t>
+                <w:t xml:space="preserve">Meijie Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐aliénor Véry</w:t>
+                <w:t xml:space="preserve">Mattia Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rob G. Roelfsema</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 245 (1), pp.69-87. </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 600 (4), pp.481-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.20207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.70202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762341v1</w:t>
+                <w:t xml:space="preserve">hal-05348259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intracellular transporter mitigates the CO 2 ‐induced decline in iron content in Arabidopsis shoots</w:t>
+                <w:t xml:space="preserve">Establishment and maintenance of NRT2.1 inter-individual variability in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Mozzanino</w:t>
+                <w:t xml:space="preserve">Charlotte Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meijie Li</w:t>
+                <w:t xml:space="preserve">Alexandre Vettor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Adamo</w:t>
+                <w:t xml:space="preserve">Hélène Javot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lejay</w:t>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (12), pp.e1011984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/1873-3468.70202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348259v1</w:t>
+                <w:t xml:space="preserve">hal-05455667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural genetic variation underlying the negative effect of elevated CO2 on ionome composition in Arabidopsis thaliana</w:t>
               </w:r>
@@ -1302,325 +1302,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NRT2.1 C‐terminus phosphorylation prevents root high affinity nitrate uptake activity in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">Fungal Shaker-like channels beyond cellular K+ homeostasis: a role in ectomycorrhizal symbiosis between Hebeloma cylindrosporum and Pinus pinaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Jacquot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Chaput</w:t>
+                <w:t xml:space="preserve">Kevin Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Mauriès</w:t>
+                <w:t xml:space="preserve">Maria del Carmen Guerrero-Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhi Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tillard</w:t>
+                <w:t xml:space="preserve">Hannah E.R. Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Zulqurnain Haider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16710⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (11), pp.e0242739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0242739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649360v1</w:t>
+                <w:t xml:space="preserve">hal-03001011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal Shaker-like channels beyond cellular K+ homeostasis: a role in ectomycorrhizal symbiosis between Hebeloma cylindrosporum and Pinus pinaster</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NRT2.1 C‐terminus phosphorylation prevents root high affinity nitrate uptake activity in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah E.R. Frank</w:t>
+                <w:t xml:space="preserve">Aurore Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Zulqurnain Haider</w:t>
+                <w:t xml:space="preserve">Adeline Mauriès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Delteil</w:t>
+                <w:t xml:space="preserve">Zhi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (11), pp.e0242739. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 228 (3), pp.1038-1054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0242739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.16710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001011v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Na+ and K+ transport in halophytes: Functional analysis of the HmHKT2;1 transporter from Hordeum maritimum and expression under saline conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Hmidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsa Messedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3466,697 +3466,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00086231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale identification of genes in the fungus Hebeloma cylindrosporum paves the way to molecular analyses of ectomycorrhizal symbiosis</w:t>
+                <w:t xml:space="preserve">Transcript profiling in the chl1-5 mutant of Arabidopsis reveals a role of the nitrate transporter NRT1.1 in the regulation of another nitrate transporter, NRT2.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lambilliote</w:t>
+                <w:t xml:space="preserve">Stephane Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cooke</w:t>
+                <w:t xml:space="preserve">C. Cazettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Samson</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01185.x⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (9), pp.2433-2447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.104.024380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673408v1</w:t>
+                <w:t xml:space="preserve">hal-02680092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The arabidopsis root transcriptome by serial analysis of gene expression. Gene identification using the genome sequence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-scale identification of genes in the fungus Hebeloma cylindrosporum paves the way to molecular analyses of ectomycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lambilliote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jossia Boucherez</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.103.030536⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 164 (3), pp.505-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01185.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676926v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcript profiling in the chl1-5 mutant of Arabidopsis reveals a role of the nitrate transporter NRT1.1 in the regulation of another nitrate transporter, NRT2.1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">The arabidopsis root transcriptome by serial analysis of gene expression. Gene identification using the genome sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fizames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cazettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tillard</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nacry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jossia Boucherez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 16 (9), pp.2433-2447. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 134, pp.67-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.104.024380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.103.030536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680092v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Repeat Analysis of the Compact Genome of the Freshwater Pufferfish Tetraodon nigroviridis</w:t>
+                <w:t xml:space="preserve">Estimate of human gene number provided by genome-wide analysis using Tetraodon nigroviridis DNA sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Roest Crollius</w:t>
+                <w:t xml:space="preserve">Hugues Roest Crollius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Jaillon</w:t>
+                <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dasilva</w:t>
+                <w:t xml:space="preserve">Alain Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ozouf-Costaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Fizames</w:t>
+                <w:t xml:space="preserve">Corinne Dasilva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.10.7.939⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 25 (2), pp.235-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/76118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772367v1</w:t>
+                <w:t xml:space="preserve">hal-03772374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimate of human gene number provided by genome-wide analysis using Tetraodon nigroviridis DNA sequence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and Repeat Analysis of the Compact Genome of the Freshwater Pufferfish Tetraodon nigroviridis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Jaillon</w:t>
+                <w:t xml:space="preserve">H. Roest Crollius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bernot</w:t>
+                <w:t xml:space="preserve">O. Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Dasilva</w:t>
+                <w:t xml:space="preserve">C. Dasilva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bouneau</w:t>
+                <w:t xml:space="preserve">C. Ozouf-Costaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 25 (2), pp.235-238. </w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10 (7), pp.939-949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/76118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gr.10.7.939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772374v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fine Integrated Map of the SPG4 Locus Excludes an Expanded CAG Repeat in Chromosome 2p-Linked Autosomal Dominant Spastic Paraplegia</w:t>
               </w:r>
@@ -4568,51 +4568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Transcriptional Map of the FMF Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Heilig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4714,51 +4714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Transcriptional Map of the FMF Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Heilig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5336,51 +5336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Colloque international de la Societé Française de Biologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5418,51 +5418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of root nitrate uptake by carbon and nitrogen using NRT2.1 as a target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5933,90 +5933,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-translational regulation of the root nitrate uptake transporter NRT2.1 in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Mauries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bonillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6058,90 +6058,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-translational regulation of the root nitrate uptake transporter NRT2.1 in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Mauries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bonillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6183,90 +6183,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-translational regulation of the root nitrate uptake transporter NRT2.1 in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Mauries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bonillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6465,103 +6465,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment, maintenance and consequences of inter-individual transcriptional variability for a gene involved in nitrate nutrition in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vettor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Javot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6577,503 +6577,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Short Shaker Channel Mediates K+ Loading to Root Conducting Tissues and Contributes to Rice Grain Yield under Field Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shunying Yang</w:t>
+                <w:t xml:space="preserve">Arbuscular mycorrhizal fungus Rhizophagus irregularis expresses an outwardly Shaker-like channel involved in potassium nutrition of rice ( Oryza sativa L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh-Hao Nguyen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sheliang Wang</w:t>
+                <w:t xml:space="preserve">Louise Matic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Chmaiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Zhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655592v1</w:t>
+                <w:t xml:space="preserve">hal-03844146v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal fungus Rhizophagus irregularis expresses an outwardly Shaker-like channel involved in potassium nutrition of rice ( Oryza sativa L.)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Short Shaker Channel Mediates K+ Loading to Root Conducting Tissues and Contributes to Rice Grain Yield under Field Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunying Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Hao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fizames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junlin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheliang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layla Chmaiss</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-03844146v2</w:t>
+                <w:t xml:space="preserve">hal-03655592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NRT2.1 phosphorylation prevents root high affinity nitrate uptake activity in Arabidopsis thaliana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Jacquot</w:t>
+                <w:t xml:space="preserve">Genome-wide analysis in response to N and C identifies new regulators for root AtNRT2 transporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tillard</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Fayos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Ibarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104665v1</w:t>
+                <w:t xml:space="preserve">hal-02787649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis in response to N and C identifies new regulators for root AtNRT2 transporters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+                <w:t xml:space="preserve">NRT2.1 phosphorylation prevents root high affinity nitrate uptake activity in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catalina Ibarra</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Mauriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787649v1</w:t>
+                <w:t xml:space="preserve">hal-02104665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId258"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7228,51 +7228,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481277v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunying Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh&#8208;hao Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlin Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheliang Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2527650123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455667v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lecuyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vettor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Javot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011984" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762341v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Hmidi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Muraya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rob G. Roelfsema" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20207" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mozzanino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijie Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Adamo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lejay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.70202" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592341v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Cassan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Lou Pimpare" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozzanino Timothy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fizames" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Devidal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.90170.3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192715v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chaput" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad149" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932713v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Dandache" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315248" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03682108v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cassan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellegarde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac216/6589967" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151107v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Fayos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ibarra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649360v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacquot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mauri&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16710" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001011v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garcia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Guerrero-Galan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah E.R. Frank" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zulqurnain Haider" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delteil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242739" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623588v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsa Messedi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marhuenda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz136" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797879v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Herbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann E. Caillieux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26349-w" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180663v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2015.02.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves-Cordones" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2014.01.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKQT4HWP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110824v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shahzad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fizames" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Martret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12396" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921194v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaigham Shahzad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marqu&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Martret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02024149v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pineau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loubet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lefoulon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chalies" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003120" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665006v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sahr" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Adam" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Maurel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Santoni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcq171" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495142v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jabnoune" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor Very" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-010-0317-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445325v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Espeout" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mieulet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204693v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Duby" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hosy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03324.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478720v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ravet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Borlotti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Touraine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061874" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086231v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jouannic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Argout" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lechauve" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borgel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.03.093" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F1PZ9QZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673408v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lambilliote" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Samson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01185.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676926v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazettes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.030536" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680092v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.104.024380" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772367v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roest Crollius" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jaillon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dasilva" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.10.7.939" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772374v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dasilva" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/76118" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772563v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil&#233; Hazan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Davoine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mavel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Fonknechten" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paternotte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1999.5932" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHM1V8RQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772566v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Parmentier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clepet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Boughdene-Stambouli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lakhdar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blanchet-Bardon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5200271" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772384v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Seboun" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Oksenberg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Rombos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koishiro Usuku" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Goodkin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100480050076" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MBR1BG07-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077687v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Heilig" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Smaoui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da Silva" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1998.5313" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N8ZVDWX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312587v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772617v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fischer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakar Bouadjar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Prud'Homme" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5200254" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04036434v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crozet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El Amraoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenoir" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ripoll" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1996.4526" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-11SQVQSQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160663v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wunderle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dib" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fizames" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morisette" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hazan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633977v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383560v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594744v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594739v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sentenac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789145v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947136v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mauries" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonillo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945906v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945807v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945741v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyano" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045159v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655592v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hao Nguyen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844146v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Matic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Chmaiss" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lolivier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104665v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787649v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481277v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunying Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh&#8208;hao Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlin Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheliang Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2527650123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762341v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Hmidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Muraya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rob G. Roelfsema" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20207" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348259v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mozzanino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijie Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Adamo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lejay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.70202" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455667v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lecuyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vettor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Javot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011984" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592341v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Cassan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Lou Pimpare" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozzanino Timothy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fizames" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Devidal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.90170.3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192715v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chaput" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad149" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932713v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Dandache" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315248" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03682108v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cassan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellegarde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac216/6589967" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151107v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Fayos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ibarra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001011v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garcia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Guerrero-Galan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah E.R. Frank" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zulqurnain Haider" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delteil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242739" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649360v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacquot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mauri&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16710" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623588v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsa Messedi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marhuenda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz136" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797879v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Herbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann E. Caillieux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26349-w" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180663v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2015.02.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves-Cordones" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2014.01.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKQT4HWP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110824v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shahzad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fizames" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Martret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12396" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921194v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaigham Shahzad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marqu&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Martret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02024149v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pineau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loubet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lefoulon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chalies" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003120" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665006v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sahr" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Adam" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Maurel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Santoni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcq171" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495142v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jabnoune" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor Very" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-010-0317-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445325v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Espeout" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mieulet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204693v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Duby" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hosy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03324.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478720v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ravet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Borlotti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Touraine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061874" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086231v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jouannic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Argout" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lechauve" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borgel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.03.093" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F1PZ9QZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680092v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazettes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.104.024380" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lambilliote" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Samson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01185.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676926v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.030536" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772374v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dasilva" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouneau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/76118" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772367v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roest Crollius" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jaillon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dasilva" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.10.7.939" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772563v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil&#233; Hazan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Davoine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mavel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Fonknechten" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paternotte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1999.5932" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHM1V8RQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772566v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Parmentier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clepet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Boughdene-Stambouli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lakhdar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blanchet-Bardon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5200271" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772384v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Seboun" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Oksenberg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Rombos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koishiro Usuku" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Goodkin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100480050076" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MBR1BG07-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077687v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Heilig" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Smaoui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da Silva" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1998.5313" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N8ZVDWX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312587v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772617v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fischer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakar Bouadjar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Prud'Homme" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5200254" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04036434v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crozet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El Amraoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenoir" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ripoll" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1996.4526" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-11SQVQSQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160663v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wunderle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dib" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fizames" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morisette" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hazan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633977v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383560v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594744v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594739v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sentenac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789145v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947136v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mauries" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonillo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945906v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945807v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945741v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyano" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045159v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844146v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Matic" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Chmaiss" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lolivier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655592v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hao Nguyen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787649v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104665v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>