--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -234,425 +234,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481277v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potassium extrusion by plant cells: evolution from an emergency valve to a driver of long‐distance transport</w:t>
+                <w:t xml:space="preserve">Establishment and maintenance of NRT2.1 inter-individual variability in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorsaf Hmidi</w:t>
+                <w:t xml:space="preserve">Charlotte Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Muraya</w:t>
+                <w:t xml:space="preserve">Alexandre Vettor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐aliénor Véry</w:t>
+                <w:t xml:space="preserve">Hélène Javot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rob G. Roelfsema</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 245 (1), pp.69-87. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (12), pp.e1011984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.20207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762341v1</w:t>
+                <w:t xml:space="preserve">hal-05455667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intracellular transporter mitigates the CO 2 ‐induced decline in iron content in Arabidopsis shoots</w:t>
+                <w:t xml:space="preserve">Potassium extrusion by plant cells: evolution from an emergency valve to a driver of long‐distance transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Mozzanino</w:t>
+                <w:t xml:space="preserve">Dorsaf Hmidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meijie Li</w:t>
+                <w:t xml:space="preserve">Florence Muraya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Adamo</w:t>
+                <w:t xml:space="preserve">Anne‐aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lejay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Rob G. Roelfsema</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 600 (4), pp.481-492. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 245 (1), pp.69-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/1873-3468.70202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.20207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348259v1</w:t>
+                <w:t xml:space="preserve">hal-04762341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment and maintenance of NRT2.1 inter-individual variability in plants</w:t>
+                <w:t xml:space="preserve">An intracellular transporter mitigates the CO 2 ‐induced decline in iron content in Arabidopsis shoots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Lecuyer</w:t>
+                <w:t xml:space="preserve">Timothy Mozzanino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vettor</w:t>
+                <w:t xml:space="preserve">Meijie Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Javot</w:t>
+                <w:t xml:space="preserve">Mattia Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Martin</w:t>
+                <w:t xml:space="preserve">Laurence Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (12), pp.e1011984. </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 600 (4), pp.481-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.70202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455667v1</w:t>
+                <w:t xml:space="preserve">hal-05348259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural genetic variation underlying the negative effect of elevated CO2 on ionome composition in Arabidopsis thaliana</w:t>
               </w:r>
@@ -1302,325 +1302,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal Shaker-like channels beyond cellular K+ homeostasis: a role in ectomycorrhizal symbiosis between Hebeloma cylindrosporum and Pinus pinaster</w:t>
+                <w:t xml:space="preserve">NRT2.1 C‐terminus phosphorylation prevents root high affinity nitrate uptake activity in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Garcia</w:t>
+                <w:t xml:space="preserve">Aurore Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria del Carmen Guerrero-Galan</w:t>
+                <w:t xml:space="preserve">Adeline Mauriès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah E.R. Frank</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amandine Delteil</w:t>
+                <w:t xml:space="preserve">Zhi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0242739⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 228 (3), pp.1038-1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03001011v1</w:t>
+                <w:t xml:space="preserve">hal-02649360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NRT2.1 C‐terminus phosphorylation prevents root high affinity nitrate uptake activity in Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fungal Shaker-like channels beyond cellular K+ homeostasis: a role in ectomycorrhizal symbiosis between Hebeloma cylindrosporum and Pinus pinaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Carmen Guerrero-Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Jacquot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Chaput</w:t>
+                <w:t xml:space="preserve">Hannah E.R. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Mauriès</w:t>
+                <w:t xml:space="preserve">Muhammad Zulqurnain Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhi Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tillard</w:t>
+                <w:t xml:space="preserve">Amandine Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 228 (3), pp.1038-1054. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (11), pp.e0242739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.16710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0242739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649360v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Na+ and K+ transport in halophytes: Functional analysis of the HmHKT2;1 transporter from Hordeum maritimum and expression under saline conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Hmidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsa Messedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2654,321 +2654,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O-carboxyl- and N-methyltransferases active on plant aquaporins</w:t>
+                <w:t xml:space="preserve">Potassium and sodium transport in non-animal cells: the Trk/Ktr/HKT transporter family.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Sahr</w:t>
+                <w:t xml:space="preserve">C. Corratgé-Faillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Adam</w:t>
+                <w:t xml:space="preserve">Mehdi Jabnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Very</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 51 (12), pp.2092-2104. </w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 67 (15), pp.2511-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcq171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00018-010-0317-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665006v1</w:t>
+                <w:t xml:space="preserve">hal-00495142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potassium and sodium transport in non-animal cells: the Trk/Ktr/HKT transporter family.</w:t>
+                <w:t xml:space="preserve">O-carboxyl- and N-methyltransferases active on plant aquaporins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Corratgé-Faillie</w:t>
+                <w:t xml:space="preserve">Tobias Sahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Jabnoune</w:t>
+                <w:t xml:space="preserve">Thibaud Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Zimmermann</w:t>
+                <w:t xml:space="preserve">Christophe C. Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Aliénor Very</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 67 (15), pp.2511-32. </w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (12), pp.2092-2104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-010-0317-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcq171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495142v1</w:t>
+                <w:t xml:space="preserve">hal-02665006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity in expression patterns and functional properties in the rice HKT transporter family.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Jabnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Espeout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3466,697 +3466,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00086231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcript profiling in the chl1-5 mutant of Arabidopsis reveals a role of the nitrate transporter NRT1.1 in the regulation of another nitrate transporter, NRT2.1</w:t>
+                <w:t xml:space="preserve">Large-scale identification of genes in the fungus Hebeloma cylindrosporum paves the way to molecular analyses of ectomycorrhizal symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Munos</w:t>
+                <w:t xml:space="preserve">R. Lambilliote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cazettes</w:t>
+                <w:t xml:space="preserve">R. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.104.024380⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 164 (3), pp.505-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01185.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680092v1</w:t>
+                <w:t xml:space="preserve">hal-02673408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale identification of genes in the fungus Hebeloma cylindrosporum paves the way to molecular analyses of ectomycorrhizal symbiosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Lambilliote</w:t>
+                <w:t xml:space="preserve">The arabidopsis root transcriptome by serial analysis of gene expression. Gene identification using the genome sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cooke</w:t>
+                <w:t xml:space="preserve">Stephane Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Samson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gaymard</w:t>
+                <w:t xml:space="preserve">C. Cazettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nacry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jossia Boucherez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01185.x⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 134, pp.67-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.103.030536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673408v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The arabidopsis root transcriptome by serial analysis of gene expression. Gene identification using the genome sequence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcript profiling in the chl1-5 mutant of Arabidopsis reveals a role of the nitrate transporter NRT1.1 in the regulation of another nitrate transporter, NRT2.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cazettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jossia Boucherez</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 134, pp.67-80. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (9), pp.2433-2447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.103.030536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.104.024380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676926v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimate of human gene number provided by genome-wide analysis using Tetraodon nigroviridis DNA sequence</w:t>
+                <w:t xml:space="preserve">Characterization and Repeat Analysis of the Compact Genome of the Freshwater Pufferfish Tetraodon nigroviridis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Roest Crollius</w:t>
+                <w:t xml:space="preserve">H. Roest Crollius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Jaillon</w:t>
+                <w:t xml:space="preserve">O. Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bernot</w:t>
+                <w:t xml:space="preserve">C. Dasilva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Dasilva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bouneau</w:t>
+                <w:t xml:space="preserve">C. Ozouf-Costaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/76118⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10 (7), pp.939-949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.10.7.939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772374v1</w:t>
+                <w:t xml:space="preserve">hal-03772367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Repeat Analysis of the Compact Genome of the Freshwater Pufferfish Tetraodon nigroviridis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimate of human gene number provided by genome-wide analysis using Tetraodon nigroviridis DNA sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Roest Crollius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Roest Crollius</w:t>
+                <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Jaillon</w:t>
+                <w:t xml:space="preserve">Alain Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dasilva</w:t>
+                <w:t xml:space="preserve">Corinne Dasilva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ozouf-Costaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Fizames</w:t>
+                <w:t xml:space="preserve">Laurence Bouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 10 (7), pp.939-949. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 25 (2), pp.235-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.10.7.939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/76118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772367v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fine Integrated Map of the SPG4 Locus Excludes an Expanded CAG Repeat in Chromosome 2p-Linked Autosomal Dominant Spastic Paraplegia</w:t>
               </w:r>
@@ -4282,337 +4282,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamellar Ichthyosis: further narrowing, physical and expression mapping of the chromosome 2 candidate locus</w:t>
+                <w:t xml:space="preserve">Linkage analysis of candidate myelin genes in familial multiple sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Parmentier</w:t>
+                <w:t xml:space="preserve">Eric Seboun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Clepet</w:t>
+                <w:t xml:space="preserve">Jorge Oksenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Boughdene-Stambouli</w:t>
+                <w:t xml:space="preserve">Antony Rombos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Lakhdar</w:t>
+                <w:t xml:space="preserve">Koishiro Usuku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Blanchet-Bardon</w:t>
+                <w:t xml:space="preserve">Donald Goodkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 7 (1), pp.77-87. </w:t>
+              <w:t xml:space="preserve">neurogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 2 (3), pp.155-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.ejhg.5200271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s100480050076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772566v1</w:t>
+                <w:t xml:space="preserve">hal-03772384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkage analysis of candidate myelin genes in familial multiple sclerosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lamellar Ichthyosis: further narrowing, physical and expression mapping of the chromosome 2 candidate locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Oksenberg</w:t>
+                <w:t xml:space="preserve">L Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Rombos</w:t>
+                <w:t xml:space="preserve">C Clepet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koishiro Usuku</w:t>
+                <w:t xml:space="preserve">O Boughdene-Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald Goodkin</w:t>
+                <w:t xml:space="preserve">H Lakhdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Blanchet-Bardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">neurogenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s100480050076⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 7 (1), pp.77-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.ejhg.5200271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03772384v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Transcriptional Map of the FMF Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Heilig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4714,51 +4714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Transcriptional Map of the FMF Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Heilig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5336,51 +5336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Colloque international de la Societé Française de Biologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5418,51 +5418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of root nitrate uptake by carbon and nitrogen using NRT2.1 as a target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5933,90 +5933,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-translational regulation of the root nitrate uptake transporter NRT2.1 in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Mauries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bonillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6058,90 +6058,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-translational regulation of the root nitrate uptake transporter NRT2.1 in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Mauries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bonillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6177,277 +6177,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-translational regulation of the root nitrate uptake transporter NRT2.1 in Arabidopsis thaliana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of new transcription factors regulating root transporters in response to combined nitrogen/carbon treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pauline Bonillo</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Fayos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945807v1</w:t>
+                <w:t xml:space="preserve">hal-02945741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of new transcription factors regulating root transporters in response to combined nitrogen/carbon treatments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-translational regulation of the root nitrate uptake transporter NRT2.1 in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thomas Moyano</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Mauries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bonillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945741v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6465,103 +6465,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment, maintenance and consequences of inter-individual transcriptional variability for a gene involved in nitrate nutrition in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vettor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Javot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6577,263 +6577,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal fungus Rhizophagus irregularis expresses an outwardly Shaker-like channel involved in potassium nutrition of rice ( Oryza sativa L.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
+                <w:t xml:space="preserve">A Short Shaker Channel Mediates K+ Loading to Root Conducting Tissues and Contributes to Rice Grain Yield under Field Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunying Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Matic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lolivier</w:t>
+                <w:t xml:space="preserve">Thanh-Hao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fizames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junlin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheliang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844146v2</w:t>
+                <w:t xml:space="preserve">hal-03655592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Short Shaker Channel Mediates K+ Loading to Root Conducting Tissues and Contributes to Rice Grain Yield under Field Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shunying Yang</w:t>
+                <w:t xml:space="preserve">Arbuscular mycorrhizal fungus Rhizophagus irregularis expresses an outwardly Shaker-like channel involved in potassium nutrition of rice ( Oryza sativa L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Matic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Chmaiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Zhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh-Hao Nguyen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sheliang Wang</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Lolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655592v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844146v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analysis in response to N and C identifies new regulators for root AtNRT2 transporters</w:t>
               </w:r>
@@ -6941,90 +6941,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NRT2.1 phosphorylation prevents root high affinity nitrate uptake activity in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Mauriès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7228,51 +7228,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481277v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunying Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh&#8208;hao Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlin Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheliang Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2527650123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762341v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Hmidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Muraya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rob G. Roelfsema" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20207" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348259v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mozzanino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijie Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Adamo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lejay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.70202" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455667v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lecuyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vettor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Javot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011984" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592341v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Cassan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Lou Pimpare" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozzanino Timothy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fizames" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Devidal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.90170.3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192715v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chaput" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad149" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932713v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Dandache" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315248" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03682108v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cassan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellegarde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac216/6589967" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151107v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Fayos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ibarra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001011v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garcia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Guerrero-Galan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah E.R. Frank" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zulqurnain Haider" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delteil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242739" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649360v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacquot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mauri&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16710" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623588v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsa Messedi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marhuenda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz136" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797879v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Herbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann E. Caillieux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26349-w" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180663v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2015.02.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves-Cordones" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2014.01.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKQT4HWP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110824v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shahzad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fizames" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Martret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12396" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921194v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaigham Shahzad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marqu&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Martret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02024149v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pineau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loubet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lefoulon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chalies" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003120" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665006v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sahr" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Adam" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Maurel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Santoni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcq171" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495142v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jabnoune" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor Very" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-010-0317-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445325v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Espeout" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mieulet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204693v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Duby" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hosy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03324.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478720v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ravet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Borlotti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Touraine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061874" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086231v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jouannic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Argout" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lechauve" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borgel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.03.093" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F1PZ9QZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680092v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazettes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.104.024380" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lambilliote" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Samson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01185.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676926v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.030536" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772374v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dasilva" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouneau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/76118" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772367v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roest Crollius" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jaillon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dasilva" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.10.7.939" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772563v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil&#233; Hazan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Davoine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mavel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Fonknechten" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paternotte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1999.5932" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHM1V8RQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772566v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Parmentier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clepet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Boughdene-Stambouli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lakhdar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blanchet-Bardon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5200271" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772384v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Seboun" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Oksenberg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Rombos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koishiro Usuku" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Goodkin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100480050076" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MBR1BG07-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077687v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Heilig" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Smaoui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da Silva" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1998.5313" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N8ZVDWX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312587v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772617v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fischer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakar Bouadjar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Prud'Homme" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5200254" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04036434v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crozet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El Amraoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenoir" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ripoll" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1996.4526" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-11SQVQSQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160663v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wunderle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dib" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fizames" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morisette" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hazan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633977v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383560v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594744v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594739v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sentenac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789145v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947136v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mauries" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonillo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945906v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945807v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945741v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyano" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045159v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844146v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Matic" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Chmaiss" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lolivier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655592v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hao Nguyen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787649v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104665v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481277v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunying Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh&#8208;hao Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlin Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheliang Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2527650123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455667v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lecuyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vettor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Javot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011984" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762341v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Hmidi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Muraya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rob G. Roelfsema" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20207" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mozzanino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijie Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Adamo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lejay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.70202" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592341v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Cassan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Lou Pimpare" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozzanino Timothy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fizames" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Devidal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.90170.3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192715v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chaput" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad149" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932713v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Dandache" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315248" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03682108v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cassan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellegarde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac216/6589967" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151107v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Fayos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ibarra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649360v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacquot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mauri&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16710" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001011v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garcia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Guerrero-Galan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah E.R. Frank" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zulqurnain Haider" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delteil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242739" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623588v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsa Messedi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marhuenda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz136" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797879v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Herbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann E. Caillieux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26349-w" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180663v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2015.02.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves-Cordones" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2014.01.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKQT4HWP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110824v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shahzad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fizames" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Martret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12396" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921194v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaigham Shahzad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marqu&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Martret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02024149v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pineau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loubet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lefoulon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chalies" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003120" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495142v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jabnoune" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor Very" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-010-0317-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665006v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sahr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Adam" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Maurel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Santoni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcq171" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445325v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Espeout" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mieulet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204693v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Duby" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hosy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03324.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478720v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ravet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Borlotti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Touraine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061874" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086231v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jouannic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Argout" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lechauve" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borgel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.03.093" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F1PZ9QZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673408v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lambilliote" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Samson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01185.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676926v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazettes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.030536" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680092v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.104.024380" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772367v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roest Crollius" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jaillon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dasilva" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.10.7.939" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772374v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dasilva" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/76118" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772563v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil&#233; Hazan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Davoine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mavel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Fonknechten" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paternotte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1999.5932" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHM1V8RQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772384v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Seboun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Oksenberg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Rombos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koishiro Usuku" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Goodkin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100480050076" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MBR1BG07-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772566v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Parmentier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clepet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Boughdene-Stambouli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lakhdar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blanchet-Bardon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5200271" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077687v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Heilig" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Smaoui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da Silva" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1998.5313" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N8ZVDWX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312587v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772617v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fischer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakar Bouadjar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Prud'Homme" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5200254" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04036434v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crozet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El Amraoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenoir" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ripoll" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1996.4526" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-11SQVQSQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160663v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wunderle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dib" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fizames" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morisette" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hazan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633977v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383560v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594744v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594739v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sentenac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789145v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947136v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mauries" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonillo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945906v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945741v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyano" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945807v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045159v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655592v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hao Nguyen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844146v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Matic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Chmaiss" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lolivier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787649v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104665v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>