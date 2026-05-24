--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -2654,321 +2654,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potassium and sodium transport in non-animal cells: the Trk/Ktr/HKT transporter family.</w:t>
+                <w:t xml:space="preserve">O-carboxyl- and N-methyltransferases active on plant aquaporins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Corratgé-Faillie</w:t>
+                <w:t xml:space="preserve">Tobias Sahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Jabnoune</w:t>
+                <w:t xml:space="preserve">Thibaud Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Zimmermann</w:t>
+                <w:t xml:space="preserve">Christophe C. Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Aliénor Very</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 67 (15), pp.2511-32. </w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (12), pp.2092-2104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-010-0317-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcq171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495142v1</w:t>
+                <w:t xml:space="preserve">hal-02665006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O-carboxyl- and N-methyltransferases active on plant aquaporins</w:t>
+                <w:t xml:space="preserve">Potassium and sodium transport in non-animal cells: the Trk/Ktr/HKT transporter family.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Sahr</w:t>
+                <w:t xml:space="preserve">C. Corratgé-Faillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Adam</w:t>
+                <w:t xml:space="preserve">Mehdi Jabnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Very</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 51 (12), pp.2092-2104. </w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 67 (15), pp.2511-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcq171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00018-010-0317-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665006v1</w:t>
+                <w:t xml:space="preserve">hal-00495142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity in expression patterns and functional properties in the rice HKT transporter family.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Jabnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Espeout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4282,307 +4282,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkage analysis of candidate myelin genes in familial multiple sclerosis</w:t>
+                <w:t xml:space="preserve">Lamellar Ichthyosis: further narrowing, physical and expression mapping of the chromosome 2 candidate locus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Seboun</w:t>
+                <w:t xml:space="preserve">L Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Oksenberg</w:t>
+                <w:t xml:space="preserve">C Clepet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Rombos</w:t>
+                <w:t xml:space="preserve">O Boughdene-Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koishiro Usuku</w:t>
+                <w:t xml:space="preserve">H Lakhdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald Goodkin</w:t>
+                <w:t xml:space="preserve">C Blanchet-Bardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">neurogenetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 2 (3), pp.155-162. </w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 7 (1), pp.77-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s100480050076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sj.ejhg.5200271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772384v1</w:t>
+                <w:t xml:space="preserve">hal-03772566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamellar Ichthyosis: further narrowing, physical and expression mapping of the chromosome 2 candidate locus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linkage analysis of candidate myelin genes in familial multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seboun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Parmentier</w:t>
+                <w:t xml:space="preserve">Jorge Oksenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Clepet</w:t>
+                <w:t xml:space="preserve">Antony Rombos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Boughdene-Stambouli</w:t>
+                <w:t xml:space="preserve">Koishiro Usuku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Lakhdar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Blanchet-Bardon</w:t>
+                <w:t xml:space="preserve">Donald Goodkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">neurogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 2 (3), pp.155-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s100480050076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.ejhg.5200271⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03772566v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Transcriptional Map of the FMF Region</w:t>
               </w:r>
@@ -6177,277 +6177,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of new transcription factors regulating root transporters in response to combined nitrogen/carbon treatments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-translational regulation of the root nitrate uptake transporter NRT2.1 in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thomas Moyano</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Mauries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bonillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945741v1</w:t>
+                <w:t xml:space="preserve">hal-02945807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-translational regulation of the root nitrate uptake transporter NRT2.1 in Arabidopsis thaliana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of new transcription factors regulating root transporters in response to combined nitrogen/carbon treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pauline Bonillo</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Fayos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945807v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6813,267 +6813,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844146v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis in response to N and C identifies new regulators for root AtNRT2 transporters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+                <w:t xml:space="preserve">NRT2.1 phosphorylation prevents root high affinity nitrate uptake activity in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catalina Ibarra</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Mauriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787649v1</w:t>
+                <w:t xml:space="preserve">hal-02104665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NRT2.1 phosphorylation prevents root high affinity nitrate uptake activity in Arabidopsis thaliana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Jacquot</w:t>
+                <w:t xml:space="preserve">Genome-wide analysis in response to N and C identifies new regulators for root AtNRT2 transporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tillard</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Fayos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Ibarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104665v1</w:t>
+                <w:t xml:space="preserve">hal-02787649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId258"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7228,51 +7228,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481277v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunying Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh&#8208;hao Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlin Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheliang Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2527650123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455667v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lecuyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vettor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Javot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011984" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762341v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Hmidi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Muraya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rob G. Roelfsema" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20207" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mozzanino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijie Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Adamo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lejay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.70202" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592341v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Cassan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Lou Pimpare" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozzanino Timothy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fizames" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Devidal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.90170.3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192715v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chaput" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad149" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932713v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Dandache" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315248" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03682108v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cassan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellegarde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac216/6589967" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151107v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Fayos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ibarra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649360v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacquot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mauri&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16710" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001011v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garcia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Guerrero-Galan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah E.R. Frank" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zulqurnain Haider" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delteil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242739" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623588v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsa Messedi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marhuenda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz136" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797879v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Herbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann E. Caillieux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26349-w" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180663v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2015.02.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves-Cordones" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2014.01.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKQT4HWP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110824v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shahzad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fizames" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Martret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12396" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921194v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaigham Shahzad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marqu&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Martret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02024149v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pineau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loubet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lefoulon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chalies" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003120" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495142v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jabnoune" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor Very" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-010-0317-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665006v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sahr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Adam" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Maurel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Santoni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcq171" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445325v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Espeout" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mieulet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204693v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Duby" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hosy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03324.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478720v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ravet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Borlotti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Touraine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061874" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086231v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jouannic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Argout" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lechauve" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borgel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.03.093" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F1PZ9QZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673408v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lambilliote" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Samson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01185.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676926v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazettes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.030536" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680092v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.104.024380" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772367v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roest Crollius" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jaillon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dasilva" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.10.7.939" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772374v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dasilva" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/76118" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772563v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil&#233; Hazan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Davoine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mavel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Fonknechten" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paternotte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1999.5932" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHM1V8RQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772384v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Seboun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Oksenberg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Rombos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koishiro Usuku" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Goodkin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100480050076" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MBR1BG07-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772566v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Parmentier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clepet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Boughdene-Stambouli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lakhdar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blanchet-Bardon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5200271" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077687v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Heilig" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Smaoui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da Silva" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1998.5313" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N8ZVDWX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312587v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772617v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fischer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakar Bouadjar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Prud'Homme" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5200254" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04036434v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crozet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El Amraoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenoir" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ripoll" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1996.4526" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-11SQVQSQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160663v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wunderle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dib" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fizames" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morisette" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hazan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633977v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383560v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594744v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594739v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sentenac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789145v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947136v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mauries" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonillo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945906v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945741v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyano" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945807v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045159v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655592v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hao Nguyen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844146v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Matic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Chmaiss" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lolivier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787649v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104665v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481277v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunying Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh&#8208;hao Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlin Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheliang Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2527650123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455667v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lecuyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vettor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Javot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011984" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762341v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Hmidi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Muraya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rob G. Roelfsema" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20207" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mozzanino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijie Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Adamo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lejay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.70202" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592341v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Cassan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Lou Pimpare" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozzanino Timothy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fizames" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Devidal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.90170.3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192715v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chaput" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad149" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932713v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Dandache" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315248" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03682108v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cassan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellegarde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac216/6589967" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151107v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Fayos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ibarra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649360v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacquot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mauri&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16710" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001011v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garcia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Guerrero-Galan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah E.R. Frank" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zulqurnain Haider" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delteil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242739" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623588v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsa Messedi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marhuenda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz136" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797879v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Herbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann E. Caillieux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26349-w" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180663v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2015.02.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves-Cordones" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2014.01.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKQT4HWP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110824v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shahzad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fizames" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Martret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12396" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921194v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaigham Shahzad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marqu&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Martret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02024149v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pineau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loubet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lefoulon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chalies" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003120" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665006v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sahr" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Adam" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Maurel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Santoni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcq171" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495142v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jabnoune" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor Very" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-010-0317-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445325v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Espeout" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mieulet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204693v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Duby" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hosy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03324.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478720v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ravet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Borlotti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Touraine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061874" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086231v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jouannic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Argout" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lechauve" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borgel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.03.093" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F1PZ9QZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673408v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lambilliote" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Samson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01185.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676926v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazettes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.030536" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680092v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.104.024380" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772367v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roest Crollius" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jaillon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dasilva" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.10.7.939" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772374v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dasilva" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/76118" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772563v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil&#233; Hazan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Davoine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mavel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Fonknechten" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paternotte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1999.5932" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHM1V8RQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772566v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Parmentier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clepet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Boughdene-Stambouli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lakhdar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blanchet-Bardon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5200271" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772384v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Seboun" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Oksenberg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Rombos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koishiro Usuku" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Goodkin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100480050076" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MBR1BG07-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077687v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Heilig" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Smaoui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da Silva" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1998.5313" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N8ZVDWX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312587v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772617v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fischer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakar Bouadjar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Prud'Homme" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5200254" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04036434v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crozet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El Amraoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenoir" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ripoll" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1996.4526" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-11SQVQSQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160663v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wunderle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dib" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fizames" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morisette" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hazan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633977v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383560v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594744v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594739v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sentenac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789145v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947136v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mauries" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonillo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945906v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945807v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945741v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyano" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045159v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655592v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hao Nguyen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844146v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Matic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Chmaiss" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lolivier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104665v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787649v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>