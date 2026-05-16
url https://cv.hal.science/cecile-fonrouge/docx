--- v0 (2026-03-24)
+++ v1 (2026-05-16)
@@ -218,200 +218,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment développer l’auto-efficacité entrepreneuriale? Étude auprès d’étudiants universitaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motivations and barriers to crowdlending as a tool for diasporic entrepreneurial finance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fonrouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne St-Jean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fonrouge</w:t>
+                <w:t xml:space="preserve">Daniela Bolzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Small Business &amp; Entrepreneurship</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025875v1</w:t>
+                <w:t xml:space="preserve">halshs-02077559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivations and barriers to crowdlending as a tool for diasporic entrepreneurial finance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment développer l’auto-efficacité entrepreneuriale? Étude auprès d’étudiants universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne St-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fonrouge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela Bolzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Small Business &amp; Entrepreneurship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08276331.2018.1560842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02077559v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FabLab : quel intérêt pour l’entrepreneur ?</w:t>
               </w:r>
@@ -564,1057 +564,1057 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurship and project management relationships</w:t>
+                <w:t xml:space="preserve">Les fablabs et l’émergence de figures alternatives de l’entrepreneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fonrouge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Fouché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Managing Projects in Business</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJMPB-01-2018-0013⟩</w:t>
+              <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, 19 (1), pp.41-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/proj.019.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768062v1</w:t>
+                <w:t xml:space="preserve">hal-01865438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fablabs et l’émergence de figures alternatives de l’entrepreneur</w:t>
+                <w:t xml:space="preserve">Entrepreneurship and project management relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fonrouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bredillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fouché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1, 19 (1), pp.41-55. </w:t>
+              <w:t xml:space="preserve">International Journal of Managing Projects in Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/proj.019.0041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/IJMPB-01-2018-0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865438v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowfunding et diasporas: le financement participatif vient-il remettre en cause les acteurs du financement diasporique?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Business performance and angels presence: a fresh look from France 2008–2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Levratto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fonrouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/inno.052.0211⟩</w:t>
+              <w:t xml:space="preserve">Small Business Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50, pp.339-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11187-016-9827-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591160v2</w:t>
+                <w:t xml:space="preserve">hal-01555254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowfunding et diasporas: le financement participatif vient-il remettre en cause les acteurs du financement diasporique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fonrouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017/1 (n°52), pp.211-231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/inno.052.0211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01365738v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591160v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business performance and angels presence: a fresh look from France 2008–2011</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crowfunding et diasporas: le financement participatif vient-il remettre en cause les acteurs du financement diasporique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fonrouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Business Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017/1 (n°52), pp.211-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.052.0211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11187-016-9827-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01555254v1</w:t>
+                <w:t xml:space="preserve">halshs-01365738v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Luxury entrepreneurship » ou l’entrepreneuriat du luxe : des opportunités de demain pour des activités « human push » ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les entrepreneurs du luxe : une analyse historico-sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lipovetsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fonrouge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, printemps, 17 (3), pp.8-14</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 17 (3), pp.31-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1018264ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01211609v1</w:t>
+                <w:t xml:space="preserve">hal-01529420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entrepreneurs du luxe : une analyse historico-sociale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Luxury entrepreneurship » ou l’entrepreneuriat du luxe : des opportunités de demain pour des activités « human push » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fonrouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Lipovetsky</w:t>
+                <w:t xml:space="preserve">Sophie Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fonrouge</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 17 (3), pp.31-35. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, printemps, 17 (3), pp.8-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01529420v1</w:t>
+                <w:t xml:space="preserve">halshs-01211609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la technologie de rupture à la stratégie de rupture : Europlasma, un cas d'entrepreneuriat durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HANDICAP À LA NOUVEAUTÉ ET SENIORS : l’entreprise créée par un senior bénéficie-t-elle de son expérience organisationnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fonrouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (227), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RFG.227.111-125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00687678v1</w:t>
+                <w:t xml:space="preserve">halshs-01492632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handicap à la nouveauté et seniors</w:t>
+                <w:t xml:space="preserve">De la technologie de rupture à la stratégie de rupture : Europlasma, un cas d'entrepreneuriat durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fonrouge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Bornard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 38 (227), pp.111-125</w:t>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (1), pp.39-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00778567v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00687678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recours à un gendre en période de crise : innovation ou forclusion organisationnelle ?</w:t>
+                <w:t xml:space="preserve">Handicap à la nouveauté et seniors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fonrouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bornard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, N°69, pp.38-48</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (227), pp.111-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00861033v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00778567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HANDICAP À LA NOUVEAUTÉ ET SENIORS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le recours à un gendre en période de crise : innovation ou forclusion organisationnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fonrouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, N°69, pp.38-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/RFG.227.111-125⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01094829v1</w:t>
+                <w:t xml:space="preserve">halshs-00861033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HANDICAP À LA NOUVEAUTÉ ET SENIORS : l’entreprise créée par un senior bénéficie-t-elle de son expérience organisationnelle ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">HANDICAP À LA NOUVEAUTÉ ET SENIORS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fonrouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 8 (227), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+              <w:t xml:space="preserve">, 2012, 227, pp.111-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/RFG.227.111-125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01492632v1</w:t>
+                <w:t xml:space="preserve">halshs-01094829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un mentor pour surmonter les formes du handicap de la nouveauté ? Le point de vue de la dyade mentor-protégé.</w:t>
               </w:r>
@@ -2116,165 +2116,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00267259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entrepreneur et son entreprise : une relations dialogique</w:t>
+                <w:t xml:space="preserve">LES DIRIGEANTS DANS LE SECTEUR DES TIC PENSENT-ILS DIFFÉREMMENT ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fonrouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 28 (138), pp.145-158</w:t>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15 (3-4), pp.101-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00677580v2</w:t>
+                <w:t xml:space="preserve">halshs-00692272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES DIRIGEANTS DANS LE SECTEUR DES TIC PENSENT-ILS DIFFÉREMMENT ?</w:t>
+                <w:t xml:space="preserve">L'entrepreneur et son entreprise : une relations dialogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fonrouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 15 (3-4), pp.101-114</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 28 (138), pp.145-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00692272v1</w:t>
+                <w:t xml:space="preserve">halshs-00677580v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2879,51 +2879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223838v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Florian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fonrouge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2025.2534165" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025875v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne St-Jean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08276331.2018.1560842" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02077559v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bolzani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444510v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.061.0083" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510223v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Belarouci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768062v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bredillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fouch&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJMPB-01-2018-0013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865438v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.019.0041" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591160v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.052.0211" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365738v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555254v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Levratto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Tessier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-016-9827-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211609v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reboud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vigneron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529420v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lipovetsky" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018264ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687678v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778567v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bornard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094829v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.227.111-125" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492632v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687305v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696110v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691918v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267260v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ayerbe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696111v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267259v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677580v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692272v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401422v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Lamendour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392879v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Briot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup St&#233;phanie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465894v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00677726v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223838v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Florian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fonrouge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2025.2534165" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02077559v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bolzani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025875v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne St-Jean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08276331.2018.1560842" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444510v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.061.0083" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510223v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Belarouci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865438v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.019.0041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768062v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bredillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fouch&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJMPB-01-2018-0013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555254v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Levratto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Tessier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-016-9827-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591160v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.052.0211" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365738v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lipovetsky" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018264ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211609v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reboud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vigneron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492632v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bornard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.227.111-125" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687678v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778567v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861033v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094829v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687305v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696110v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691918v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267260v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ayerbe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696111v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267259v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692272v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677580v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401422v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Lamendour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392879v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Briot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup St&#233;phanie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465894v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00677726v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>