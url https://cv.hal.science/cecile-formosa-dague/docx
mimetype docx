--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -230,429 +230,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling fouling kinetics for experiments with transmission varying during filtration</w:t>
+                <w:t xml:space="preserve">Influence of lung extracellular matrix from non-IPF and IPF donors on primary human lung fibroblast biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Arnould</w:t>
+                <w:t xml:space="preserve">Mohammadhossein Dabaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Albignac</w:t>
+                <w:t xml:space="preserve">Ryan Singer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Ter-Halle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+                <w:t xml:space="preserve">Alex Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Causserand</w:t>
+                <w:t xml:space="preserve">Aidee Veronica Arizpe Tafoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2025.124441⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (7), pp.1721-1741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4bm00906a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191845v1</w:t>
+                <w:t xml:space="preserve">hal-05053846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved air flotation of Chlorella sp. using chitosan: influence of algal organic matter and growth phase on coagulant dose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Pappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjaya Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irem Demir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Varas Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Adriaensens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 89, pp.104028. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.algal.2025.104028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of lung extracellular matrix from non-IPF and IPF donors on primary human lung fibroblast biology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling fouling kinetics for experiments with transmission varying during filtration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Singer</w:t>
+                <w:t xml:space="preserve">Marie Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Noble</w:t>
+                <w:t xml:space="preserve">Magali Albignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aidee Veronica Arizpe Tafoya</w:t>
+                <w:t xml:space="preserve">Alexandra Ter-Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A González-Martínez</w:t>
+                <w:t xml:space="preserve">Christel Causserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (7), pp.1721-1741. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 373, pp.124441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4bm00906a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2025.124441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053846v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnaliser des leviers et pointes AFM par des particules pour sonder des cellules Functionalize AFM cantilevers and tips with particles to probe interactions with cells</w:t>
               </w:r>
@@ -710,278 +710,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-point covalent immobilization of a xylanase on elastomer: effects of surface stretching on enzymatic activity</w:t>
+                <w:t xml:space="preserve">Investigating the Nanoscale Dynamics of Chlorella vulgaris Flocculation with Pyridinium-Modified Cellulose Nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Artico</w:t>
+                <w:t xml:space="preserve">Ayessa Pires Maciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Thielemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koenraad Muylaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.163554⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (28), pp.18435-18446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c00356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05083766v1</w:t>
+                <w:t xml:space="preserve">hal-05318879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Nanoscale Dynamics of Chlorella vulgaris Flocculation with Pyridinium-Modified Cellulose Nanocrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-point covalent immobilization of a xylanase on elastomer: effects of surface stretching on enzymatic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Artico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayessa Pires Maciel</w:t>
+                <w:t xml:space="preserve">Dimitri Kamak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wim Thielemans</w:t>
+                <w:t xml:space="preserve">Frédéric Peruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koenraad Muylaert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41 (28), pp.18435-18446. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 706, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c00356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.163554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318879v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface-dependent reorganization of Chlorella vulgaris cell wall components revealed by AFM and SRS microscopy</w:t>
               </w:r>
@@ -1097,64 +1097,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference of extracellular soluble algal organic matter on flocculation–sedimentation harvesting of Chlorella sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjaya Lama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Pappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalia Brandão Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1378,64 +1378,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Biophysical Properties of Microalgal Cell Surfaces Govern Their Interactions with an Amphiphilic Chitosan Derivative Used for Flocculation and Flotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irem Demir-Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Pappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjaya Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1493,827 +1493,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining AFM, XPS and chemical hydrolysis to understand the complexity and dynamics of C. vulgaris cell wall composition and architecture</w:t>
+                <w:t xml:space="preserve">Bubble functionalization in flotation process improve microalgae harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irem Demir-Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Schiavone</w:t>
+                <w:t xml:space="preserve">Malak Souad Ftouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Esvan</w:t>
+                <w:t xml:space="preserve">Stéphane Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2023.103102⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 452 (part 2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.139349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285172v2</w:t>
+                <w:t xml:space="preserve">hal-03788878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble functionalization in flotation process improve microalgae harvesting</w:t>
+                <w:t xml:space="preserve">Combining AFM, XPS and chemical hydrolysis to understand the complexity and dynamics of C. vulgaris cell wall composition and architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irem Demir-Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Balayssac</w:t>
+                <w:t xml:space="preserve">Marion Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Esvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 452 (part 2), </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72, pp.103102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.139349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2023.103102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788878v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285172v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructed membrane vesicles from the microalga Dunaliella as a potential drug delivery system</w:t>
+                <w:t xml:space="preserve">Behavior and surface properties of microalgae indicate environmental changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Levak Zorinc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+                <w:t xml:space="preserve">N. Ivošević Denardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivna Vrana</w:t>
+                <w:t xml:space="preserve">N. Novosel Vlašić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blaženka Gašparović</w:t>
+                <w:t xml:space="preserve">T. Mišić Radić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zemła</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lekka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2022.108360⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (1), pp.113-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-023-03105-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011755v1</w:t>
+                <w:t xml:space="preserve">hal-04668013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior and surface properties of microalgae indicate environmental changes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstructed membrane vesicles from the microalga Dunaliella as a potential drug delivery system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Mišić Radić</w:t>
+                <w:t xml:space="preserve">Maja Levak Zorinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irem Demir-Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Zemła</w:t>
+                <w:t xml:space="preserve">Ivna Vrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lekka</w:t>
+                <w:t xml:space="preserve">Blaženka Gašparović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (1), pp.113-128. </w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150, pp.108360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10811-023-03105-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2022.108360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668013v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of PDMAEMA as a non-toxic synthetic flocculant for harvesting microalgae and evaluation of the influence of polymer size on flocculation behaviour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the role of cell hydrophobicity and EPS production in the aggregation of the marine diatom Cylindrotheca closterium under hypo-saline conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irem Demir-Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin P Beyer</w:t>
+                <w:t xml:space="preserve">Nives Novosel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Levak Zorinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Blockx</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Irem Demir-Yilmaz</w:t>
+                <w:t xml:space="preserve">Tea Mišić Radić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Souad Ftouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2023.111094⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 188, pp.106020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2023.106020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289631v1</w:t>
+                <w:t xml:space="preserve">hal-04285192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the role of cell hydrophobicity and EPS production in the aggregation of the marine diatom Cylindrotheca closterium under hypo-saline conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of PDMAEMA as a non-toxic synthetic flocculant for harvesting microalgae and evaluation of the influence of polymer size on flocculation behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin P Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Blockx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayessa Pires Maciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakshi Tyagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irem Demir-Yilmaz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Malak Souad Ftouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 188, pp.106020. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (5), pp.111094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2023.106020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2023.111094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285192v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of microplastics in microalgae cells aggregation: a study at the molecular scale using atomic force microscopy</w:t>
               </w:r>
@@ -2563,51 +2563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoplastic-Induced Nanostructural, Nanomechanical, and Antioxidant Response of Marine Diatom Cylindrotheca closterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tea Mišić Radić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Vukosav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2691,1801 +2691,1801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automation of Bio-Atomic Force Microscope Measurements on Hundreds of C. albicans Cells</w:t>
+                <w:t xml:space="preserve">Development of Polythiourethane/ZnO-Based Anti-Fouling Materials and Evaluation of the Adhesion of Staphylococcus aureus and Candida glabrata Using Single-Cell Force Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childérick Séverac</w:t>
+                <w:t xml:space="preserve">Sophie Klemm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Proa-Coronado</w:t>
+                <w:t xml:space="preserve">Martina Baum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Martinez-Rivas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Haoyi Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zibin Nan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mafalda Cavalheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/61315⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11020271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025337v1</w:t>
+                <w:t xml:space="preserve">hal-03136104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the interactions between air bubbles and (bio)interfaces at the nanoscale using FluidFM technology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Lemen</w:t>
+                <w:t xml:space="preserve">Automation of Bio-Atomic Force Microscope Measurements on Hundreds of C. albicans Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Childérick Séverac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Proa-Coronado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Martinez-Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.07.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/61315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423284v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pili and other surface proteins influence the structure and the nanomechanical properties of Lactococcus lactis biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Drame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-84030-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Polythiourethane/ZnO-Based Anti-Fouling Materials and Evaluation of the Adhesion of Staphylococcus aureus and Candida glabrata Using Single-Cell Force Spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Haoyi Qiu</w:t>
+                <w:t xml:space="preserve">Probing the interactions between air bubbles and (bio)interfaces at the nanoscale using FluidFM technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irem Demir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zibin Nan</w:t>
+                <w:t xml:space="preserve">Ines Lüchtefeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mafalda Cavalheiro</w:t>
+                <w:t xml:space="preserve">Claude Lemen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (2), pp.271. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 604, pp.785-797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano11020271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136104v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of Atomic Force Microscopy (AFM) in microalgae studies: A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Guiraud</w:t>
+                <w:t xml:space="preserve">Elucidating bacterial adhesion to mucosal surface by an original AFM approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Dunker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sol Gomez de La Torre Canny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Taylor Nordgård</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2021.102506⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-021-02303-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423286v1</w:t>
+                <w:t xml:space="preserve">hal-03347159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the first touch to biofilm establishment by the human pathogen Candida glabrata: a genome-wide to nanoscale view</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diana Pereira</w:t>
+                <w:t xml:space="preserve">The contribution of Atomic Force Microscopy (AFM) in microalgae studies: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irem Demir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, pp.102506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-02412-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2021.102506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328637v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating bacterial adhesion to mucosal surface by an original AFM approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From the first touch to biofilm establishment by the human pathogen Candida glabrata: a genome-wide to nanoscale view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mafalda Cavalheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Dunker</w:t>
+                <w:t xml:space="preserve">Diana Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol Gomez de La Torre Canny</w:t>
+                <w:t xml:space="preserve">Carolina Leitão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Taylor Nordgård</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+                <w:t xml:space="preserve">Pedro Pais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12866-021-02303-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-02412-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347159v1</w:t>
+                <w:t xml:space="preserve">hal-03328637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Homotypic Interactions of Lactococcus lactis Pili Using Single-Cell Force Spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Castelain</w:t>
+                <w:t xml:space="preserve">Nanoscale Evidence Unravels Microalgae Flocculation Mechanism Induced by Chitosan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irem Demir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Blockx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Thielemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c03069⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (12), pp.8446-8459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.0c00772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860018v1</w:t>
+                <w:t xml:space="preserve">hal-03025212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of microalgae natural flocculation mechanisms to enhance flotation harvesting efficiency</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Guiraud</w:t>
+                <w:t xml:space="preserve">Analysis of Homotypic Interactions of Lactococcus lactis Pili Using Single-Cell Force Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Dramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2020.177⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (19), pp.21411-21423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c03069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000566v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Evidence Unravels Microalgae Flocculation Mechanism Induced by Chitosan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Towards a better understanding of microalgae natural flocculation mechanisms to enhance flotation harvesting efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irem Demir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dague</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (12), pp.8446-8459. </w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (6), pp.1009 - 1024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsabm.0c00772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/wst.2020.177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025212v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bicarbonate Concentration Induces Production of Exopolysaccharides by Arthrospira platensis That Mediate Bioflocculation and Enhance Flotation Harvesting Efficiency</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gernigon</w:t>
+                <w:t xml:space="preserve">Flocculation-flotation harvesting mechanism of Dunaliella salina: From nanoscale interpretation to industrial optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guiraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b01591⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 155, pp.352-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.02.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311400v1</w:t>
+                <w:t xml:space="preserve">hal-02618577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flocculation-flotation harvesting mechanism of Dunaliella salina: From nanoscale interpretation to industrial optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Besson</w:t>
+                <w:t xml:space="preserve">Bicarbonate Concentration Induces Production of Exopolysaccharides by Arthrospira platensis That Mediate Bioflocculation and Enhance Flotation Harvesting Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 155, pp.352-361. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (16), pp.13796-13804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.02.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b01591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618577v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of the flocculation/flotation mechanism of the marine microalgae Phaeodactylum tricornutum under increased pH using atomic force microscopy</w:t>
+                <w:t xml:space="preserve">The Role of Glycans in Bacterial Adhesion to Mucosal Surfaces: How Can Single-Molecule Techniques Advance Our Understanding?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayza Daboussi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Dunker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33, pp.369-378. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (2), 26 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms6020039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886487v1</w:t>
+                <w:t xml:space="preserve">hal-01907666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Glycans in Bacterial Adhesion to Mucosal Surfaces: How Can Single-Molecule Techniques Advance Our Understanding?</w:t>
+                <w:t xml:space="preserve">Towards a better understanding of the flocculation/flotation mechanism of the marine microalgae Phaeodactylum tricornutum under increased pH using atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fayza Daboussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (2), 26 p. </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.369-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms6020039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907666v1</w:t>
+                <w:t xml:space="preserve">hal-01886487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell biology of microbes and pharmacology of antimicrobial drugs explored by Atomic Force Microscopy</w:t>
               </w:r>
@@ -4601,51 +4601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Smolyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childérick Séverac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5231,550 +5231,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Force Microscopy: an innovative technology to explore cardiomyocyte cell surface in cardiac physio/pathophysiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiparametric imaging of adhesive nanodomains at the surface of Candida albicans by atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lachaize</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+                <w:t xml:space="preserve">Marion L Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgiy Smolyakov</w:t>
+                <w:t xml:space="preserve">Anita Boisrame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Guilbeau-Frugier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Galés</w:t>
+                <w:t xml:space="preserve">Mathias L Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied NanoBioScience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (1), pp.57-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nano.2014.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552834v1</w:t>
+                <w:t xml:space="preserve">hal-01553144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of living cell arrays for atomic force microscopy studies</w:t>
+                <w:t xml:space="preserve">Unravelling of a mechanism of resistance to colistin in Klebsiella pneumoniae using atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+                <w:t xml:space="preserve">M. Herold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Ressier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C Vidaillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nprot.2015.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (8), pp.2261-2270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkv118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495201v1</w:t>
+                <w:t xml:space="preserve">hal-01553126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling of a mechanism of resistance to colistin in Klebsiella pneumoniae using atomic force microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic Force Microscopy: an innovative technology to explore cardiomyocyte cell surface in cardiac physio/pathophysiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. E. Duval</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georgiy Smolyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Guilbeau-Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Galés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Letters in Applied NanoBioScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (4), pp.321-324</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01553126v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiparametric imaging of adhesive nanodomains at the surface of Candida albicans by atomic force microscopy</w:t>
+                <w:t xml:space="preserve">Generation of living cell arrays for atomic force microscopy studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion L Schiavone</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Boisrame</w:t>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias L Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphael E Duval</w:t>
+                <w:t xml:space="preserve">Laurence Ressier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (1), pp.57-65. </w:t>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.199-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nano.2014.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nprot.2015.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01553144v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining atomic force microscopy and genetics to investigate the role of KNR4 in Saccharomyces Cerevisiae sensitivity to K9 killer toxin</w:t>
               </w:r>
@@ -5898,90 +5898,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping HA-tagged protein at the surface of living cells by atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Galés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (1), pp.1-9. </w:t>
@@ -6025,295 +6025,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering by Atomic Force Microscopy of an original circular structure at the yeast cell surface in response to heat shock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavien Pillet</w:t>
+                <w:t xml:space="preserve">A combined chemical and enzymatic method to determine quantitatively the polysaccharide components in the cell wall of yeasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lemonier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Schiavone</w:t>
+                <w:t xml:space="preserve">Amélie Vax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12 (6), 20p. </w:t>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (6), pp.933 - 947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1741-7007-12-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1567-1364.12182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639992v1</w:t>
+                <w:t xml:space="preserve">hal-02638140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined chemical and enzymatic method to determine quantitatively the polysaccharide components in the cell wall of yeasts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Uncovering by Atomic Force Microscopy of an original circular structure at the yeast cell surface in response to heat shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lemonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (6), pp.933 - 947. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (6), 20p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1567-1364.12182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1741-7007-12-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638140v1</w:t>
+                <w:t xml:space="preserve">hal-02639992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrimer functionalization of gold surface improves the measurement of protein–DNA interactions by surface plasmon resonance imaging</w:t>
               </w:r>
@@ -6471,51 +6471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6738,64 +6738,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale Effects of Caspofungin against Two Yeast Species, Saccharomyces cerevisiae and Candida albicans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6885,51 +6885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6959,3468 +6959,3593 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing the adhesion of bacterial biofilms to anti-biofouling filtration membranes using FluidFM technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Rosales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Coestsier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Causserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th NanoInBio Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Le Gosier, Guadeloupe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding how microalgae cells remediate heavy metals using Atomic Force Microscopy (AFM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Passucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mar Areco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Microscopy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modifications de surface bio-inspirées appliquées au contrôle du biofilm dans les procédés membranaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Burato Rosales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pritam Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Causserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Coetsier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e édition du colloque du Réseau National Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing the adhesion of bacterial biofilms to anti-biofouling membrane surfaces using atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Burato Rosales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Causserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Coetsier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology (ECCE/ECAB 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berne, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of Atomic Force Microscopy to the advancement of flotation processes for microalgae harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Water Association Specialist Conference on Natural Organic Matter (NOM8) and the IWA Particle Separation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Boksburg, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding how microalgae cells remediate heavy metals using a biophysical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Passucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mar Areco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Symposium on Environmental Biotechnology and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingénierie de la surface de bulles pour une récolte optimisée des microalgues par flottation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Demir-Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème Congrès de la Société française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photoactive nanocomposite particles powered in the Near-InfraRed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Kullis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra ter Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coudret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28th IUPAC Symposium on Photochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COMPRENDRE LES MÉCANISMES DE FLOCULATION NATURELLE CHEZ LES MICROALGUES POUR AMÉLIORER L'EFFICACITÉ DE RÉCOLTE PAR FLOTTATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irem Demir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées plénières du GDR Bioingénierie des Interfaces (B2I)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing the interactions between air bubbles and (bio)-interfaces at the molecular scale using FluidFM technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irem Demir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Lüchtefeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lemen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la Société française des Microscopies (Sfµ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding chitosan-induced flocculation mechanism in C. vulgaris using atomic force microscopy (AFM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irem Demir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Blockx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koenraad Muylaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International confenrence on Biomass, Bioproducts and Biofuels (AlgalBBB 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtuel, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of atomic force microscopy to the study of biofilm formation and antibiotic resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbes 2021, 16ème congrès National de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluidic force microscopy to access the interactions between gaz/liquid and biological interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irem Demir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Lüchtefeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lemen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbe-on-chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From nanoscale interpretation to industrial application of microalgae flotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IWA Particle Separation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Amherst, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a better understanding of microalgae natural flocculation mechanisms to enhance flotation harvesting efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IWA Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Valladolid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a better understanding of microalgae natural flocculation mechanisms to enhance flotation harvesting efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AgreenSkills 6th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding natural flocculation mechanisms in microalgae to enhance flotation harvesting efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayza Daboussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Conference on Renewable Resources and Biorefineries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multi-scale study of the flocculation/flotation mechanism of the marine microalgae Phaeodactylum tricornutum under increased pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayza Daboussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NANOINBIO : Nanosciences for Life &amp; Materiels Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Le Gosier, Guadeloupe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Dark Side of the Wall: Atomic Force Microscopy Revelations on Drug Resistance and Adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fungal Cell wall 2017 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pr; Mritxell Riquelme, Oct 2017, Ensenada, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stress, Drug Resistance, Adhesion: the dark side of the wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nano In Bio : Advances for Life and Material sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Le Gosier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drug Resistance and Adhesion: a Closer Look at the Dark Side of the Wall.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27. International Conference on Yeast Genetics and Molecular Biology (ICYGMB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Levico Terme, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drug resistance and adhesion: a closer look into the dark side of the wall.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Fungal Pathogens 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Colle sur Loup, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drug resistance and adhesion: a closer look at the dark side of the wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27. International Conference on Yeast Genetics and Molecular Biology (ICYGMB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondazione Edmund Mach. San Michele All'adige, ITA., Sep 2015, Levico Trente, Italy. 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanoscale dynamics of chlorella vulgaris flocculation with pyridinium-modified cellulose nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayessa Pires Maciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Thielemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koenradd Muylaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Congress of the International Society for Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovative Enzyme Immobilization on Elastic Polymeric Surfaces Reveals Spatial Proximity's Impact on GH11 Xylanase Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Artico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Peruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th Carbohydrate Bioengineering Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing the interactions between bubbles (gas / liquid) and (bio)interfaces at the molecular scale using FluidFM technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irem Demir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Lüchtefeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lemen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées plénières du GDR Bioingénierie des Interfaces (B2I)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The dark side of the wall: atomic force microscopy revelations on drug resistance and adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Yken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEBS Advanced Lecture Course on "Human Fungal Pathogens - Molecular Mechanisms of Host-Pathogen Interactions and Virulence"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, La Colle sur Loup, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stress, Drug Resistance, Adhesion: the dark side of the wall.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Yken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NanoInBio Advances for life and materials science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Le Gosier, France. , 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stress, Drug resistance and Adhesion: a closer look at the dark side of the wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fungal Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the role of extracellular polymeric substances produced by Parachlorella kessleri in Zn(II) bioremediation using atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Passucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Thomas--Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the reduction of adhesion forces between biofilms and anti-biofouling filtration membrane surfaces using FluidFM technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail Burato Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Causserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Coetsier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745712v1</w:t>
-              </w:r>
-[...3054 lines deleted...]
-                <w:t xml:space="preserve">hal-01269495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehension of the mechanisms of action of antimicrobial molecules using nanobiotechnologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro and nanotechnologies/Microelectronics. Université de Toulouse III - Paul Sabatier, 2014. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01080090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId304"/>
+      <w:footerReference w:type="default" r:id="rId305"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10567,51 +10692,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Chimanlal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Iliopoulou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Fragouli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cabassud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.136026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191845v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnould" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Albignac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ter-Halle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2025.124441" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351343v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Pappa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjaya Lama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Demir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Varas Perez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adriaensens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053846v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadhossein Dabaghi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Singer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Noble" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidee Veronica Arizpe Tafoya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4bm00906a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in423" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05083766v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artico" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kamak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peruch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.163554" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayessa Pires Maciel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Thielemans" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Muylaert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c00356" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Pereira C. S&#225;nchez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lartiges" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2025.100160" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745747v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Brand&#227;o Watanabe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Marchal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131290" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750246v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laria Rodr&#237;guez-Quesada" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Ram&#237;rez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni S&#225;enz-Arce" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c04391" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Demir-Yilmaz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Vandamme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.4c00363" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04285172v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schiavone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103102" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788878v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Souad Ftouhi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balayssac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.139349" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011755v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Levak Zorinc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivna Vrana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bla&#382;enka Ga&#353;parovi&#263;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2022.108360" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668013v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ivo&#353;evi&#263; Denardis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Novosel Vla&#353;i&#263;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mi&#353;i&#263; Radi&#263;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zem&#322;a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lekka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-023-03105-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin P Beyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Blockx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Tyagi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.111094" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04285192v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nives Novosel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Mi&#353;i&#263; Radi&#263;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638059v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Yakovenko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428857v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alric" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam J Holt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delarue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01506-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Vukosav" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Komazec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darija Domazet Jura&#353;in" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14142163" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03025337v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Proa-Coronado" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martinez-Rivas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61315" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423284v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines L&#252;chtefeld" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.07.036" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03163203v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Drame" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84030-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136104v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Klemm" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Baum" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Qiu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibin Nan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Cavalheiro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020271" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423286v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102506" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328637v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pereira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Leit&#227;o" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02412-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347159v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dunker" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Gomez de La Torre Canny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taylor Nordg&#229;rd" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-021-02303-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860018v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dram&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c03069" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03000566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Besson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2020.177" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03025212v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c00772" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311400v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vergnes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gernigon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b01591" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618577v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.02.043" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886487v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.06.010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907666v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms6020039" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907671v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2017.06.022" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552823v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Smolyakov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2016.03.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552815v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Pillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Baaziz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19778" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637320v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Solopova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veiga" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.714303" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552795v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M Schiavone" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina M Elsztein" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Teste" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene M Martin-Yken" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01213-16" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396314v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Feuillie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derclaye" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So&#328;a Kuchar&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b07515" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552834v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachaize" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Smolyakov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gal&#233;s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495201v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2015.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553126v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herold" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vidaillac" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Duval" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv118" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553144v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L Schiavone" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Boisrame" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.07.008" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553082v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Liu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilia Dagkessamanskaia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169622v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gal&#233;s" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2407" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBPHDV12-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639992v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemonier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-12-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638140v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vax" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1567-1364.12182" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01848474v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sanchez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Severac" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.12.023" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QS3SB3X0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268470v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Yken" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-013-0411-0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-68K28B8W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01450713v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauvais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bozza" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Kniemeyer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Balloy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003716" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268080v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00105-13" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650395v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grare" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2011.09.009" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSG0S1PL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745729v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Passucci" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Thomas--Chemin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dib" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ali Assaf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745712v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Burato Rosales" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coetsier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965799v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenradd Muylaert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429997v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608703v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604110v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951445v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965333v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Rosales" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coestsier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965306v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mar Areco" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834574v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Das" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965357v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835762v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965369v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965666v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Demir-Yilmaz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893177v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Kullis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428354v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430090v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430080v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428364v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428273v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950850v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947353v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947325v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947338v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783625v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944890v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949505v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Formosa-Dague" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schiavone" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949429v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950986v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269495v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yken" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01080090v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Chimanlal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Iliopoulou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Fragouli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cabassud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.136026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadhossein Dabaghi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Singer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Noble" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidee Veronica Arizpe Tafoya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4bm00906a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Pappa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjaya Lama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Demir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Varas Perez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adriaensens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnould" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Albignac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ter-Halle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2025.124441" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in423" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayessa Pires Maciel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Thielemans" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Muylaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c00356" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05083766v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artico" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kamak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peruch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.163554" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Pereira C. S&#225;nchez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lartiges" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2025.100160" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745747v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Brand&#227;o Watanabe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Marchal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131290" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750246v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laria Rodr&#237;guez-Quesada" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Ram&#237;rez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni S&#225;enz-Arce" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c04391" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Demir-Yilmaz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Vandamme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.4c00363" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788878v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Souad Ftouhi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balayssac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.139349" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04285172v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schiavone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103102" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668013v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ivo&#353;evi&#263; Denardis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Novosel Vla&#353;i&#263;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mi&#353;i&#263; Radi&#263;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zem&#322;a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lekka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-023-03105-w" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011755v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Levak Zorinc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivna Vrana" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bla&#382;enka Ga&#353;parovi&#263;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2022.108360" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04285192v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nives Novosel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Mi&#353;i&#263; Radi&#263;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289631v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin P Beyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Blockx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Tyagi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.111094" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638059v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Yakovenko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428857v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alric" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam J Holt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delarue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01506-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Vukosav" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Komazec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darija Domazet Jura&#353;in" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14142163" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136104v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Klemm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Baum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Qiu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibin Nan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Cavalheiro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020271" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03025337v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Proa-Coronado" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martinez-Rivas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61315" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03163203v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Drame" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84030-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423284v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines L&#252;chtefeld" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.07.036" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347159v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dunker" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Gomez de La Torre Canny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taylor Nordg&#229;rd" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-021-02303-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423286v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102506" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328637v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pereira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Leit&#227;o" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02412-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03025212v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c00772" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860018v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dram&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c03069" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03000566v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Besson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2020.177" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618577v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.02.043" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311400v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vergnes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gernigon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b01591" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907666v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms6020039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886487v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.06.010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907671v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2017.06.022" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552823v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Smolyakov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2016.03.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552815v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Pillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Baaziz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19778" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637320v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Solopova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veiga" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.714303" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552795v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M Schiavone" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina M Elsztein" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Teste" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene M Martin-Yken" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01213-16" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396314v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Feuillie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derclaye" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So&#328;a Kuchar&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b07515" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553144v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L Schiavone" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Boisrame" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.07.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553126v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herold" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vidaillac" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Duval" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv118" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552834v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachaize" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Smolyakov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gal&#233;s" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495201v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2015.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553082v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Liu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilia Dagkessamanskaia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169622v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gal&#233;s" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2407" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBPHDV12-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638140v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vax" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1567-1364.12182" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639992v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemonier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-12-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01848474v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sanchez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Severac" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.12.023" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QS3SB3X0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268470v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Yken" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-013-0411-0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-68K28B8W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01450713v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauvais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bozza" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Kniemeyer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Balloy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003716" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268080v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00105-13" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650395v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grare" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2011.09.009" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSG0S1PL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965333v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Rosales" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coestsier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965306v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Passucci" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mar Areco" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834574v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Burato Rosales" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Das" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coetsier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835762v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965357v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965369v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965666v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Demir-Yilmaz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893177v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Kullis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428354v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430090v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430080v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428364v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428273v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947353v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950850v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947325v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947338v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783625v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944890v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949505v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Formosa-Dague" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schiavone" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949429v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950986v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269495v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yken" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965799v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenradd Muylaert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563559v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429997v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608703v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604110v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951445v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745729v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Thomas--Chemin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dib" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ali Assaf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745712v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01080090v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>