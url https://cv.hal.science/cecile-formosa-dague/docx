--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1493,559 +1493,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble functionalization in flotation process improve microalgae harvesting</w:t>
+                <w:t xml:space="preserve">Combining AFM, XPS and chemical hydrolysis to understand the complexity and dynamics of C. vulgaris cell wall composition and architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irem Demir-Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malak Souad Ftouhi</w:t>
+                <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Balayssac</w:t>
+                <w:t xml:space="preserve">Jérôme Esvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.139349⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72, pp.103102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2023.103102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788878v1</w:t>
+                <w:t xml:space="preserve">hal-04285172v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining AFM, XPS and chemical hydrolysis to understand the complexity and dynamics of C. vulgaris cell wall composition and architecture</w:t>
+                <w:t xml:space="preserve">Bubble functionalization in flotation process improve microalgae harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irem Demir-Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Souad Ftouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Schiavone</w:t>
+                <w:t xml:space="preserve">Stéphane Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Esvan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Coudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 72, pp.103102. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 452 (part 2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2023.103102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.139349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285172v2</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior and surface properties of microalgae indicate environmental changes</w:t>
+                <w:t xml:space="preserve">Reconstructed membrane vesicles from the microalga Dunaliella as a potential drug delivery system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ivošević Denardis</w:t>
+                <w:t xml:space="preserve">Maja Levak Zorinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irem Demir-Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Novosel Vlašić</w:t>
+                <w:t xml:space="preserve">Ivna Vrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Mišić Radić</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Lekka</w:t>
+                <w:t xml:space="preserve">Blaženka Gašparović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10811-023-03105-w⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150, pp.108360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2022.108360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668013v1</w:t>
+                <w:t xml:space="preserve">hal-04011755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructed membrane vesicles from the microalga Dunaliella as a potential drug delivery system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavior and surface properties of microalgae indicate environmental changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ivošević Denardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Novosel Vlašić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Levak Zorinc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+                <w:t xml:space="preserve">T. Mišić Radić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivna Vrana</w:t>
+                <w:t xml:space="preserve">J. Zemła</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blaženka Gašparović</w:t>
+                <w:t xml:space="preserve">M. Lekka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 150, pp.108360. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (1), pp.113-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2022.108360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10811-023-03105-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011755v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the role of cell hydrophobicity and EPS production in the aggregation of the marine diatom Cylindrotheca closterium under hypo-saline conditions</w:t>
               </w:r>
@@ -2057,77 +2057,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irem Demir-Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nives Novosel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Levak Zorinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tea Mišić Radić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malak Souad Ftouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 188, pp.106020. </w:t>
@@ -2691,291 +2691,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Polythiourethane/ZnO-Based Anti-Fouling Materials and Evaluation of the Adhesion of Staphylococcus aureus and Candida glabrata Using Single-Cell Force Spectroscopy</w:t>
+                <w:t xml:space="preserve">Automation of Bio-Atomic Force Microscope Measurements on Hundreds of C. albicans Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Klemm</w:t>
+                <w:t xml:space="preserve">Childérick Séverac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Baum</w:t>
+                <w:t xml:space="preserve">Sergio Proa-Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haoyi Qiu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrian Martinez-Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11020271⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/61315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136104v1</w:t>
+                <w:t xml:space="preserve">hal-03025337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automation of Bio-Atomic Force Microscope Measurements on Hundreds of C. albicans Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Polythiourethane/ZnO-Based Anti-Fouling Materials and Evaluation of the Adhesion of Staphylococcus aureus and Candida glabrata Using Single-Cell Force Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Klemm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Baum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childérick Séverac</w:t>
+                <w:t xml:space="preserve">Haoyi Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Proa-Coronado</w:t>
+                <w:t xml:space="preserve">Zibin Nan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Martinez-Rivas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mafalda Cavalheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 170, </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/61315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano11020271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025337v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pili and other surface proteins influence the structure and the nanomechanical properties of Lactococcus lactis biofilms</w:t>
               </w:r>
@@ -3223,667 +3223,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating bacterial adhesion to mucosal surface by an original AFM approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dague</w:t>
+                <w:t xml:space="preserve">The contribution of Atomic Force Microscopy (AFM) in microalgae studies: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irem Demir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-021-02303-1⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, pp.102506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2021.102506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347159v1</w:t>
+                <w:t xml:space="preserve">hal-03423286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of Atomic Force Microscopy (AFM) in microalgae studies: A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Guiraud</w:t>
+                <w:t xml:space="preserve">From the first touch to biofilm establishment by the human pathogen Candida glabrata: a genome-wide to nanoscale view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mafalda Cavalheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Leitão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Pais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60, pp.102506. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2021.102506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-02412-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423286v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the first touch to biofilm establishment by the human pathogen Candida glabrata: a genome-wide to nanoscale view</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elucidating bacterial adhesion to mucosal surface by an original AFM approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Pereira</w:t>
+                <w:t xml:space="preserve">Karen Dunker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sol Gomez de La Torre Canny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Taylor Nordgård</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pedro Pais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-02412-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12866-021-02303-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328637v1</w:t>
+                <w:t xml:space="preserve">hal-03347159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Evidence Unravels Microalgae Flocculation Mechanism Induced by Chitosan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wim Thielemans</w:t>
+                <w:t xml:space="preserve">Analysis of Homotypic Interactions of Lactococcus lactis Pili Using Single-Cell Force Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Dramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsabm.0c00772⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (19), pp.21411-21423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c03069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025212v1</w:t>
+                <w:t xml:space="preserve">hal-02860018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Homotypic Interactions of Lactococcus lactis Pili Using Single-Cell Force Spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Castelain</w:t>
+                <w:t xml:space="preserve">Nanoscale Evidence Unravels Microalgae Flocculation Mechanism Induced by Chitosan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irem Demir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Blockx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Thielemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (19), pp.21411-21423. </w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (12), pp.8446-8459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c03069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.0c00772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860018v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of microalgae natural flocculation mechanisms to enhance flotation harvesting efficiency</w:t>
               </w:r>
@@ -4220,77 +4220,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Glycans in Bacterial Adhesion to Mucosal Surfaces: How Can Single-Molecule Techniques Advance Our Understanding?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Dunker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4367,51 +4367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayza Daboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4601,51 +4601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Smolyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childérick Séverac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5652,51 +5652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6031,51 +6031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined chemical and enzymatic method to determine quantitatively the polysaccharide components in the cell wall of yeasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6191,51 +6191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lemonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6471,51 +6471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6738,51 +6738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale Effects of Caspofungin against Two Yeast Species, Saccharomyces cerevisiae and Candida albicans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7338,204 +7338,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the adhesion of bacterial biofilms to anti-biofouling membrane surfaces using atomic force microscopy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of Atomic Force Microscopy to the advancement of flotation processes for microalgae harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology (ECCE/ECAB 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Berne, Germany</w:t>
+              <w:t xml:space="preserve">8th International Water Association Specialist Conference on Natural Organic Matter (NOM8) and the IWA Particle Separation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Boksburg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835762v1</w:t>
+                <w:t xml:space="preserve">hal-04965357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Atomic Force Microscopy to the advancement of flotation processes for microalgae harvesting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing the adhesion of bacterial biofilms to anti-biofouling membrane surfaces using atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Burato Rosales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Causserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Coetsier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Water Association Specialist Conference on Natural Organic Matter (NOM8) and the IWA Particle Separation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Boksburg, South Africa</w:t>
+              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology (ECCE/ECAB 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965357v1</w:t>
+                <w:t xml:space="preserve">hal-04835762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding how microalgae cells remediate heavy metals using a biophysical approach</w:t>
               </w:r>
@@ -7763,51 +7763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra ter Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coudret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IUPAC Symposium on Photochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8365,191 +8365,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From nanoscale interpretation to industrial application of microalgae flotation</w:t>
+                <w:t xml:space="preserve">Towards a better understanding of microalgae natural flocculation mechanisms to enhance flotation harvesting efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA Particle Separation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Amherst, United States</w:t>
+              <w:t xml:space="preserve">IWA Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Valladolid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947353v1</w:t>
+                <w:t xml:space="preserve">hal-04950850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of microalgae natural flocculation mechanisms to enhance flotation harvesting efficiency</w:t>
+                <w:t xml:space="preserve">From nanoscale interpretation to industrial application of microalgae flotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA Algae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Valladolid, Spain</w:t>
+              <w:t xml:space="preserve">IWA Particle Separation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Amherst, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950850v1</w:t>
+                <w:t xml:space="preserve">hal-04947353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of microalgae natural flocculation mechanisms to enhance flotation harvesting efficiency</w:t>
               </w:r>
@@ -8755,51 +8755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayza Daboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8876,51 +8876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9131,51 +9131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. International Conference on Yeast Genetics and Molecular Biology (ICYGMB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Levico Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9226,51 +9226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9347,51 +9347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9858,51 +9858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9966,51 +9966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10074,51 +10074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10692,51 +10692,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Chimanlal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Iliopoulou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Fragouli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cabassud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.136026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadhossein Dabaghi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Singer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Noble" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidee Veronica Arizpe Tafoya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4bm00906a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Pappa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjaya Lama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Demir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Varas Perez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adriaensens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnould" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Albignac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ter-Halle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2025.124441" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in423" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayessa Pires Maciel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Thielemans" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Muylaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c00356" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05083766v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artico" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kamak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peruch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.163554" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Pereira C. S&#225;nchez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lartiges" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2025.100160" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745747v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Brand&#227;o Watanabe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Marchal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131290" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750246v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laria Rodr&#237;guez-Quesada" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Ram&#237;rez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni S&#225;enz-Arce" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c04391" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Demir-Yilmaz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Vandamme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.4c00363" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788878v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Souad Ftouhi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balayssac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.139349" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04285172v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schiavone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103102" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668013v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ivo&#353;evi&#263; Denardis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Novosel Vla&#353;i&#263;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mi&#353;i&#263; Radi&#263;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zem&#322;a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lekka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-023-03105-w" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011755v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Levak Zorinc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivna Vrana" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bla&#382;enka Ga&#353;parovi&#263;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2022.108360" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04285192v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nives Novosel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Mi&#353;i&#263; Radi&#263;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289631v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin P Beyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Blockx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Tyagi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.111094" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638059v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Yakovenko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428857v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alric" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam J Holt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delarue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01506-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Vukosav" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Komazec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darija Domazet Jura&#353;in" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14142163" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136104v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Klemm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Baum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Qiu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibin Nan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Cavalheiro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020271" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03025337v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Proa-Coronado" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martinez-Rivas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61315" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03163203v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Drame" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84030-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423284v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines L&#252;chtefeld" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.07.036" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347159v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dunker" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Gomez de La Torre Canny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taylor Nordg&#229;rd" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-021-02303-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423286v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102506" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328637v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pereira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Leit&#227;o" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02412-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03025212v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c00772" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860018v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dram&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c03069" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03000566v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Besson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2020.177" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618577v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.02.043" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311400v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vergnes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gernigon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b01591" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907666v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms6020039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886487v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.06.010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907671v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2017.06.022" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552823v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Smolyakov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2016.03.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552815v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Pillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Baaziz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19778" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637320v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Solopova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veiga" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.714303" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552795v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M Schiavone" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina M Elsztein" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Teste" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene M Martin-Yken" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01213-16" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396314v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Feuillie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derclaye" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So&#328;a Kuchar&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b07515" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553144v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L Schiavone" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Boisrame" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.07.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553126v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herold" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vidaillac" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Duval" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv118" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552834v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachaize" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Smolyakov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gal&#233;s" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495201v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2015.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553082v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Liu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilia Dagkessamanskaia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169622v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gal&#233;s" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2407" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBPHDV12-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638140v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vax" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1567-1364.12182" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639992v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemonier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-12-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01848474v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sanchez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Severac" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.12.023" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QS3SB3X0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268470v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Yken" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-013-0411-0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-68K28B8W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01450713v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauvais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bozza" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Kniemeyer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Balloy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003716" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268080v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00105-13" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650395v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grare" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2011.09.009" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSG0S1PL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965333v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Rosales" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coestsier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965306v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Passucci" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mar Areco" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834574v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Burato Rosales" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Das" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coetsier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835762v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965357v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965369v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965666v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Demir-Yilmaz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893177v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Kullis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428354v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430090v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430080v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428364v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428273v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947353v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950850v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947325v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947338v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783625v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944890v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949505v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Formosa-Dague" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schiavone" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949429v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950986v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269495v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yken" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965799v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenradd Muylaert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563559v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429997v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608703v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604110v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951445v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745729v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Thomas--Chemin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dib" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ali Assaf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745712v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01080090v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Chimanlal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Iliopoulou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Fragouli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cabassud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.136026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadhossein Dabaghi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Singer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Noble" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidee Veronica Arizpe Tafoya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4bm00906a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Pappa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjaya Lama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Demir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Varas Perez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adriaensens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnould" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Albignac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ter-Halle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2025.124441" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in423" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayessa Pires Maciel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Thielemans" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Muylaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c00356" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05083766v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artico" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kamak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peruch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.163554" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Pereira C. S&#225;nchez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lartiges" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2025.100160" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745747v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Brand&#227;o Watanabe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Marchal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131290" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750246v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laria Rodr&#237;guez-Quesada" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Ram&#237;rez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni S&#225;enz-Arce" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c04391" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Demir-Yilmaz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Vandamme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.4c00363" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04285172v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schiavone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103102" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788878v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Souad Ftouhi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balayssac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.139349" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011755v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Levak Zorinc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivna Vrana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bla&#382;enka Ga&#353;parovi&#263;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2022.108360" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668013v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ivo&#353;evi&#263; Denardis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Novosel Vla&#353;i&#263;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mi&#353;i&#263; Radi&#263;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zem&#322;a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lekka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-023-03105-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04285192v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nives Novosel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Mi&#353;i&#263; Radi&#263;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289631v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin P Beyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Blockx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Tyagi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.111094" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638059v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Yakovenko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428857v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alric" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam J Holt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delarue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01506-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Vukosav" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Komazec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darija Domazet Jura&#353;in" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14142163" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03025337v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Proa-Coronado" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martinez-Rivas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61315" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136104v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Klemm" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Baum" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Qiu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibin Nan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Cavalheiro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020271" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03163203v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Drame" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84030-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423284v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines L&#252;chtefeld" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.07.036" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423286v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102506" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328637v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pereira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Leit&#227;o" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02412-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347159v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dunker" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Gomez de La Torre Canny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taylor Nordg&#229;rd" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-021-02303-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860018v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dram&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c03069" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03025212v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c00772" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03000566v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Besson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2020.177" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618577v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.02.043" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311400v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vergnes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gernigon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b01591" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907666v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms6020039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886487v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.06.010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907671v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2017.06.022" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552823v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Smolyakov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2016.03.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552815v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Pillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Baaziz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19778" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637320v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Solopova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veiga" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.714303" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552795v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M Schiavone" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina M Elsztein" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Teste" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene M Martin-Yken" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01213-16" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396314v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Feuillie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derclaye" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So&#328;a Kuchar&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b07515" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553144v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L Schiavone" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Boisrame" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.07.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553126v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herold" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vidaillac" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Duval" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv118" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552834v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachaize" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Smolyakov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gal&#233;s" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495201v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2015.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553082v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Liu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilia Dagkessamanskaia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169622v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gal&#233;s" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2407" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBPHDV12-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638140v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vax" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1567-1364.12182" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639992v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemonier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-12-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01848474v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sanchez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Severac" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.12.023" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QS3SB3X0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268470v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Yken" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-013-0411-0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-68K28B8W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01450713v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauvais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bozza" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Kniemeyer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Balloy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003716" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268080v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00105-13" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650395v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grare" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2011.09.009" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSG0S1PL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965333v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Rosales" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coestsier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965306v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Passucci" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mar Areco" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834574v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Burato Rosales" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Das" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coetsier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965357v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835762v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965369v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965666v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Demir-Yilmaz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893177v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Kullis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428354v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430090v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430080v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428364v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428273v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950850v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947353v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947325v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947338v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783625v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944890v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949505v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Formosa-Dague" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schiavone" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949429v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950986v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269495v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yken" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965799v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenradd Muylaert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563559v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429997v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608703v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604110v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951445v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745729v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Thomas--Chemin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dib" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ali Assaf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745712v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01080090v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>