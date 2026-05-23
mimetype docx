--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -230,429 +230,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of lung extracellular matrix from non-IPF and IPF donors on primary human lung fibroblast biology</w:t>
+                <w:t xml:space="preserve">Modeling fouling kinetics for experiments with transmission varying during filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammadhossein Dabaghi</w:t>
+                <w:t xml:space="preserve">Marie Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Singer</w:t>
+                <w:t xml:space="preserve">Magali Albignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Noble</w:t>
+                <w:t xml:space="preserve">Alexandra Ter-Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aidee Veronica Arizpe Tafoya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David A González-Martínez</w:t>
+                <w:t xml:space="preserve">Christel Causserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4bm00906a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 373, pp.124441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2025.124441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053846v1</w:t>
+                <w:t xml:space="preserve">hal-05191845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved air flotation of Chlorella sp. using chitosan: influence of algal organic matter and growth phase on coagulant dose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Pappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaela Pappa</w:t>
+                <w:t xml:space="preserve">Sanjaya Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjaya Lama</w:t>
+                <w:t xml:space="preserve">Irem Demir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irem Demir</w:t>
+                <w:t xml:space="preserve">Paula Varas Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Adriaensens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 89, pp.104028. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.algal.2025.104028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling fouling kinetics for experiments with transmission varying during filtration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of lung extracellular matrix from non-IPF and IPF donors on primary human lung fibroblast biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadhossein Dabaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Arnould</w:t>
+                <w:t xml:space="preserve">Ryan Singer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Albignac</w:t>
+                <w:t xml:space="preserve">Alex Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Ter-Halle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+                <w:t xml:space="preserve">Aidee Veronica Arizpe Tafoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Causserand</w:t>
+                <w:t xml:space="preserve">David A González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 373, pp.124441. </w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (7), pp.1721-1741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2025.124441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4bm00906a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191845v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnaliser des leviers et pointes AFM par des particules pour sonder des cellules Functionalize AFM cantilevers and tips with particles to probe interactions with cells</w:t>
               </w:r>
@@ -1097,64 +1097,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference of extracellular soluble algal organic matter on flocculation–sedimentation harvesting of Chlorella sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjaya Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Pappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalia Brandão Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1378,64 +1378,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Biophysical Properties of Microalgal Cell Surfaces Govern Their Interactions with an Amphiphilic Chitosan Derivative Used for Flocculation and Flotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irem Demir-Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Pappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjaya Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1493,559 +1493,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining AFM, XPS and chemical hydrolysis to understand the complexity and dynamics of C. vulgaris cell wall composition and architecture</w:t>
+                <w:t xml:space="preserve">Bubble functionalization in flotation process improve microalgae harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irem Demir-Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Schiavone</w:t>
+                <w:t xml:space="preserve">Malak Souad Ftouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Esvan</w:t>
+                <w:t xml:space="preserve">Stéphane Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2023.103102⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 452 (part 2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.139349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285172v2</w:t>
+                <w:t xml:space="preserve">hal-03788878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble functionalization in flotation process improve microalgae harvesting</w:t>
+                <w:t xml:space="preserve">Combining AFM, XPS and chemical hydrolysis to understand the complexity and dynamics of C. vulgaris cell wall composition and architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irem Demir-Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Balayssac</w:t>
+                <w:t xml:space="preserve">Marion Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Esvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 452 (part 2), </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72, pp.103102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.139349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2023.103102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788878v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285172v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructed membrane vesicles from the microalga Dunaliella as a potential drug delivery system</w:t>
+                <w:t xml:space="preserve">Behavior and surface properties of microalgae indicate environmental changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Levak Zorinc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+                <w:t xml:space="preserve">N. Ivošević Denardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivna Vrana</w:t>
+                <w:t xml:space="preserve">N. Novosel Vlašić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blaženka Gašparović</w:t>
+                <w:t xml:space="preserve">T. Mišić Radić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zemła</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lekka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2022.108360⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (1), pp.113-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-023-03105-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011755v1</w:t>
+                <w:t xml:space="preserve">hal-04668013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior and surface properties of microalgae indicate environmental changes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstructed membrane vesicles from the microalga Dunaliella as a potential drug delivery system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Mišić Radić</w:t>
+                <w:t xml:space="preserve">Maja Levak Zorinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irem Demir-Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Zemła</w:t>
+                <w:t xml:space="preserve">Ivna Vrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lekka</w:t>
+                <w:t xml:space="preserve">Blaženka Gašparović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (1), pp.113-128. </w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150, pp.108360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10811-023-03105-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2022.108360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668013v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the role of cell hydrophobicity and EPS production in the aggregation of the marine diatom Cylindrotheca closterium under hypo-saline conditions</w:t>
               </w:r>
@@ -2057,77 +2057,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irem Demir-Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nives Novosel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Levak Zorinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tea Mišić Radić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malak Souad Ftouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 188, pp.106020. </w:t>
@@ -2691,455 +2691,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automation of Bio-Atomic Force Microscope Measurements on Hundreds of C. albicans Cells</w:t>
+                <w:t xml:space="preserve">Development of Polythiourethane/ZnO-Based Anti-Fouling Materials and Evaluation of the Adhesion of Staphylococcus aureus and Candida glabrata Using Single-Cell Force Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childérick Séverac</w:t>
+                <w:t xml:space="preserve">Sophie Klemm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Proa-Coronado</w:t>
+                <w:t xml:space="preserve">Martina Baum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Martinez-Rivas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Haoyi Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zibin Nan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mafalda Cavalheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/61315⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11020271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025337v1</w:t>
+                <w:t xml:space="preserve">hal-03136104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Polythiourethane/ZnO-Based Anti-Fouling Materials and Evaluation of the Adhesion of Staphylococcus aureus and Candida glabrata Using Single-Cell Force Spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pili and other surface proteins influence the structure and the nanomechanical properties of Lactococcus lactis biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haoyi Qiu</w:t>
+                <w:t xml:space="preserve">Ibrahima Drame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zibin Nan</w:t>
+                <w:t xml:space="preserve">Christine Lafforgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mafalda Cavalheiro</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11020271⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-84030-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136104v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pili and other surface proteins influence the structure and the nanomechanical properties of Lactococcus lactis biofilms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automation of Bio-Atomic Force Microscope Measurements on Hundreds of C. albicans Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lafforgue</w:t>
+                <w:t xml:space="preserve">Childérick Séverac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Proa-Coronado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Martinez-Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 170, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-84030-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3791/61315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163203v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the interactions between air bubbles and (bio)interfaces at the nanoscale using FluidFM technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irem Demir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Lüchtefeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3223,697 +3223,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of Atomic Force Microscopy (AFM) in microalgae studies: A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Guiraud</w:t>
+                <w:t xml:space="preserve">Elucidating bacterial adhesion to mucosal surface by an original AFM approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Dunker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sol Gomez de La Torre Canny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Taylor Nordgård</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2021.102506⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-021-02303-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423286v1</w:t>
+                <w:t xml:space="preserve">hal-03347159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the first touch to biofilm establishment by the human pathogen Candida glabrata: a genome-wide to nanoscale view</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diana Pereira</w:t>
+                <w:t xml:space="preserve">The contribution of Atomic Force Microscopy (AFM) in microalgae studies: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irem Demir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, pp.102506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-02412-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2021.102506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328637v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating bacterial adhesion to mucosal surface by an original AFM approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From the first touch to biofilm establishment by the human pathogen Candida glabrata: a genome-wide to nanoscale view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mafalda Cavalheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Dunker</w:t>
+                <w:t xml:space="preserve">Diana Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol Gomez de La Torre Canny</w:t>
+                <w:t xml:space="preserve">Carolina Leitão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Taylor Nordgård</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+                <w:t xml:space="preserve">Pedro Pais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12866-021-02303-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-02412-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347159v1</w:t>
+                <w:t xml:space="preserve">hal-03328637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Homotypic Interactions of Lactococcus lactis Pili Using Single-Cell Force Spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Castelain</w:t>
+                <w:t xml:space="preserve">Nanoscale Evidence Unravels Microalgae Flocculation Mechanism Induced by Chitosan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irem Demir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Blockx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Thielemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c03069⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (12), pp.8446-8459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.0c00772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860018v1</w:t>
+                <w:t xml:space="preserve">hal-03025212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Evidence Unravels Microalgae Flocculation Mechanism Induced by Chitosan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wim Thielemans</w:t>
+                <w:t xml:space="preserve">Analysis of Homotypic Interactions of Lactococcus lactis Pili Using Single-Cell Force Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Dramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (12), pp.8446-8459. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (19), pp.21411-21423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsabm.0c00772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c03069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025212v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of microalgae natural flocculation mechanisms to enhance flotation harvesting efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irem Demir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4220,77 +4220,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Glycans in Bacterial Adhesion to Mucosal Surfaces: How Can Single-Molecule Techniques Advance Our Understanding?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Dunker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4367,51 +4367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayza Daboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4569,287 +4569,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High speed indentation measures by FV, QI and QNM introduce a new understanding of bionanomechanical experiments</w:t>
+                <w:t xml:space="preserve">Cell wall as a target for bacteria inactivation by pulsed electric fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Smolyakov</w:t>
+                <w:t xml:space="preserve">Flavien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphael E Duval</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Baaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micron.2016.03.002⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.19778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep19778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552823v1</w:t>
+                <w:t xml:space="preserve">hal-01552815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall as a target for bacteria inactivation by pulsed electric fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavien Pillet</w:t>
+                <w:t xml:space="preserve">High speed indentation measures by FV, QI and QNM introduce a new understanding of bionanomechanical experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Smolyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Houda Baaziz</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Childérick Séverac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.19778. </w:t>
+              <w:t xml:space="preserve">Micron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85, pp.8-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep19778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micron.2016.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552815v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of Cell Wall Plasticity by Nucleotide Metabolism in Lactococcus lactis</w:t>
               </w:r>
@@ -5639,64 +5639,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of living cell arrays for atomic force microscopy studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5924,51 +5924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Galés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6031,51 +6031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined chemical and enzymatic method to determine quantitatively the polysaccharide components in the cell wall of yeasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6165,77 +6165,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering by Atomic Force Microscopy of an original circular structure at the yeast cell surface in response to heat shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lemonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6299,51 +6299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrimer functionalization of gold surface improves the measurement of protein–DNA interactions by surface plasmon resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6471,64 +6471,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6738,51 +6738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale Effects of Caspofungin against Two Yeast Species, Saccharomyces cerevisiae and Candida albicans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7046,51 +7046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Coestsier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Causserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7249,51 +7249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail Burato Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pritam Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Causserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7338,204 +7338,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Atomic Force Microscopy to the advancement of flotation processes for microalgae harvesting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing the adhesion of bacterial biofilms to anti-biofouling membrane surfaces using atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Burato Rosales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Causserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Coetsier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Water Association Specialist Conference on Natural Organic Matter (NOM8) and the IWA Particle Separation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Boksburg, South Africa</w:t>
+              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology (ECCE/ECAB 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965357v1</w:t>
+                <w:t xml:space="preserve">hal-04835762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the adhesion of bacterial biofilms to anti-biofouling membrane surfaces using atomic force microscopy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of Atomic Force Microscopy to the advancement of flotation processes for microalgae harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology (ECCE/ECAB 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Berne, Germany</w:t>
+              <w:t xml:space="preserve">8th International Water Association Specialist Conference on Natural Organic Matter (NOM8) and the IWA Particle Separation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Boksburg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835762v1</w:t>
+                <w:t xml:space="preserve">hal-04965357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding how microalgae cells remediate heavy metals using a biophysical approach</w:t>
               </w:r>
@@ -7763,51 +7763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra ter Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coudret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IUPAC Symposium on Photochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7845,51 +7845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPRENDRE LES MÉCANISMES DE FLOCULATION NATURELLE CHEZ LES MICROALGUES POUR AMÉLIORER L'EFFICACITÉ DE RÉCOLTE PAR FLOTTATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irem Demir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7927,51 +7927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the interactions between air bubbles and (bio)-interfaces at the molecular scale using FluidFM technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irem Demir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Lüchtefeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8052,51 +8052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding chitosan-induced flocculation mechanism in C. vulgaris using atomic force microscopy (AFM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irem Demir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Blockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8246,51 +8246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluidic force microscopy to access the interactions between gaz/liquid and biological interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irem Demir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Lüchtefeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8365,191 +8365,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of microalgae natural flocculation mechanisms to enhance flotation harvesting efficiency</w:t>
+                <w:t xml:space="preserve">From nanoscale interpretation to industrial application of microalgae flotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA Algae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Valladolid, Spain</w:t>
+              <w:t xml:space="preserve">IWA Particle Separation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Amherst, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950850v1</w:t>
+                <w:t xml:space="preserve">hal-04947353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From nanoscale interpretation to industrial application of microalgae flotation</w:t>
+                <w:t xml:space="preserve">Towards a better understanding of microalgae natural flocculation mechanisms to enhance flotation harvesting efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA Particle Separation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Amherst, United States</w:t>
+              <w:t xml:space="preserve">IWA Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Valladolid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947353v1</w:t>
+                <w:t xml:space="preserve">hal-04950850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of microalgae natural flocculation mechanisms to enhance flotation harvesting efficiency</w:t>
               </w:r>
@@ -8755,51 +8755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayza Daboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8876,51 +8876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9131,51 +9131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. International Conference on Yeast Genetics and Molecular Biology (ICYGMB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Levico Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9226,51 +9226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9347,51 +9347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9413,206 +9413,457 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. International Conference on Yeast Genetics and Molecular Biology (ICYGMB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondazione Edmund Mach. San Michele All'adige, ITA., Sep 2015, Levico Trente, Italy. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the role of extracellular polymeric substances produced by Parachlorella kessleri in Zn(II) bioremediation using atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Passucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Thomas--Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Ali Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing the reduction of adhesion forces between biofilms and anti-biofouling filtration membrane surfaces using FluidFM technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Burato Rosales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Causserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Coetsier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale dynamics of chlorella vulgaris flocculation with pyridinium-modified cellulose nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayessa Pires Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim Thielemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koenradd Muylaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Congress of the International Society for Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Enzyme Immobilization on Elastic Polymeric Surfaces Reveals Spatial Proximity's Impact on GH11 Xylanase Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Artico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9671,87 +9922,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Carbohydrate Bioengineering Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the interactions between bubbles (gas / liquid) and (bio)interfaces at the molecular scale using FluidFM technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irem Demir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Lüchtefeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9796,329 +10047,329 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées plénières du GDR Bioingénierie des Interfaces (B2I)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dark side of the wall: atomic force microscopy revelations on drug resistance and adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Advanced Lecture Course on "Human Fungal Pathogens - Molecular Mechanisms of Host-Pathogen Interactions and Virulence"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, La Colle sur Loup, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress, Drug Resistance, Adhesion: the dark side of the wall.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoInBio Advances for life and materials science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Le Gosier, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress, Drug resistance and Adhesion: a closer look at the dark side of the wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10133,308 +10384,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951445v1</w:t>
-              </w:r>
-[...249 lines deleted...]
-                <w:t xml:space="preserve">hal-04745712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10692,51 +10692,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Chimanlal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Iliopoulou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Fragouli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cabassud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.136026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadhossein Dabaghi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Singer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Noble" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidee Veronica Arizpe Tafoya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4bm00906a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Pappa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjaya Lama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Demir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Varas Perez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adriaensens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnould" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Albignac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ter-Halle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2025.124441" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in423" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayessa Pires Maciel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Thielemans" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Muylaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c00356" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05083766v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artico" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kamak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peruch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.163554" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Pereira C. S&#225;nchez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lartiges" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2025.100160" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745747v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Brand&#227;o Watanabe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Marchal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131290" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750246v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laria Rodr&#237;guez-Quesada" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Ram&#237;rez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni S&#225;enz-Arce" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c04391" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Demir-Yilmaz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Vandamme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.4c00363" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04285172v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schiavone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103102" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788878v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Souad Ftouhi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balayssac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.139349" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011755v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Levak Zorinc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivna Vrana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bla&#382;enka Ga&#353;parovi&#263;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2022.108360" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668013v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ivo&#353;evi&#263; Denardis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Novosel Vla&#353;i&#263;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mi&#353;i&#263; Radi&#263;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zem&#322;a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lekka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-023-03105-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04285192v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nives Novosel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Mi&#353;i&#263; Radi&#263;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289631v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin P Beyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Blockx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Tyagi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.111094" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638059v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Yakovenko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428857v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alric" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam J Holt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delarue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01506-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Vukosav" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Komazec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darija Domazet Jura&#353;in" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14142163" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03025337v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Proa-Coronado" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martinez-Rivas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61315" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136104v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Klemm" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Baum" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Qiu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibin Nan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Cavalheiro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020271" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03163203v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Drame" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84030-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423284v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines L&#252;chtefeld" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.07.036" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423286v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102506" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328637v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pereira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Leit&#227;o" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02412-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347159v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dunker" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Gomez de La Torre Canny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taylor Nordg&#229;rd" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-021-02303-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860018v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dram&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c03069" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03025212v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c00772" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03000566v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Besson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2020.177" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618577v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.02.043" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311400v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vergnes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gernigon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b01591" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907666v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms6020039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886487v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.06.010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907671v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2017.06.022" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552823v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Smolyakov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2016.03.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552815v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Pillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Baaziz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19778" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637320v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Solopova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veiga" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.714303" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552795v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M Schiavone" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina M Elsztein" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Teste" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene M Martin-Yken" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01213-16" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396314v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Feuillie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derclaye" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So&#328;a Kuchar&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b07515" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553144v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L Schiavone" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Boisrame" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.07.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553126v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herold" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vidaillac" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Duval" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv118" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552834v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachaize" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Smolyakov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gal&#233;s" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495201v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2015.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553082v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Liu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilia Dagkessamanskaia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169622v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gal&#233;s" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2407" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBPHDV12-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638140v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vax" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1567-1364.12182" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639992v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemonier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-12-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01848474v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sanchez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Severac" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.12.023" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QS3SB3X0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268470v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Yken" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-013-0411-0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-68K28B8W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01450713v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauvais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bozza" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Kniemeyer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Balloy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003716" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268080v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00105-13" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650395v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grare" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2011.09.009" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSG0S1PL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965333v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Rosales" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coestsier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965306v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Passucci" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mar Areco" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834574v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Burato Rosales" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Das" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coetsier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965357v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835762v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965369v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965666v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Demir-Yilmaz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893177v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Kullis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428354v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430090v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430080v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428364v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428273v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950850v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947353v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947325v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947338v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783625v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944890v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949505v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Formosa-Dague" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schiavone" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949429v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950986v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269495v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yken" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965799v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenradd Muylaert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563559v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429997v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608703v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604110v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951445v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745729v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Thomas--Chemin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dib" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ali Assaf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745712v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01080090v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Chimanlal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Iliopoulou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Fragouli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cabassud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.136026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191845v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnould" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Albignac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ter-Halle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2025.124441" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351343v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Pappa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjaya Lama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Demir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Varas Perez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adriaensens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053846v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadhossein Dabaghi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Singer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Noble" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidee Veronica Arizpe Tafoya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4bm00906a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in423" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayessa Pires Maciel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Thielemans" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Muylaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c00356" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05083766v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artico" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kamak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peruch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.163554" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Pereira C. S&#225;nchez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lartiges" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2025.100160" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745747v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Brand&#227;o Watanabe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Marchal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131290" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750246v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laria Rodr&#237;guez-Quesada" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Ram&#237;rez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni S&#225;enz-Arce" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c04391" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Demir-Yilmaz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Vandamme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.4c00363" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788878v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Souad Ftouhi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balayssac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.139349" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04285172v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schiavone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103102" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668013v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ivo&#353;evi&#263; Denardis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Novosel Vla&#353;i&#263;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mi&#353;i&#263; Radi&#263;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zem&#322;a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lekka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-023-03105-w" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011755v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Levak Zorinc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivna Vrana" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bla&#382;enka Ga&#353;parovi&#263;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2022.108360" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04285192v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nives Novosel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Mi&#353;i&#263; Radi&#263;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289631v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin P Beyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Blockx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Tyagi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.111094" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638059v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Yakovenko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428857v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alric" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam J Holt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delarue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01506-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Vukosav" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Komazec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darija Domazet Jura&#353;in" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14142163" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136104v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Klemm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Baum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Qiu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibin Nan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Cavalheiro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020271" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03163203v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Drame" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84030-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03025337v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Proa-Coronado" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martinez-Rivas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61315" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423284v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines L&#252;chtefeld" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.07.036" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347159v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dunker" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Gomez de La Torre Canny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taylor Nordg&#229;rd" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-021-02303-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423286v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102506" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328637v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pereira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Leit&#227;o" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02412-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03025212v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c00772" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860018v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dram&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c03069" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03000566v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Besson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2020.177" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618577v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.02.043" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311400v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vergnes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gernigon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b01591" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907666v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms6020039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886487v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.06.010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907671v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2017.06.022" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552815v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Pillet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Baaziz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19778" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552823v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Smolyakov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2016.03.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637320v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Solopova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veiga" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.714303" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552795v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M Schiavone" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina M Elsztein" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Teste" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene M Martin-Yken" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01213-16" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396314v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Feuillie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derclaye" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So&#328;a Kuchar&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b07515" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553144v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L Schiavone" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Boisrame" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.07.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553126v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herold" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vidaillac" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Duval" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv118" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552834v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachaize" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Smolyakov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gal&#233;s" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495201v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2015.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553082v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Liu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilia Dagkessamanskaia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169622v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gal&#233;s" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2407" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBPHDV12-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638140v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vax" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1567-1364.12182" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639992v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemonier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-12-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01848474v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sanchez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Severac" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.12.023" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QS3SB3X0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268470v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Yken" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-013-0411-0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-68K28B8W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01450713v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauvais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bozza" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Kniemeyer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Balloy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003716" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268080v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00105-13" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650395v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grare" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2011.09.009" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSG0S1PL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965333v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Rosales" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coestsier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965306v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Passucci" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mar Areco" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834574v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Burato Rosales" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Das" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coetsier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835762v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965357v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965369v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965666v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Demir-Yilmaz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893177v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Kullis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428354v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430090v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430080v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428364v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428273v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947353v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950850v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947325v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947338v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783625v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944890v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949505v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Formosa-Dague" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schiavone" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949429v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950986v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269495v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yken" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745729v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Thomas--Chemin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dib" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ali Assaf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745712v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965799v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenradd Muylaert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563559v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429997v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608703v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604110v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951445v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01080090v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>