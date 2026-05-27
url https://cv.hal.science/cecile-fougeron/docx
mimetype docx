--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -5180,451 +5180,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pernot, Scripture and Millet: Different ideas for running a journal of experimental phonetics in the early 20th century.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Rialland</w:t>
+                <w:t xml:space="preserve">Do Speaker-dependent Vowel Characteristics depend on Speech Style?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Workshop on the History of Speech Communication Research (HSCR 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/hscr.2024-5⟩</w:t>
+              <w:t xml:space="preserve">Interspeech 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.3669-3673, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2024-310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856483v1</w:t>
+                <w:t xml:space="preserve">hal-04856478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Speaker-dependent Vowel Characteristics depend on Speech Style?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+                <w:t xml:space="preserve">Pernot, Scripture and Millet: Different ideas for running a journal of experimental phonetics in the early 20th century.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Šturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.3669-3673, </w:t>
+              <w:t xml:space="preserve">Sixth International Workshop on the History of Speech Communication Research (HSCR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Budapest, Hungary. pp.35 - 45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2024-310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21437/hscr.2024-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856478v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du vieillissement sur l’anticipation d’arrondissement intra-syllabique en français</w:t>
+                <w:t xml:space="preserve">Comparaison de mesures pour la détection automatique de déviance dans la dysarthrie ataxique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Wohmann-Bruzzo</w:t>
+                <w:t xml:space="preserve">Natacha Miniconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélina Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.322-331</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.281-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623083v1</w:t>
+                <w:t xml:space="preserve">hal-04623080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de mesures pour la détection automatique de déviance dans la dysarthrie ataxique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet du vieillissement sur l’anticipation d’arrondissement intra-syllabique en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélina Bourbon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Lancia</w:t>
+                <w:t xml:space="preserve">Louise Wohmann-Bruzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.281-290</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.322-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623080v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN ACOUSTIC STUDY OF V-TO-V COORDINATION WITHIN AND ACROSS WORDS IN FRENCH</w:t>
               </w:r>
@@ -5947,51 +5947,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité intra-individuelle en parole lue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34e Journées d’Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Noirmoutiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6029,51 +6029,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations de débit articulatoire sur un corpus conversationnel avec différents types d'interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6124,51 +6124,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of 5 methods for the evaluation of intelligibility in mild to moderate French dysarthric speech.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ina Kodrasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6245,51 +6245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-speaker phonetic variation in read speech: comparison with inter-speaker variability in a controlled population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6578,51 +6578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PATATRA and PATAFreq: two French databases for the documentation of within-speaker variability in speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7032,51 +7032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différences mélodiques et spectrales entre sexes comparées chez les locuteurs coréens et français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayeon Yoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7123,51 +7123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do you remain the same speaker over 21 recordings?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7231,51 +7231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du sexe et de la langue parlée sur la production de la parole chez les locuteurs coréens et français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayeon Yoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7339,51 +7339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7516,51 +7516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débit et réduction vocalique : effets de la tâche de parole et du locuteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8134,51 +8134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age effects on voice and rate in French according to sex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Delvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8413,260 +8413,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du sexe, de l’âge et de la variété régionale sur l’établissement de valeurs normatives pour le protocole MonPaGe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">POST-CONSONANTAL WORD-FINAL /K/ REALIZATION IN FRENCH: CONTRIBUTIONS OF LARGE CORPORA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaru Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">19th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427871v1</w:t>
+                <w:t xml:space="preserve">hal-02427704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POST-CONSONANTAL WORD-FINAL /K/ REALIZATION IN FRENCH: CONTRIBUTIONS OF LARGE CORPORA</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet du sexe, de l’âge et de la variété régionale sur l’établissement de valeurs normatives pour le protocole MonPaGe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Pernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427704v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neighborhood-conditioned coarticulation effects in French listener-directed speech</w:t>
               </w:r>
@@ -8864,51 +8864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Delvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Laganaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8946,51 +8946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel est mon âge d'après ma voix ? Effets de la variété régionale et de la génération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9106,51 +9106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Chignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9210,51 +9210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la situation de parole sur la variabilité des voyelles en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9863,51 +9863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Laganaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Speech Perception and Production across the Lifespan SPPL 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, UCL, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10040,51 +10040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Turco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31èmes Journées d’Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.571-579</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10269,51 +10269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Turco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.998 - 1001, </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10649,51 +10649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duration- vs. Style-Dependent Vowel Variation: a Multiparametric Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11010,230 +11010,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in the production of French vowels: physiological constraints and communicatives demands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A la recherche des traces dialectales dans l’arabe standard : production des voyelles et des fricatives inter-dentales par des locuteurs tunisiens et marocains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ridouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop of Language Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Geneva, Switzerland. non paginé</w:t>
+              <w:t xml:space="preserve">30èmes Journées d’Etudes sur la Parole (JEP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507641v1</w:t>
+                <w:t xml:space="preserve">halshs-01401827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche des traces dialectales dans l’arabe standard : production des voyelles et des fricatives inter-dentales par des locuteurs tunisiens et marocains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variation in the production of French vowels: physiological constraints and communicatives demands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ridouane</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30èmes Journées d’Etudes sur la Parole (JEP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t>
+              <w:t xml:space="preserve">International Workshop of Language Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Geneva, Switzerland. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01401827v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que la dysarthrie nous apprend sur la variation dans la parole</w:t>
               </w:r>
@@ -11875,51 +11875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réduction vocalique en parole dysarthrique est-elle sensible au style de parole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11970,51 +11970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réduction vocalique en parole dysarthrique est-elle sensible au style de parole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12134,51 +12134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distorsions de l'espace vocalique : quelles mesures? Application à la dysarthrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12629,489 +12629,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F2 formant transitions in French</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acoustic analysis of vowel distortions in three types of dysarthrias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Meeting of the International Clinical Phonetics and Linguistics Association (ICPLA 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01401544v1</w:t>
+                <w:t xml:space="preserve">halshs-01401550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic analysis of vowel distortions in three types of dysarthrias</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">F2 formant transitions in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Meeting of the International Clinical Phonetics and Linguistics Association (ICPLA 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01401550v1</w:t>
+                <w:t xml:space="preserve">halshs-01401544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rounding and height contrasts at the beginning of different prosodic constituents in French</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+                <w:t xml:space="preserve">Etude multiparamétrique de la dysarthrie dans la sclérose latérale amyotrophique: vers une compensation mandibulaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Blind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congres on Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Hong Kong, Hong Kong SAR China. pp.739-742</w:t>
+              <w:t xml:space="preserve">Quatrièmes Journées de Phonétique Clinique (JPC4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00760716v1</w:t>
+                <w:t xml:space="preserve">halshs-01401794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation acoustique vs. perceptive de la parole dysarthrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Rounding and height contrasts at the beginning of different prosodic constituents in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Georgeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ièmes journées de Phonétique clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Congres on Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Hong Kong, Hong Kong SAR China. pp.739-742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00760704v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00760716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude multiparamétrique de la dysarthrie dans la sclérose latérale amyotrophique: vers une compensation mandibulaire ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Blind</w:t>
+                <w:t xml:space="preserve">Caractérisation acoustique vs. perceptive de la parole dysarthrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrièmes Journées de Phonétique Clinique (JPC4)</w:t>
+              <w:t xml:space="preserve">4ièmes journées de Phonétique clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01401794v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00760704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The association of tones in Tashlhiyt Berber.</w:t>
               </w:r>
@@ -13231,51 +13231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13395,51 +13395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing Various Metrics for the Description of Vowel Distortion in Dysarthria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13956,51 +13956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison d'analyses phonétiques de parole dysarthrique basées sur un alignement manuel et un alignement automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14577,51 +14577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'un alignement automatique sur la parole dysarthrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15935,217 +15935,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00384899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timbre du schwa en français et variation régionale : une étude comparative</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Articulatory arguments for syllabic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ulrich H Frauenfelder¹</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 27èmes Journées d'études sur la parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.293-296</w:t>
+              <w:t xml:space="preserve">Simposium 30 Aniversari del Laboratori de Fonètica, Université de Barcelone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436296v1</w:t>
+                <w:t xml:space="preserve">halshs-00680304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulatory arguments for syllabic structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Timbre du schwa en français et variation régionale : une étude comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bürki¹</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Racine²</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene N Andreassen³</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich H Frauenfelder¹</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simposium 30 Aniversari del Laboratori de Fonètica, Université de Barcelone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Spain</w:t>
+              <w:t xml:space="preserve">Actes des 27èmes Journées d'études sur la parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.293-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00680304v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus-based studies of phonological phenomena in French</w:t>
               </w:r>
@@ -16397,299 +16397,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00759740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude prosodique du ralentissement de la parole dans les maladies du motoneurone : le cas de la Sclérose Latérale Primitive (SLP)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the acoustic characteristics of French schwa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bürki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">16th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.941-944</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00384904v1</w:t>
+                <w:t xml:space="preserve">halshs-00185001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the acoustic characteristics of French schwa</w:t>
+                <w:t xml:space="preserve">On the phonetic identity of French schwa compared to /ø/ and /oe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bürki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.941-944</w:t>
+              <w:t xml:space="preserve">Actes des 5èmes Journées d'Etudes Linguistiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nantes, France. pp.191-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00185001v1</w:t>
+                <w:t xml:space="preserve">halshs-00759743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the phonetic identity of French schwa compared to /ø/ and /oe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude prosodique du ralentissement de la parole dans les maladies du motoneurone : le cas de la Sclérose Latérale Primitive (SLP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bürki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 5èmes Journées d'Etudes Linguistiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Nantes, France. pp.191-198</w:t>
+              <w:t xml:space="preserve">2èmes Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00759743v1</w:t>
+                <w:t xml:space="preserve">halshs-00384904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parole après glossectomie partielle : confrontation de données praxiques, perceptives, acoustiques et d'intelligibilité chez des patients avec exérèse de bord libre et/ou d'apex</w:t>
               </w:r>
@@ -16915,459 +16915,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00189752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do different boundary types induce subtle acoustic cues to which French listeners should be sensitive to?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dufour</w:t>
+                <w:t xml:space="preserve">On the Categorical Nature of the Process Involved in Schwa Elision in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bürki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Frauenfelder</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Antwerp, Belgium. pp.394-397</w:t>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium. pp.1026-1029</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00384900v1</w:t>
+                <w:t xml:space="preserve">halshs-00189740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Categorical Nature of the Process Involved in Schwa Elision in French</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bürki</w:t>
+                <w:t xml:space="preserve">Do different boundary types induce subtle acoustic cues to which French listeners should be sensitive to?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Content</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium. pp.1026-1029</w:t>
+              <w:t xml:space="preserve">Interspeech 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Antwerp, Belgium. pp.394-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00189740v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00384900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chute du schwa en français: un processus sans ambiguité ?</w:t>
+                <w:t xml:space="preserve">Le timbre du schwa en syllabe interne de mot: une étude comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bürki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene N. Andreassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées d'Etudes Linguistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Nantes, France. pp.83-88</w:t>
+              <w:t xml:space="preserve">Journée PFC (Phonologie du Français Contemporain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00185000v1</w:t>
+                <w:t xml:space="preserve">halshs-00384905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le timbre du schwa en syllabe interne de mot: une étude comparative</w:t>
+                <w:t xml:space="preserve">Chute du schwa en français: un processus sans ambiguité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bürki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée PFC (Phonologie du Français Contemporain)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">5èmes Journées d'Etudes Linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Nantes, France. pp.83-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00384905v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00185000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'organisation syllabique : quelle évidence phonétique ?</w:t>
               </w:r>
@@ -17869,191 +17869,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00189749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélats articulatoires des consonnes syllabiques en berbère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les corrélats articulatoires des consonnes syllabiques en berbère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ridouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ridouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées internationales du Réseau Français de Phonologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">7e Rencontres Internationales du Réseau Français du Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00189748v1</w:t>
+                <w:t xml:space="preserve">halshs-00384962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les corrélats articulatoires des consonnes syllabiques en berbère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrélats articulatoires des consonnes syllabiques en berbère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ridouane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Rencontres Internationales du Réseau Français du Phonologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">7èmes Journées internationales du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00384962v1</w:t>
+                <w:t xml:space="preserve">halshs-00189748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les notions de domaine et de constituant en phonétique et en phonologie</w:t>
               </w:r>
@@ -18567,64 +18567,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indices de frontières lexicales avec des pseudo-mots : une étude préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Content</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uli Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18990,64 +18990,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for acoustic cues of resyllabification in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Content</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murile Stefanuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19111,51 +19111,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche d’indices de frontière lexicale dans la resyllabation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Stefanuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19206,51 +19206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Prosody to the Segmentation and Storage of &amp;quot;Words&amp;quot; in the Acquisition of a New Mini-Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19720,51 +19720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uli Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCOP Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20766,51 +20766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of instruction and content on repetition performances of ataxic dysarthric and healthy speakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20969,51 +20969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of age on rate and coarticulation across different speech-tasks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21159,51 +21159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens entre âge estimé, sévérité de la dysarthrie et intelligibilité des locuteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21517,51 +21517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are people as old as they sound? Acoustic, regional and generational effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21776,51 +21776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la L1 sur l’acquisition des voyelles orales du français chez des enfants tunisiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21884,51 +21884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Delvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Laganaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22251,51 +22251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distortions of vocalic space: which measurements?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22674,51 +22674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uli Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on the Mental Lexicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22769,51 +22769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uli Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Rhone-Alpine "langage / lexique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1999, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23280,51 +23280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.18153520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -23844,51 +23844,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cerisara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680343v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail C. Cohn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie K. Huffman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680338v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#252;hnert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337449v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Turco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guitard-Ivent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00126-1_12" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315675428-18" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437340v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delvaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Pernon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Borel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504051v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402699v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189759v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189739v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Keating" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehong Cho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai-Shune Hsu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184995v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun-Ah Jun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436282v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hazan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Dommelen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cutugno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184997v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aulanko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856489v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel &#352;turm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trans.171.0037" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jouen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Laganaro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2023.2241580" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014608v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Pomm&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liziane Bouvier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61989/00tnjs80" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194572v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Python" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Demierre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourqui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Bourbon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chardenon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13020342" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928168v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Kodrasi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12111471" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928163v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Slis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruneteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2022_JSLHR-21-00434" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481297v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6040176" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099517v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Assal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003332" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511342v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria D&#8217;alessandro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6040181" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497631v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2021.101057" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099545v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2020.1865460" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504027v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428255v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393932v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479303v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kocjan&#269;i&#269; Antol&#237;k" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2016_JSLHR-S-15-0044" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402718v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2014.02.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983108v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02699206.2013.802015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pernon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trocello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cousin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Remy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2012.12.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440946v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.171.0113" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608763v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ridouane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Meynadier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680320v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey B&#252;rki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Frauenfelder" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2010.07.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5V2ZB2K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677104v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680311v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjiam Ernestus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3658386" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384927v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680326v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184537v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184988v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jpho.2000.0114" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ5R9HLW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184989v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184992v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184990v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184993v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline L. Smith" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856481v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/hscr.2024-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856483v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/hscr.2024-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856478v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-310" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623083v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wohmann-Bruzzo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623080v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Miniconi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Bourbon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193364v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Yildiz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejin Oh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hermes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193376v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Buech" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335615v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852159v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944868v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852127v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvaneh Janbakhshi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10590" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852142v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10965" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335716v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Barbier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Redouloux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapuis-Vandenbogaerde" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kadlub" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928081v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Lee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-71" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852157v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wohmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895597v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beurton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bodiguel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Woimant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928071v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria d'Alessandro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-80" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928153v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10912" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852175v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayeon Yoon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-25" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596132v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798598v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798520v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798532v3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkov&#225;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798513v3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427864v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427856v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427703v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryll Fournet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427700v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927652v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Chignoli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2153" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434380v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427863v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171147v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427871v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427704v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427861v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Scarborough" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Marques" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5068323" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436286v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436288v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411202v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Barbier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Croze" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lavoine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-70" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436285v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411195v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-39" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427860v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5068348" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427699v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437323v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Poujois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436291v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980237v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-470" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437475v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437308v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401358v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423218v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2016.01.386" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377687v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1323" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401348v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401377v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401467v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251372v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401472v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401474v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251373v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ivent" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507641v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401827v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Ammar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436038v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401818v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gibson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401388v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436040v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436043v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401528v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Strycharczuk" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436044v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401418v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401492v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510228v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436049v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436294v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713322v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751058v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436045v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843590v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401544v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401550v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760716v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760704v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401794v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blind" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677126v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Grice" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#246;ttger Timo B." TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401804v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jousseaume" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677155v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759744v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605631v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615318v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576848v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760918v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576849v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677292v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528520v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680298v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437481v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530199v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576850v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olavo Panseri" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437508v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sedel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437514v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nurenberg" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759742v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Veaux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437516v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chappa" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maignan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437521v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Trocello" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Tassigny" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610716v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472273v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Mirghani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384902v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384898v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384901v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384899v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436296v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey B&#252;rki&#185;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Racine&#178;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene N Andreassen&#179;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich H Frauenfelder&#185;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680304v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189753v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184998v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759740v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384904v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185001v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759743v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384903v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189746v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189752v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384900v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bagou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Content" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189740v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185000v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384905v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Racine" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene N. Andreassen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189741v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384936v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189754v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384963v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189747v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gatignol" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cortadellas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tank&#233;r&#233;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189749v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189748v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384962v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437263v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189755v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189750v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136757v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450346v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189751v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436052v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436297v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Frauenfelder" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189756v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189742v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189744v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189758v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189745v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murile Stefanuto" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437296v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Stefanuto" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436301v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436303v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Goldman" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U H Frauenfelder" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437268v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goldman" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dart" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gu&#233;lat" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Jeager" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244496v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437274v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donca Steriade" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437528v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437523v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436305v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212710v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446942v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cutugno" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436308v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436310v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437774v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436313v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436315v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436320v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436317v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864599v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988816v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396899v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099438v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099425v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427870v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Brunot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Call&#233;" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Davallet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427867v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Catalano" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Lopez" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427873v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427876v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427879v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiyon Yoo" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437734v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Falk" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437745v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437728v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437739v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425186v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136952v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeki Kamiyama" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401429v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437759v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463434v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Honda" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437761v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437763v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437766v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437768v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437777v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437771v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437778v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437779v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441802v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier Buchman" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18153520" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352262v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goldstein" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Guenther" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Mefferd" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26037/yareta:cvlb5qujzzc3ti3pgxq62y76ui" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02926017v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02926100v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cerisara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680343v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail C. Cohn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie K. Huffman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680338v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#252;hnert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337449v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Turco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guitard-Ivent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00126-1_12" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315675428-18" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437340v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delvaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Pernon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Borel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504051v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402699v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189759v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189739v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Keating" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehong Cho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai-Shune Hsu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184995v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun-Ah Jun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436282v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hazan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Dommelen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cutugno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184997v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aulanko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856489v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel &#352;turm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trans.171.0037" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jouen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Laganaro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2023.2241580" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014608v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Pomm&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liziane Bouvier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61989/00tnjs80" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194572v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Python" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Demierre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourqui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Bourbon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chardenon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13020342" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928168v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Kodrasi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12111471" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928163v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Slis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruneteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2022_JSLHR-21-00434" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481297v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6040176" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099517v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Assal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003332" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511342v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria D&#8217;alessandro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6040181" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497631v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2021.101057" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099545v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2020.1865460" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504027v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428255v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393932v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479303v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kocjan&#269;i&#269; Antol&#237;k" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2016_JSLHR-S-15-0044" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402718v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2014.02.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983108v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02699206.2013.802015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pernon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trocello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cousin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Remy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2012.12.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440946v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.171.0113" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608763v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ridouane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Meynadier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680320v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey B&#252;rki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Frauenfelder" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2010.07.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5V2ZB2K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677104v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680311v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjiam Ernestus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3658386" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384927v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680326v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184537v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184988v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jpho.2000.0114" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ5R9HLW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184989v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184992v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184990v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184993v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline L. Smith" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856481v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/hscr.2024-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856478v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-310" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856483v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/hscr.2024-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623080v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Miniconi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Bourbon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623083v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wohmann-Bruzzo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193364v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Yildiz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejin Oh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hermes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193376v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Buech" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335615v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852159v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944868v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852127v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvaneh Janbakhshi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10590" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852142v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10965" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335716v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Barbier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Redouloux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapuis-Vandenbogaerde" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kadlub" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928081v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Lee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-71" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852157v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wohmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895597v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beurton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bodiguel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Woimant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928071v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria d'Alessandro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-80" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928153v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10912" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852175v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayeon Yoon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-25" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596132v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798598v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798520v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798532v3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkov&#225;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798513v3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427864v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427856v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427703v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryll Fournet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427700v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927652v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Chignoli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2153" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434380v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427863v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171147v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427704v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427871v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427861v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Scarborough" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Marques" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5068323" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436286v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436288v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411202v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Barbier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Croze" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lavoine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-70" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436285v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411195v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-39" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427860v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5068348" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427699v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437323v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Poujois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436291v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980237v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-470" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437475v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437308v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401358v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423218v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2016.01.386" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377687v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1323" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401348v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401377v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401467v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251372v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401472v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401474v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251373v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ivent" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401827v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Ammar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507641v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436038v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401818v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gibson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401388v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436040v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436043v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401528v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Strycharczuk" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436044v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401418v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401492v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510228v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436049v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436294v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713322v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751058v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436045v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843590v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401550v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401544v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401794v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blind" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760716v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760704v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677126v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Grice" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#246;ttger Timo B." TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401804v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jousseaume" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677155v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759744v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605631v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615318v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576848v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760918v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576849v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677292v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528520v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680298v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437481v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530199v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576850v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olavo Panseri" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437508v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sedel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437514v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nurenberg" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759742v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Veaux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437516v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chappa" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maignan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437521v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Trocello" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Tassigny" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610716v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472273v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Mirghani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384902v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384898v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384901v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384899v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680304v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436296v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey B&#252;rki&#185;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Racine&#178;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene N Andreassen&#179;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich H Frauenfelder&#185;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189753v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184998v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759740v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185001v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759743v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384904v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384903v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189746v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189752v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189740v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384900v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bagou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Content" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384905v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Racine" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene N. Andreassen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185000v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189741v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384936v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189754v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384963v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189747v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gatignol" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cortadellas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tank&#233;r&#233;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189749v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384962v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189748v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437263v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189755v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189750v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136757v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450346v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189751v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436052v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436297v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Frauenfelder" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189756v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189742v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189744v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189758v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189745v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murile Stefanuto" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437296v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Stefanuto" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436301v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436303v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Goldman" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U H Frauenfelder" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437268v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goldman" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dart" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gu&#233;lat" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Jeager" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244496v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437274v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donca Steriade" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437528v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437523v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436305v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212710v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446942v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cutugno" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436308v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436310v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437774v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436313v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436315v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436320v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436317v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864599v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988816v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396899v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099438v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099425v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427870v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Brunot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Call&#233;" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Davallet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427867v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Catalano" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Lopez" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427873v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427876v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427879v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiyon Yoo" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437734v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Falk" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437745v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437728v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437739v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425186v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136952v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeki Kamiyama" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401429v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437759v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463434v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Honda" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437761v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437763v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437766v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437768v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437777v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437771v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437778v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437779v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441802v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier Buchman" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18153520" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352262v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goldstein" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Guenther" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Mefferd" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26037/yareta:cvlb5qujzzc3ti3pgxq62y76ui" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02926017v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02926100v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>