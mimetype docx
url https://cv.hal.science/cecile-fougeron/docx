--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -405,51 +405,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00680338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -488,1245 +488,1141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guitard-Ivent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies on Speech Production (11th International Seminar, ISSP 2017, Tianjin, China, October 16-19, 2017, Revised Selected Papers)</w:t>
+              <w:t xml:space="preserve">Studies on Speech Production 11th International Seminar, ISSP 2017, Tianjin, China, October 16-19, 2017, Revised Selected Papers)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.121-133, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-00126-1_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427702v1</w:t>
+                <w:t xml:space="preserve">hal-04337449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech Style Effects on Local and Non-local Coarticulation in French</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Guitard-Ivent</w:t>
+                <w:t xml:space="preserve">Laboratory phonology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail C. Cohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie K. Huffman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies on Speech Production 11th International Seminar, ISSP 2017, Tianjin, China, October 16-19, 2017, Revised Selected Papers)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-00126-1_12⟩</w:t>
+              <w:t xml:space="preserve">The Routledge Handbook of Phonological Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, pp.504-529, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315675428-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337449v1</w:t>
+                <w:t xml:space="preserve">hal-02427701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory phonology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre 14. MonPaGe : un protocole informatisé d’évaluation de la parole pathologique en langue française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Pernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joyeux N. &amp; Topouzkhanian S. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Routledge Handbook of Phonological Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Orthophonie et technologies innovantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-36235-093-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781315675428-18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02427701v1</w:t>
+                <w:t xml:space="preserve">hal-02437340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 14. MonPaGe : un protocole informatisé d’évaluation de la parole pathologique en langue française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail C. Cohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Joyeux N. &amp; Topouzkhanian S. </w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie K. Huffman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cohn A., C. Fougeron, &amp; Huffman M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthophonie et technologies innovantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 978-2-36235-093-1</w:t>
+              <w:t xml:space="preserve">The Oxford Handbook of Laboratory Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.1-7, 2012, 0199575037</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437340v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02504051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Introduction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail C. Cohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie K. Huffman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cohn A., C. Fougeron, &amp; Huffman M. </w:t>
+              <w:t xml:space="preserve">Cohn A.; Fougeron C.; Huffman M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Oxford Handbook of Laboratory Phonology</w:t>
+              <w:t xml:space="preserve">The Oxford Handbook of Laboratory Phonology. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.1-7, 2012, 0199575037</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02504051v1</w:t>
+                <w:t xml:space="preserve">halshs-01402699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Word boundaries and contrast neutralization in the case of enchaînement in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Cohn A.; Fougeron C.; Huffman M. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cole, J. &amp; Hualde J.I. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Oxford Handbook of Laboratory Phonology. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, pp.1-7, 2012, 0199575037</w:t>
+              <w:t xml:space="preserve">Papers in Laboratory Phonology IX: Change in Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mouton de Gruyter, pp.609-642, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01402699v1</w:t>
+                <w:t xml:space="preserve">halshs-00189759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word boundaries and contrast neutralization in the case of enchaînement in French</w:t>
+                <w:t xml:space="preserve">Introduction à la Phonologie Articulatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cole, J. &amp; Hualde J.I. </w:t>
+              <w:t xml:space="preserve">Nguyen N.; Wauquier-Gravelines S.; Durand J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers in Laboratory Phonology IX: Change in Phonology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mouton de Gruyter, pp.609-642, 2007</w:t>
+              <w:t xml:space="preserve">Phonologie et phonétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès, pp.265-290, 2005, (Traité IC2, série Cognition et Traitement de l'Information)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00189759v1</w:t>
+                <w:t xml:space="preserve">halshs-00189739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à la Phonologie Articulatoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Domain-initial articulatory strengthening in four languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Keating</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taehong Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nguyen N.; Wauquier-Gravelines S.; Durand J. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chai-Shune Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.K. Local, R. Ogden and R.A.M. Temple. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonologie et phonétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès, pp.265-290, 2005, (Traité IC2, série Cognition et Traitement de l'Information)</w:t>
+              <w:t xml:space="preserve">Papers in Laboratory Phonology VI: Phonetic interpretation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge: CUP, pp.145-163, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00189739v1</w:t>
+                <w:t xml:space="preserve">halshs-00184994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain-initial articulatory strengthening in four languages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Taehong Cho</w:t>
+                <w:t xml:space="preserve">A Phonological model of French intonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sun-Ah Jun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">J.K. Local, R. Ogden and R.A.M. Temple. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Botinis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers in Laboratory Phonology VI: Phonetic interpretation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge: CUP, pp.145-163, 2004</w:t>
+              <w:t xml:space="preserve">Intonation: Analysis, Modeling and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kluwer Academic Publishers, pp.209-242, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00184994v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00184995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Phonological model of French intonation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">A. Botinis. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John H. Esling. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intonation: Analysis, Modeling and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kluwer Academic Publishers, pp.209-242, 2000</w:t>
+              <w:t xml:space="preserve">Handbook of the International Phonetic Association: A guide to the use of the International Phonetic Alphabet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.78-81, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00184995v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phonetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. van Dommelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cutugno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">John H. Esling. </w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Bloothooft et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of the International Phonetic Association: A guide to the use of the International Phonetic Alphabet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge University Press, pp.78-81, 1999</w:t>
+              <w:t xml:space="preserve">The Landscape of futur education in Speech Communication sciences 1: Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OTS Publications, pp.8-50, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436282v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00184996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonetics</w:t>
+                <w:t xml:space="preserve">Phonetics (Chap.2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">W. van Dommelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">V. Hazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aulanko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...153 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cutugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1736,51 +1632,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Bloothooft et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Landscape of futur education in Speech Communication sciences 2: Proposals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OTS Publications, pp.5-24, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00184997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1790,3504 +1686,3504 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La succession de Rousselot à travers la correspondance de Pernot et Millet avec Chlumský</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Šturm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transversalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n° 171 (4), pp.37-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/trans.171.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different encoding of legal and illegal speech sequences: beyond phonetic planning?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Jouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Laganaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 39 (1), pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/23273798.2023.2241580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le voyage d'Alice : un texte standardisé pour l'évaluation de la parole et de la voix en Français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le voyage d’Alice: A standardized reading passage for speech and voice assessment in French.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Pommée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Pommée</w:t>
+                <w:t xml:space="preserve">Liziane Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liziane Bouvier</w:t>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pinquier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Delvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa Revue Scientifique en Orthophonie Logopédie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 138, pp.6-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61989/00tnjs80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369864v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le voyage d’Alice: A standardized reading passage for speech and voice assessment in French.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le voyage d'Alice : un texte standardisé pour l'évaluation de la parole et de la voix en Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Pommée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Pommée</w:t>
+                <w:t xml:space="preserve">Liziane Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liziane Bouvier</w:t>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pinquier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Delvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Glossa Revue Scientifique en Orthophonie Logopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 138, pp.6-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014608v1</w:t>
+                <w:t xml:space="preserve">hal-04369864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of In-Person and Online Recordings in the Clinical Teleassessment of Speech Production: A Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Python</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Python</w:t>
+                <w:t xml:space="preserve">Cyrielle Demierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Demierre</w:t>
+                <w:t xml:space="preserve">Marion Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bourqui</w:t>
+                <w:t xml:space="preserve">Angelina Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (2), pp.342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/brainsci13020342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04194572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Change Over Time in Spastic and/or Flaccid Dysarthria in Motor Neuron Diseases</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differentiation of Motor Speech Disorders through the Seven Deviance Scores from MonPaGe-2.0.s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Kodrasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Laganaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1044/2022_JSLHR-21-00434⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.1471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci12111471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03928163v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of Motor Speech Disorders through the Seven Deviance Scores from MonPaGe-2.0.s</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic Change Over Time in Spastic and/or Flaccid Dysarthria in Motor Neuron Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneke Slis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bruneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina Laganaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci12111471⟩</w:t>
+              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (5), pp.1767-1783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1044/2022_JSLHR-21-00434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03928168v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity and specificity of an acoustic- and perceptual-based tool for assessing motor speech disorders in French: the MonPaGe-screening protocol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-Dimensional Variation in Adult Speech as a Function of Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guitard-Ivent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delvaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699206.2020.1865460⟩</w:t>
+              <w:t xml:space="preserve">Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (4), pp.176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/languages6040176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099545v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03481297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing spectral changes over time to identify articulatory impairments in dysarthria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anneke Slis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Pernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Assal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 149 (2), pp.758 - 769. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/10.0003332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Dimensional Variation in Adult Speech as a Function of Age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Domain-initial effects on C-to-V and V-to-V coarticulation in French: A corpus-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guitard-Ivent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Turco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Delvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/languages6040176⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87, pp.101057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wocn.2021.101057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03481297v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03497631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Anticipatory VtoV Coarticulation in French during Adulthood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria D’alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (4), pp.181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/languages6040181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03511342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain-initial effects on C-to-V and V-to-V coarticulation in French: A corpus-based study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppina Turco</w:t>
+                <w:t xml:space="preserve">Sensitivity and specificity of an acoustic- and perceptual-based tool for assessing motor speech disorders in French: the MonPaGe-screening protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Laganaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Pernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phonetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wocn.2021.101057⟩</w:t>
+              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (11), pp.1060-1075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699206.2020.1865460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03497631v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MonPaGe, un outil de screening francophone informatisé d’évaluation perceptive et acoustique des troubles moteurs de la parole (dysarthries, apraxie de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Pernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaela Pernon</w:t>
+                <w:t xml:space="preserve">Nathalie Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Assal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rééducation orthophonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 281, pp.171-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02504027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of acoustic analysis in the differential diagnosis of apraxia of speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Pernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Laganaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem-Spraak-en Taalpathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (S1), pp.106-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MonPaGe : un protocole informatisé d’évaluation de la parole pathologique en langue française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Delvaux</w:t>
+                <w:t xml:space="preserve">Michaela Pernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaela Pernon</w:t>
+                <w:t xml:space="preserve">Nathalie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 16e Rencontres Internationales d’Orthophonie, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Domain Initial Strengthening on Vowel Height and Backness Contrasts in French: Acoustic and Ultrasound Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Georgeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 59, pp.S1575-S1586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1044/2016_JSLHR-S-15-0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01479303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech production after glossectomy: methodological aspects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+                <w:t xml:space="preserve">Domain-initial strengthening on French vowels and phonological contrasts: Evidence from lip articulation and spectral variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Georgeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/02699206.2013.802015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44, pp.83 - 95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wocn.2014.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00983108v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01402718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain-initial strengthening on French vowels and phonological contrasts: Evidence from lip articulation and spectral variation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Georgeton</w:t>
+                <w:t xml:space="preserve">Speech production after glossectomy: methodological aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phonetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wocn.2014.02.006⟩</w:t>
+              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (4), pp.241-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/02699206.2013.802015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01402718v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le débit de parole du patient wilsonien dysarthrique peut-il être amélioré en condition de double tâche?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pernon</w:t>
+                <w:t xml:space="preserve">J.M. Trocello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Trocello</w:t>
+                <w:t xml:space="preserve">Jacqueline Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Vaissière</w:t>
+                <w:t xml:space="preserve">C. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 169, pp.502-509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2012.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01377660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liaison dans la parole spontanée familière: une étude sur grand corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, XVII, pp.113-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfla.171.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01440946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonetic reduction versus phonological deletion of French schwa: Some methodological issues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La syllabe : objet théorique et réalité physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ridouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bürki</w:t>
+                <w:t xml:space="preserve">Yohann Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phonetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37, pp.225-246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00680320v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La syllabe : objet théorique et réalité physique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yohann Meynadier</w:t>
+                <w:t xml:space="preserve">Phonetic reduction versus phonological deletion of French schwa: Some methodological issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bürki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faits de langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (3), pp.279-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wocn.2010.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608763v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00680320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schwa elements in Tashlhiyt word-initial clusters.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What affects the presence versus absence of schwa and its duration : A corpus analysis of French connected speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bürki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjiam Ernestus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ridouane</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Laboratory Phonology </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 130 (6), pp.3980-3991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3658386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00677104v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00680311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What affects the presence versus absence of schwa and its duration : A corpus analysis of French connected speech</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Schwa elements in Tashlhiyt word-initial clusters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Frauenfelder</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ridouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Laboratory Phonology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.1-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00680311v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00677104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the phonetic implementation of syllabic consonants and vowel-less syllables in Tashlhiyt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alignement automatique et analyse phonétique : comparaison de différents systèmes pour l'analyse du schwa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bürki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ridouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudios de Fonética Experimental </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 18, pp.139-175</w:t>
+              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (3), pp.165-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00384927v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00680326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignement automatique et analyse phonétique : comparaison de différents systèmes pour l'analyse du schwa</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the phonetic implementation of syllabic consonants and vowel-less syllables in Tashlhiyt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ridouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 49 (3), pp.165-197</w:t>
+              <w:t xml:space="preserve">Estudios de Fonética Experimental </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18, pp.139-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00680326v1</w:t>
+                <w:t xml:space="preserve">halshs-00384927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Realizations of the Accentual Phrase in French Intonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sun-Ah Jun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 14 (special issue on Intonation in the Romance Languages), pp.147-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulatory properties of initial segments in several prosodic constituents in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phonetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 29 (2), pp.109-135. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jpho.2000.0114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jpho.2000.0114⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00184988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate Effects on French Intonation: Prosodic Organization and Phonetic Realization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sun-Ah Jun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phonetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 26, pp.45-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00184989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulatory strengthening at edges of prosodic domain</w:t>
+                <w:t xml:space="preserve">Variations in velic and lingual articulation depending on prosodic position: results for 2 French speakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Keating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 106 (6), pp.3728-3740</w:t>
+              <w:t xml:space="preserve">European Student Journal of Language and Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 1, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00184990v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00184992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in velic and lingual articulation depending on prosodic position: results for 2 French speakers</w:t>
+                <w:t xml:space="preserve">Articulatory strengthening at edges of prosodic domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Keating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Student Journal of Language and Speech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 1, pp.1</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 106 (6), pp.3728-3740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00184992v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00184990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illustration of the IPA: French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline L. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the International Phonetic Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 23, pp.73-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00184993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5297,15586 +5193,15586 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rousselot's succession through Pernot and Millet's correspondence to Chlumský</w:t>
+                <w:t xml:space="preserve">Pernot, Scripture and Millet: Different ideas for running a journal of experimental phonetics in the early 20th century.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pavel Šturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Annie Rialland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pavel Šturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Workshop on the History of Speech Communication Research (HSCR 2024)Sixth International Workshop on the History of Speech Communication Research (HSCR 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/hscr.2024-4⟩</w:t>
+              <w:t xml:space="preserve">Sixth International Workshop on the History of Speech Communication Research (HSCR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Budapest, Hungary. pp.35 - 45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/hscr.2024-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856481v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Speaker-dependent Vowel Characteristics depend on Speech Style?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.3669-3673, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2024-310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pernot, Scripture and Millet: Different ideas for running a journal of experimental phonetics in the early 20th century.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Rousselot's succession through Pernot and Millet's correspondence to Chlumský</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Šturm</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Workshop on the History of Speech Communication Research (HSCR 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/hscr.2024-5⟩</w:t>
+              <w:t xml:space="preserve">Sixth International Workshop on the History of Speech Communication Research (HSCR 2024)Sixth International Workshop on the History of Speech Communication Research (HSCR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Budapest, Hungary. pp.25 - 34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/hscr.2024-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856483v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du vieillissement sur l’anticipation d’arrondissement intra-syllabique en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Wohmann-Bruzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.322-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de mesures pour la détection automatique de déviance dans la dysarthrie ataxique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Miniconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Miniconi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Angélina Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.281-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the history of the phonetic institute of the Universite de Paris from 1911 to 1950</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AN ACOUSTIC STUDY OF V-TO-V COORDINATION WITHIN AND ACROSS WORDS IN FRENCH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria D’alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sejin Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Congress of Phonetic Sciences (ICPhS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">20th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.1415-1419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335615v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN ACOUSTIC STUDY OF V-TO-V COORDINATION WITHIN AND ACROSS WORDS IN FRENCH</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daria D’alessandro</w:t>
+                <w:t xml:space="preserve">CV COORDINATION: THE CASE OF ENCHAÎNEMENT AND LIAISON IN FRENCH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sejin Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sejin Oh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Philipp Buech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hermes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.1415-1419</w:t>
+              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.1137-1141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193364v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CV COORDINATION: THE CASE OF ENCHAÎNEMENT AND LIAISON IN FRENCH</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the history of the phonetic institute of the Universite de Paris from 1911 to 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Hermes</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.1137-1141</w:t>
+              <w:t xml:space="preserve">The 20th International Congress of Phonetic Sciences (ICPhS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193376v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différences mélodiques et spectrales entre sexes comparées chez les locuteurs coréens et français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dayeon Yoon</w:t>
+                <w:t xml:space="preserve">Variations de débit articulatoire sur un corpus conversationnel avec différents types d'interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+                <w:t xml:space="preserve">C. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e Journées d’Études sur la Parole</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34ème Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Noirmoutier-en-l'Ile, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852175v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-speaker phonetic variation in read speech: comparison with inter-speaker variability in a controlled population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Comparison of 5 methods for the evaluation of intelligibility in mild to moderate French dysarthric speech.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Kodrasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parvaneh Janbakhshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Pernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISCA, Sep 2022, Incheon, South Korea. pp.4755-4759, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2022-10965⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.2188-2192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2022-10590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852142v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité intra-individuelle en parole lue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intra-speaker phonetic variation in read speech: comparison with inter-speaker variability in a controlled population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e Journées d’Études sur la Parole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCA, Sep 2022, Incheon, South Korea. pp.4755-4759, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2022-10965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852159v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 5 methods for the evaluation of intelligibility in mild to moderate French dysarthric speech.</w:t>
+                <w:t xml:space="preserve">Variabilité intra-individuelle en parole lue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34e Journées d’Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Noirmoutiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852127v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations de débit articulatoire sur un corpus conversationnel avec différents types d'interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Meunier</w:t>
+                <w:t xml:space="preserve">Perception des occlusives du coréen L2 : reorganisation du cue weighting au cours du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boram Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème Journées d'Etudes sur la Parole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXXIVe Journées d'Études sur la Parole (JEP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. pp.674-682, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2022-71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944868v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de normalisation et de validation du nasomètre en français sur une population pédiatrique (8-10 ans). Comparaison des résultats avec un dispositif similaire élaboré par le LPP (CNRS / Sorbonne Nouvelle).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PATATRA and PATAFreq: two French databases for the documentation of within-speaker variability in speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chardenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Barbier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louise Wohmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème Congrès de l’Association Francophone Des Fentes Faciales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.1939-1944</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335716v1</w:t>
+                <w:t xml:space="preserve">hal-03852157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception des occlusives du coréen L2 : reorganisation du cue weighting au cours du temps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de normalisation et de validation du nasomètre en français sur une population pédiatrique (8-10 ans). Comparaison des résultats avec un dispositif similaire élaboré par le LPP (CNRS / Sorbonne Nouvelle).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liz Redouloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapuis-Vandenbogaerde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boram Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
+                <w:t xml:space="preserve">N. Kadlub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIVe Journées d'Études sur la Parole (JEP 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XIème Congrès de l’Association Francophone Des Fentes Faciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03928081v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PATATRA and PATAFreq: two French databases for the documentation of within-speaker variability in speech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of dysarthria in speakers with Wilson’s disease: effects of speech tasks with varying motor-cognitive demand on their temporal profile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Pernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Estelle Chardenon</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Beurton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Wohmann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">France Woimant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.1939-1944</w:t>
+              <w:t xml:space="preserve">Wilson Aarhus 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852157v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of dysarthria in speakers with Wilson’s disease: effects of speech tasks with varying motor-cognitive demand on their temporal profile.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaela Pernon</w:t>
+                <w:t xml:space="preserve">Variation individuelle de la coarticulation en fonction de la frontière prosodique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilson Aarhus 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXXIVe Journées d'Études sur la Parole (JEP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. pp.760-769, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2022-80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03895597v1</w:t>
+                <w:t xml:space="preserve">hal-03928071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation individuelle de la coarticulation en fonction de la frontière prosodique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Yildiz</w:t>
+                <w:t xml:space="preserve">Why is Korean lenis stop difficult to perceive for L2 Korean learners?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boram Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIVe Journées d'Études sur la Parole (JEP 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/JEP.2022-80⟩</w:t>
+              <w:t xml:space="preserve">Interspeech 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.1861-1865, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2022-10912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03928071v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why is Korean lenis stop difficult to perceive for L2 Korean learners?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
+                <w:t xml:space="preserve">Différences mélodiques et spectrales entre sexes comparées chez les locuteurs coréens et français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayeon Yoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2022-10912⟩</w:t>
+              <w:t xml:space="preserve">34e Journées d’Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Noirmoutiers, France. pp.231-240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2022-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03928153v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do you remain the same speaker over 21 recordings?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chardenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII Convegno Nazionale dell’Associazione Italiana di Scienze della Voce (AISV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Zürich (en ligne), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dis-moi comment tu varies ton débit, je te dirai qui tu es</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Chardenon</w:t>
+                <w:t xml:space="preserve">Effets du sexe et de la langue parlée sur la production de la parole chez les locuteurs coréens et français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayeon Yoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Nancy, France. pp.82-90</w:t>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.645-653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798520v3</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798598v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du sexe et de la langue parlée sur la production de la parole chez les locuteurs coréens et français</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Dis-moi comment tu varies ton débit, je te dirai qui tu es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chardenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Nancy, France. pp.645-653</w:t>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.82-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798598v3</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798520v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptations sur le F1 et le débit en réponse à diverses perturbations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Didirková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.163-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798532v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débit et réduction vocalique : effets de la tâche de parole et du locuteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Nancy, France. pp.45-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798513v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipatory VtoV coarticulation in French in several Motor Speech Disorders.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">DUAL-TASK EFFECTS ON SPEECH AND NON-VERBAL TASKS ACCORDING TO TASKS PROPERTIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Pernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryll Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Laganaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonetics and Phonology in Europe (PAPE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">19th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427864v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coarticulation anticipatoire dans différents Troubles Moteurs de la Parole</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prosodic position effects: Strengthening for withstanding?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Laganaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">HISPhonCog 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427856v1</w:t>
+                <w:t xml:space="preserve">hal-02427700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DUAL-TASK EFFECTS ON SPEECH AND NON-VERBAL TASKS ACCORDING TO TASKS PROPERTIES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Anticipatory VtoV coarticulation in French in several Motor Speech Disorders.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Pernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Laganaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Phonetics and Phonology in Europe (PAPE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427703v1</w:t>
+                <w:t xml:space="preserve">hal-02427864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodic position effects: Strengthening for withstanding?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coarticulation anticipatoire dans différents Troubles Moteurs de la Parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Pernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Laganaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HISPhonCog 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427700v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are IP initial vowels acoustically more distinct? Results from LDA and CNN classifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guitard-Ivent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Chignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Georgeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Graz, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2019-2153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech adaptation under various speech conditions: A preliminary study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Age effects on voice and rate in French according to sex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Lancia</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélina Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Anticipation in consecutive and simultaneous cognitive task</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Kosice, Slovakia</w:t>
+              <w:t xml:space="preserve">1st International Seminar on the Foundations of Speech (SEFOS): Breathing, Pausing, and the Voice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Sonderborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427863v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age effects on voice and rate in French according to sex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">POST-CONSONANTAL WORD-FINAL /ʁ/ REALIZATION IN FRENCH: CONTRIBUTIONS OF LARGE CORPORA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaru Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Delvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Seminar on the Foundations of Speech (SEFOS): Breathing, Pausing, and the Voice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Sonderborg, Denmark</w:t>
+              <w:t xml:space="preserve">International Congress of Phonetic Sciences ICPhS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434380v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POST-CONSONANTAL WORD-FINAL /ʁ/ REALIZATION IN FRENCH: CONTRIBUTIONS OF LARGE CORPORA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+                <w:t xml:space="preserve">Speech adaptation under various speech conditions: A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Didirkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Phonetic Sciences ICPhS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Conference Anticipation in consecutive and simultaneous cognitive task</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Kosice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171147v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POST-CONSONANTAL WORD-FINAL /K/ REALIZATION IN FRENCH: CONTRIBUTIONS OF LARGE CORPORA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du sexe, de l’âge et de la variété régionale sur l’établissement de valeurs normatives pour le protocole MonPaGe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Delvaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Ménard</w:t>
+                <w:t xml:space="preserve">Michaela Pernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MonPaGeHA Database for the Documentation of Spoken French Throughout Adulthood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neighborhood-conditioned coarticulation effects in French listener-directed speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Scarborough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marina Laganaro</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 11th LREC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Meeting 176th Meeting Acoustical Society of America and 2018 Acoustics Week in Canada Canadian Acoustical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Victoria, BC, Canada. pp.1900-1900, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5068323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436288v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est mon âge d'après ma voix ? Effets de la variété régionale et de la génération</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+                <w:t xml:space="preserve">Réduction de la coarticulation et vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp.612-620, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, Aix-en-provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02411202v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood-conditioned coarticulation effects in French listener-directed speech</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The MonPaGeHA Database for the Documentation of Spoken French Throughout Adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luciana Marques</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Laganaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting 176th Meeting Acoustical Society of America and 2018 Acoustics Week in Canada Canadian Acoustical Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 11th LREC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Myazaki, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427861v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de la coarticulation et vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daria d'Alessandro</w:t>
+                <w:t xml:space="preserve">Quel est mon âge d'après ma voix ? Effets de la variété régionale et de la génération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Croze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Aix-en-provence, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp.612-620, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2018-70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436286v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02411202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la situation de parole sur la variabilité des voyelles en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp.338-346, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/JEP.2018-39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02411195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité inter et intra locuteurs de mesures spectrales et prosodiques en parole lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Chignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des XXXIIe Journées d’Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Aix-en-provence, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/JEP.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced coarticulation and aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting 176th Meeting Acoustical Society of America and 2018 Acoustics Week in Canada Canadian Acoustical Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Victoria, BC, Canada, France. pp.1905-1905, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.5068348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in the production of vowels: multi-factorial approaches, from contextual to aging effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th SFB Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain-Initial strengthening as reduced coarticulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speech-style based effects on local and non-local coarticulation in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Turco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guitard-Ivent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonetic and Phonology in Europe 2017 (PaPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">Proceedings of the 11th International Seminar on Speech Production (ISSP) conference (2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Tianjin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437308v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de performance en production, de l’effet de la tâche et de l’attention sur les paramètres temporels de la parole de locuteurs contrôles et de locuteurs dysarthriques wilsoniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Pernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Beurton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Poujois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmesJournées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech-style based effects on local and non-local coarticulation in French</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Guitard-Ivent</w:t>
+                <w:t xml:space="preserve">Schwa Realization in French: Using Automatic Speech Processing to Study Phonological and Socio-Linguistic Factors in Large Corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaru Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 11th International Seminar on Speech Production (ISSP) conference (2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCA, Aug 2017, Stokholm, Sweden. pp.3782-3786, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2017-470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436291v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schwa Realization in French: Using Automatic Speech Processing to Study Phonological and Socio-Linguistic Factors in Large Corpora</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introducing two databases of spoken French throughout adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lori Lamel</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Laganaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Speech Perception and Production across the Lifespan SPPL 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, UCL, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03980237v1</w:t>
+                <w:t xml:space="preserve">hal-02437475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing two databases of spoken French throughout adulthood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Domain-Initial strengthening as reduced coarticulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guitard-Ivent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Speech Perception and Production across the Lifespan SPPL 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, UCL, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Phonetic and Phonology in Europe 2017 (PaPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437475v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MonPaGe : un protocole informatisé d’évaluation de la parole pathologique en langue française</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina Laganaro</w:t>
+                <w:t xml:space="preserve">Que nous apprennent les gros corpus sur l’harmonie vocalique en français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Turco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de neurologie de langue française </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31èmes Journées d’Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.571-579</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01423218v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01401358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que nous apprennent les gros corpus sur l’harmonie vocalique en français ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppina Turco</w:t>
+                <w:t xml:space="preserve">MonPaGe : un protocole informatisé d’évaluation de la parole pathologique en langue française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Laganaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31èmes Journées d’Etudes sur la Parole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée de neurologie de langue française </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.A162-163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2016.01.386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01401358v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01423218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Prosody on French V-to-V Coarticulation: A Corpus-Based Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Turco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.998 - 1001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-1323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01377687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des contextes lexical et post-lexical dans la réalisation du schwa : apports du traitement automatique de grands corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31èmes Journées d'Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.633-641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01401348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TYPALOC Corpus: A Collection of Various Dysarthric Speech Recordings in Read and Spontaneous Styles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Meunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia. p 4658-4665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01401377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing neighborhood density and clear speech effects in the French vowel system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Scarborough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Laboratory Phonology (LabPhon15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Ithaca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01401467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voicing Variations in French Obstruents: Distribution and Acoustic Quantification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Duration- vs. Style-Dependent Vowel Variation: a Multiparametric Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress of Phonetic Sciences (ICPhS'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251373v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des altérations rythmiques dans la parole de patients dysarthriques français</w:t>
+                <w:t xml:space="preserve">Characterizing rhythmic alterations in the speech of French dysarthric patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixième Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Int. Symposium on Monolingual and Bilingual Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01401474v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01401472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duration- vs. Style-Dependent Vowel Variation: a Multiparametric Investigation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des altérations rythmiques dans la parole de patients dysarthriques français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress of Phonetic Sciences (ICPhS'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom. pp.5</w:t>
+              <w:t xml:space="preserve">Sixième Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251372v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01401474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing rhythmic alterations in the speech of French dysarthric patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voicing Variations in French Obstruents: Distribution and Acoustic Quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ivent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Symposium on Monolingual and Bilingual Speech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Chania, Greece</w:t>
+              <w:t xml:space="preserve">18th International Congress of Phonetic Sciences (ICPhS'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01401472v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations phonétiques en parole dysarthrique</w:t>
+                <w:t xml:space="preserve">Ce que la dysarthrie nous apprend sur la variation dans la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Paroles Atypiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Université de Rouen, France</w:t>
+              <w:t xml:space="preserve">30èmes Journées d’Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436040v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche des traces dialectales dans l’arabe standard : production des voyelles et des fricatives inter-dentales par des locuteurs tunisiens et marocains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeineb Ammar</w:t>
+                <w:t xml:space="preserve">L’aspiration du /s/ coda en andalou occidental est-elle fonction du type de /s/?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ivent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ridouane</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Gibson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30èmes Journées d’Etudes sur la Parole (JEP 2014)</w:t>
+              <w:t xml:space="preserve"> 30èmes Journées d’Etudes sur la Parole (JEP-TALN 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01401827v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01401818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in the production of French vowels: physiological constraints and communicatives demands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A la recherche des traces dialectales dans l’arabe standard : production des voyelles et des fricatives inter-dentales par des locuteurs tunisiens et marocains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ridouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop of Language Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Geneva, Switzerland. non paginé</w:t>
+              <w:t xml:space="preserve">30èmes Journées d’Etudes sur la Parole (JEP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507641v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01401827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que la dysarthrie nous apprend sur la variation dans la parole</w:t>
+                <w:t xml:space="preserve">Variation in the production of French vowels: physiological constraints and communicatives demands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30èmes Journées d’Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t>
+              <w:t xml:space="preserve">International Workshop of Language Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Geneva, Switzerland. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436038v1</w:t>
+                <w:t xml:space="preserve">hal-01507641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aspiration du /s/ coda en andalou occidental est-elle fonction du type de /s/?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Ivent</w:t>
+                <w:t xml:space="preserve">Domain initial strengthening and height contrast in French: acoustic and ultrasound data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Georgeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark Gibson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 30èmes Journées d’Etudes sur la Parole (JEP-TALN 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t>
+              <w:t xml:space="preserve">10th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cologne, France. pp.142-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01401818v1</w:t>
+                <w:t xml:space="preserve">halshs-01401388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain initial strengthening and height contrast in French: acoustic and ultrasound data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variations phonétiques en parole dysarthrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Cologne, France. pp.142-145</w:t>
+              <w:t xml:space="preserve">Journée Paroles Atypiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Université de Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01401388v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réduction vocalique en parole dysarthrique est-elle sensible au style de parole ?</w:t>
+                <w:t xml:space="preserve">Altérations segmentales en parole dysarthrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journées de Phonétique Clinique 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Liège, Belgique. non paginé</w:t>
+              <w:t xml:space="preserve">5èmes Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Université de Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510228v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluations acoustiques et perceptives de la parole dans la dysarthrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application de mesures d’intensité relative pour la classification de cas de désocclusion et de voisement de /t/ en parole pathologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrycja Strycharczuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de recherche “Parole, langage, communication : quelles évaluations pour le sujet communicant confronté à la pathologie ?”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Université de Mons, Belgium</w:t>
+              <w:t xml:space="preserve">Cinquième Journées de Phonétique Clinique (JPC5) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436044v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01401528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consonant distortions in dysarthria due to Parkinson's disease, Amyotrophic Lateral Sclerosis and Cerebellar Ataxia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluations acoustiques et perceptives de la parole dans la dysarthrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées de recherche “Parole, langage, communication : quelles évaluations pour le sujet communicant confronté à la pathologie ?”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Université de Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01401418v1</w:t>
+                <w:t xml:space="preserve">hal-02436044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altérations segmentales en parole dysarthrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consonant distortions in dysarthria due to Parkinson's disease, Amyotrophic Lateral Sclerosis and Cerebellar Ataxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Université de Liège, Belgium</w:t>
+              <w:t xml:space="preserve">Interspeech 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436043v1</w:t>
+                <w:t xml:space="preserve">halshs-01401418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de mesures d’intensité relative pour la classification de cas de désocclusion et de voisement de /t/ en parole pathologique.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La réduction vocalique en parole dysarthrique est-elle sensible au style de parole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrycja Strycharczuk</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquième Journées de Phonétique Clinique (JPC5) </w:t>
+              <w:t xml:space="preserve">Cinquième Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01401528v1</w:t>
+                <w:t xml:space="preserve">halshs-01401492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réduction vocalique en parole dysarthrique est-elle sensible au style de parole ?</w:t>
+                <w:t xml:space="preserve">La réduction vocalique en parole dysarthrique est-elle sensible au style de parole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquième Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">5ème Journées de Phonétique Clinique 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Liège, Belgique. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01401492v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F2 formant transitions in French</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domain initial strengthening on French vowels: interaction with phonological contrast.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Georgeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Meeting of the International Clinical Phonetics and Linguistics Association (ICPLA 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Workshop Dynamic Modelling of Articulation and Prosodic Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, University of Koln, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01401544v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic analysis of vowel distortions in three types of dysarthrias</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distorsions de l'espace vocalique : quelles mesures? Application à la dysarthrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Meeting of the International Clinical Phonetics and Linguistics Association (ICPLA 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Actes des 29èmes Journées d’Etudes sur la Parole/JEP-TALN-RECITAL 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France. pp.217-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01401550v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distorsions de l'espace vocalique : quelles mesures? Application à la dysarthrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+                <w:t xml:space="preserve">La liaison dans la parole spontanée familière: explorations semi-automatiques de grands corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 29èmes Journées d’Etudes sur la Parole/JEP-TALN-RECITAL 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Grenoble, France. pp.217-224</w:t>
+              <w:t xml:space="preserve">Journées d'études sur la Parole (JEP-TALN 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.545-552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436294v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00751058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain initial strengthening on French vowels: interaction with phonological contrast.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speech production after glossectomy: Methodological aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Georgeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Dynamic Modelling of Articulation and Prosodic Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, University of Koln, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">ICPLA 2012 - 14th Meeting of the International Clinical Phonetics and Linguistics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cork, Ireland. Abstract 149, pp. 102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436049v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech production after glossectomy: Methodological aspects</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying variation in the realization of vowel systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPLA 2012 - 14th Meeting of the International Clinical Phonetics and Linguistics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Cork, Ireland. Abstract 149, pp. 102</w:t>
+              <w:t xml:space="preserve">Laboratory Approaches to Romance Phonology – LARP 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, El Colegio de México, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713322v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying variation in the realization of vowel systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La liaison dans la parole spontanée familière : explorations semi-automatiques de grands corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Approaches to Romance Phonology – LARP 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, El Colegio de México, Mexico</w:t>
+              <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436045v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liaison dans la parole spontanée familière: explorations semi-automatiques de grands corpus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acoustic analysis of vowel distortions in three types of dysarthrias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lori Lamel</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études sur la Parole (JEP-TALN 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.545-552</w:t>
+              <w:t xml:space="preserve">14th Meeting of the International Clinical Phonetics and Linguistics Association (ICPLA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00751058v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01401550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liaison dans la parole spontanée familière : explorations semi-automatiques de grands corpus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F2 formant transitions in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lori Lamel</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">14th Meeting of the International Clinical Phonetics and Linguistics Association (ICPLA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843590v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01401544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tashlhiyt vs. the world: the case of syllables without vowels.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">The association of tones in Tashlhiyt Berber.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Grice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Röttger Timo B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ridouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Old World Conference in Phonology 8 (OCP8).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">ICPHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, China. pp.775 - 778</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00677155v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00677126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rounding and height contrasts at the beginning of different prosodic constituents in French</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Comparaison de différentes métriques pour décrire l'altération des voyelles dans la parole dysarthrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congres on Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Hong Kong, Hong Kong SAR China. pp.739-742</w:t>
+              <w:t xml:space="preserve">Quatrièmes Journées de Phonétique Clinique (JPC4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00760716v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01401804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation acoustique vs. perceptive de la parole dysarthrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+                <w:t xml:space="preserve">Tashlhiyt vs. the world: the case of syllables without vowels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ridouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ièmes journées de Phonétique clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Old World Conference in Phonology 8 (OCP8).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00760704v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00677155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude multiparamétrique de la dysarthrie dans la sclérose latérale amyotrophique: vers une compensation mandibulaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Blind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrièmes Journées de Phonétique Clinique (JPC4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01401794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de différentes métriques pour décrire l'altération des voyelles dans la parole dysarthrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rounding and height contrasts at the beginning of different prosodic constituents in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Georgeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrièmes Journées de Phonétique Clinique (JPC4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Congres on Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Hong Kong, Hong Kong SAR China. pp.739-742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01401804v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00760716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The association of tones in Tashlhiyt Berber.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ridouane</w:t>
+                <w:t xml:space="preserve">Caractérisation acoustique vs. perceptive de la parole dysarthrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, China. pp.775 - 778</w:t>
+              <w:t xml:space="preserve">4ièmes journées de Phonétique clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00677126v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00760704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing Various Metrics for the Description of Vowel Distortion in Dysarthria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Congres on Phonetic Sciences (ICPhS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Hong Kong, China. pp.687-690</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00759744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation acoustique et articulatoire (avec échographie en 2D) de la parole de deux patients hémiglossectomisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JPC 2011 - 4èmes Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00605631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préconisations pour la conservation et l'exploitation de données collectées pour l'étude des troubles de la voix et de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pouchoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pouchoulin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the complementarities of different techniques for the assessment of severity and evolution of dysarthria associated with lysosomal storage diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Labial articulation of rounded and unrounded vowels at the beginning of different prosodic consitutents in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Georgeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Meeting of the International Clinical Phonetics and Linguistics Association (ICPLA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">Workshop GLOW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437508v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00677292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing an acoustic-phonetic characterization of dysarthric speech in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Language Resources, Technologies and Evaluation (LREC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Valletta, Malta. pp.2831-2838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences et recommandations pour la structuration des données sonores, physiologiques et cliniques dans le cas de dysfonctionnements de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pouchoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.57-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00576848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vowel articulation in absolute initial position of different prosodic constituents in French.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Georgeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratory Phonology 12 (LabPhon12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00760918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison d'analyses phonétiques de parole dysarthrique basées sur un alignement manuel et un alignement automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00576849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labial articulation of rounded and unrounded vowels at the beginning of different prosodic consitutents in French</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parole dysarthrique : analyses acoustiques et perceptives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Coralie Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop GLOW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">Séminaire d'ouverture à la Phonétique Clinique, Programme de la maison interuniversitaire des sciences de l'homme d'Alsace.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00677292v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00680298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustics without articulation: A case study of Tashlhiyt schwa-like elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ridouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LabPhon 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parole dysarthrique : analyses acoustiques et perceptives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new approach for an acoustic- phonetic description of dysarthria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d'ouverture à la Phonétique Clinique, Programme de la maison interuniversitaire des sciences de l'homme d'Alsace.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">2nd International Symposium Basal Ganglia Speech Disorders &amp; Deep Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00680298v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for an acoustic- phonetic description of dysarthria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
+                <w:t xml:space="preserve">Evaluation d'un alignement automatique sur la parole dysarthrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olavo Panseri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium Basal Ganglia Speech Disorders &amp; Deep Brain Stimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530199v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d'un alignement automatique sur la parole dysarthrique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the complementarities of different techniques for the assessment of severity and evolution of dysarthria associated with lysosomal storage diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olavo Panseri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Sedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t>
+              <w:t xml:space="preserve">13th Meeting of the International Clinical Phonetics and Linguistics Association (ICPLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576850v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude perceptive et articulatoire de la parole à partir de données échographiques en 2D : étude de la parole de deux patients hémiglossectomisés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation perceptive longitudinale de la dysarthrie dans des maladies lysosomales avant et après traitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Sedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nurenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olavo Panseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées de Phonétique Clinique (JPC3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Aix en Provence, France. pp.15</w:t>
+              <w:t xml:space="preserve">3ème Journée de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00472273v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude longitudinale de la dysarthrie de huit patients atteints de Sclérose Latérale Amyotrophique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Maignan</w:t>
+                <w:t xml:space="preserve">How similar are clusters resulting from schwa deletion in French to identical underlying clusters?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bürki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lévêque</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Veaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Interspeech 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Brighton, United Kingdom. pp.2271-2274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437516v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00759742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation perceptive longitudinale de la dysarthrie dans des maladies lysosomales avant et après traitement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude longitudinale de la dysarthrie de huit patients atteints de Sclérose Latérale Amyotrophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437514v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How similar are clusters resulting from schwa deletion in French to identical underlying clusters?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bürki</w:t>
+                <w:t xml:space="preserve">Débit de parole dans les dysarthries de la maladie de Wilson : Etude de l’influence des troubles attentionnels en condition de double tâche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Pernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Trocello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Tassigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Brighton, United Kingdom. pp.2271-2274</w:t>
+              <w:t xml:space="preserve">3ème Journée de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00759742v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débit de parole dans les dysarthries de la maladie de Wilson : Etude de l’influence des troubles attentionnels en condition de double tâche</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Description phonético-acoustique de la parole dysarthrique: le projet DesPho-APaDy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Troisièmes Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Aix en Provence, France. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437521v1</w:t>
+                <w:t xml:space="preserve">halshs-00610716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description phonético-acoustique de la parole dysarthrique: le projet DesPho-APaDy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude perceptive et articulatoire de la parole à partir de données échographiques en 2D : étude de la parole de deux patients hémiglossectomisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitham Mirghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisièmes Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Aix en Provence, France. pp.30</w:t>
+              <w:t xml:space="preserve">3èmes Journées de Phonétique Clinique (JPC3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Aix en Provence, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00610716v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00472273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schwas within Berber consonantal clusters: between reality and illusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">On the nature of schwa-like vocalic elements within some Berber clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ridouane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Consonant Clusters and Structural Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Eighth International Seminar on Speech Production (ISSP'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.437-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00384902v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00384898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the nature of schwa-like vocalic elements within some Berber clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Schwas within Berber consonantal clusters: between reality and illusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ridouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ridouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth International Seminar on Speech Production (ISSP'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.437-440</w:t>
+              <w:t xml:space="preserve">Workshop Consonant Clusters and Structural Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00384898v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00384902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schwa-zero alternation in French: nature of the vowel, nature of the process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bürki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Nijmegen Speech Reduction Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Nijmegen, Netherlands. pp.15-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00384901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing schwa deletion and duration: a corpus-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bürki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirjiam Ernestus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France. pp.3889</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00384899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulatory arguments for syllabic structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Timbre du schwa en français et variation régionale : une étude comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bürki¹</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Racine²</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene N Andreassen³</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich H Frauenfelder¹</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simposium 30 Aniversari del Laboratori de Fonètica, Université de Barcelone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Spain</w:t>
+              <w:t xml:space="preserve">Actes des 27èmes Journées d'études sur la parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.293-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00680304v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timbre du schwa en français et variation régionale : une étude comparative</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Articulatory arguments for syllabic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ulrich H Frauenfelder¹</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 27èmes Journées d'études sur la parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.293-296</w:t>
+              <w:t xml:space="preserve">Simposium 30 Aniversari del Laboratori de Fonètica, Université de Barcelone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436296v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00680304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chute du schwa en français: un processus sans ambiguité ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">On the phonetic identity of French schwa compared to /ø/ and /oe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bürki</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées d'Etudes Linguistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Nantes, France. pp.83-88</w:t>
+              <w:t xml:space="preserve">Actes des 5èmes Journées d'Etudes Linguistiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nantes, France. pp.191-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00185000v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00759743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le timbre du schwa en syllabe interne de mot: une étude comparative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">On the acoustic characteristics of French schwa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bürki</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée PFC (Phonologie du Français Contemporain)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">16th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.941-944</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00384905v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00185001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La parole après glossectomie partielle : confrontation de données praxiques, perceptives, acoustiques et d'intelligibilité chez des patients avec exérèse de bord libre et/ou d'apex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Acher</w:t>
+                <w:t xml:space="preserve">Etude prosodique du ralentissement de la parole dans les maladies du motoneurone : le cas de la Sclérose Latérale Primitive (SLP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00384903v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00384904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La caducité du schwa français se manifeste-elle dans la nature phonétique de cette voyelle ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La parole après glossectomie partielle : confrontation de données praxiques, perceptives, acoustiques et d'intelligibilité chez des patients avec exérèse de bord libre et/ou d'apex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bürki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Sciences du Langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Charleroi, Belgique</w:t>
+              <w:t xml:space="preserve">2èmes Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00189746v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00384903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus-based studies of phonological phenomena in French</w:t>
+                <w:t xml:space="preserve">La caducité du schwa français se manifeste-elle dans la nature phonétique de cette voyelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bürki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistic Circle, University of Edinburgh</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées des Sciences du Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Charleroi, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00189753v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00189746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'ambiguïté de la chute du schwa en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bürki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etudes Linguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Nantes, France. pp.83-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00759740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le schwa : une voyelle comme les autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bürki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées d'Etudes Linguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Nantes, France. pp.191-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00184998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the acoustic characteristics of French schwa</w:t>
+                <w:t xml:space="preserve">Corpus-based studies of phonological phenomena in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bürki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.941-944</w:t>
+              <w:t xml:space="preserve">Linguistic Circle, University of Edinburgh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00185001v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00189753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the phonetic identity of French schwa compared to /ø/ and /oe</w:t>
+                <w:t xml:space="preserve">Réflexions sur la segmentation lexicale en français et le rôle de la syllabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bürki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 5èmes Journées d'Etudes Linguistiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Nantes, France. pp.191-198</w:t>
+              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00759743v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00189752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude prosodique du ralentissement de la parole dans les maladies du motoneurone : le cas de la Sclérose Latérale Primitive (SLP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lévêque</w:t>
+                <w:t xml:space="preserve">Do different boundary types induce subtle acoustic cues to which French listeners should be sensitive to?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Content</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Interspeech 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Antwerp, Belgium. pp.394-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00384904v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00384900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur la segmentation lexicale en français et le rôle de la syllabe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Categorical Nature of the Process Involved in Schwa Elision in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bürki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium. pp.1026-1029</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00189752v1</w:t>
+                <w:t xml:space="preserve">halshs-00189740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Categorical Nature of the Process Involved in Schwa Elision in French</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Chute du schwa en français: un processus sans ambiguité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bürki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium. pp.1026-1029</w:t>
+              <w:t xml:space="preserve">5èmes Journées d'Etudes Linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Nantes, France. pp.83-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00189740v1</w:t>
+                <w:t xml:space="preserve">halshs-00185000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do different boundary types induce subtle acoustic cues to which French listeners should be sensitive to?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le timbre du schwa en syllabe interne de mot: une étude comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bürki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Bagou</w:t>
+                <w:t xml:space="preserve">Isabelle Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dufour</w:t>
+                <w:t xml:space="preserve">Helene N. Andreassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Antwerp, Belgium. pp.394-397</w:t>
+              <w:t xml:space="preserve">Journée PFC (Phonologie du Français Contemporain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00384900v1</w:t>
+                <w:t xml:space="preserve">halshs-00384905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation syllabique : quelles évidences phonétiques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">L'organisation syllabique : quelle évidence phonétique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ridouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e journées d'études sur la parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dinard, France. pp.125-129</w:t>
+              <w:t xml:space="preserve">Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.125-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00384936v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00189741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'organisation syllabique : quelle évidence phonétique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Organisation syllabique : quelles évidences phonétiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ridouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.125-128</w:t>
+              <w:t xml:space="preserve">25e journées d'études sur la parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dinard, France. pp.125-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00189741v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00384936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrélats phonétiques de l'organisation syllabique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l'ED268 : Langage et Langue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00189754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rééducation de la langue dans l'anastomose hypoglosso-faciale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Grandi</w:t>
+                <w:t xml:space="preserve">Looking for phonetic cues to obstruent syllabic consonants in Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ridouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de la Société Française d'ORL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">Phonetics and Phonology in Iberia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00189747v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00384963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for phonetic cues to obstruent syllabic consonants in Berber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La rééducation de la langue dans l'anastomose hypoglosso-faciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gatignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cortadellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tankéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd conference Phonetic and Phonology in Iberia (PaPI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">12ème Congrès de la Société Française d'ORL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00189749v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00189747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for phonetic cues to obstruent syllabic consonants in Berber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ridouane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonetics and Phonology in Iberia</w:t>
+              <w:t xml:space="preserve">2nd conference Phonetic and Phonology in Iberia (PaPI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00384963v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00189749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les corrélats articulatoires des consonnes syllabiques en berbère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Corrélats articulatoires des consonnes syllabiques en berbère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ridouane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Rencontres Internationales du Réseau Français du Phonologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">7èmes Journées internationales du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00384962v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00189748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélats articulatoires des consonnes syllabiques en berbère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les corrélats articulatoires des consonnes syllabiques en berbère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ridouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ridouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées internationales du Réseau Français de Phonologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">7e Rencontres Internationales du Réseau Français du Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00189748v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00384962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domaines prosodiques et variations articulatoires segmentales en français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prosodically-conditioned articulatory strengthening: linguistic function, physiological mechanism and control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etudes Linguistique de Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nantes, France. pp.199-204</w:t>
+              <w:t xml:space="preserve">German-French-Summerschool on « Cognitive and physical models of speech production, perception and the production-perception interaction »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Lubmin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00189744v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00189750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude phonétique de la variation dans la parole : données acoustiques et articulatoires, corpus contrôlé ou non</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Domaines prosodiques des variations articulatoires segmentales en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Univ. de Neuchatel; CUSO, Switzerland</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.199-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436052v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indices de frontières lexicales avec des pseudo-mots : une étude préliminaire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">guillemotleft Faisₑn à Fezₑn parlant \guillemotright : étude comparative de la liaison et de l'enchaînement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 25èmes Journées d’Etudes sur la Parole 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Fès, Morocco</w:t>
+              <w:t xml:space="preserve">Actes de Jep-Taln 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Fès, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436297v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01450346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les notions de domaine et de constituant en phonétique et en phonologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
+                <w:t xml:space="preserve">Monitoring segmental and suprasegmental information at phonological encoding level.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Laganaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 4èmes Journées d’Etudes Linguistique de Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nantes, France</w:t>
+              <w:t xml:space="preserve">Mental Lexicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Windsor, Ontario, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437263v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00189751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La resyllabation dans des cas d'enchaînement en français : que nous disent les données phonétiques?</w:t>
+                <w:t xml:space="preserve">Etude phonétique de la variation dans la parole : données acoustiques et articulatoires, corpus contrôlé ou non</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées internationales PFC (Phonologie du Français Contemporain)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier Soft skills ‘La méthode expérimentale en Sciences du Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Univ. de Neuchatel; CUSO, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00189755v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring segmental and suprasegmental information at phonological encoding level.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Laganaro</w:t>
+                <w:t xml:space="preserve">Indices de frontières lexicales avec des pseudo-mots : une étude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Content</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uli Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mental Lexicon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Windsor, Ontario, Canada</w:t>
+              <w:t xml:space="preserve">Actes des 25èmes Journées d’Etudes sur la Parole 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Fès, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00189751v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domaines prosodiques des variations articulatoires segmentales en français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Meynadier</w:t>
+                <w:t xml:space="preserve">Les notions de domaine et de constituant en phonétique et en phonologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2004, pp.199-204</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des 4èmes Journées d’Etudes Linguistique de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00136757v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">guillemotleft Faisₑn à Fezₑn parlant \guillemotright : étude comparative de la liaison et de l'enchaînement</w:t>
+                <w:t xml:space="preserve">La resyllabation dans des cas d'enchaînement en français : que nous disent les données phonétiques?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de Jep-Taln 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Fès, Morocco</w:t>
+              <w:t xml:space="preserve">8èmes journées internationales PFC (Phonologie du Français Contemporain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01450346v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00189755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodically-conditioned articulatory strengthening: linguistic function, physiological mechanism and control</w:t>
+                <w:t xml:space="preserve">Resyllabification revisited: the case of enchaînement in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">German-French-Summerschool on « Cognitive and physical models of speech production, perception and the production-perception interaction »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Lubmin, Germany</w:t>
+              <w:t xml:space="preserve">9th conference on Laboratory Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00189750v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00189756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resyllabification revisited: the case of enchaînement in French</w:t>
+                <w:t xml:space="preserve">Liaisons et enchaînements : « Fais_en à Fez_en parlant »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th conference on Laboratory Phonology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, France</w:t>
+              <w:t xml:space="preserve">Journées d'Etudes sur la Parole 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Fez, Maroc. pp.221-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00189756v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00189742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liaisons et enchaînements : « Fais_en à Fez_en parlant »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Domaines prosodiques et variations articulatoires segmentales en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etudes sur la Parole 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Fez, Maroc. pp.221-224</w:t>
+              <w:t xml:space="preserve">Journées d'Etudes Linguistique de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nantes, France. pp.199-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00189742v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00189744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Phonologie Articulatoire de Browman et Goldstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique phonologie/phonétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00189758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for acoustic cues of resyllabification in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Content</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murile Stefanuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Barcelona, Spain. pp.2257-2260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00189745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Prosody to the Segmentation and Storage of &amp;quot;Words&amp;quot; in the Acquisition of a New Mini-Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uli Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Speech Prosody 2002 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Proceedings of the Speech Prosody 2002 conference, France. pp.59-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche d’indices de frontière lexicale dans la resyllabation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Stefanuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uli Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des XXIVes Journée d'Etude sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Nancy, France. pp.125-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liaison and schwa deletion in French : an effect of lexical frequency and competition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U H Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurospeech 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de facteurs stylistiques, syntaxiques et lexicaux sur la réalisation de la liaison en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Goldman</w:t>
+                <w:t xml:space="preserve">Alicia Dart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Dart</w:t>
+                <w:t xml:space="preserve">Laurence Guélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Jeager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Conférence Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">62 vs. 96 electrodes: a comparative analysis of Reading and Kay Elemetrics EPG pseudo-palates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Demolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar on Speech Production: Models and Data - CREST Workshop on Models on Speech Production: Motor Planning and Articulatory Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, München, Germany. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00244496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computer-based tutorial on Models of Speech Perception</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Au delà de la syllabe : le rôle des informations articulatoires stockées dans le lexique pour l'analyse de la chute de schwa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donca Steriade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings ESCA/SOCRATES Tutorial and Research Workshop MATISSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Londres, United Kingdom. pp.85-88</w:t>
+              <w:t xml:space="preserve">Journée d'Etudes Linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Nantes, France. pp.122-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446942v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there an acrobate in nacrobate: how to juggle with boundary misalignement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uli Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCOP Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au delà de la syllabe : le rôle des informations articulatoires stockées dans le lexique pour l'analyse de la chute de schwa</w:t>
+                <w:t xml:space="preserve">Aspects phonétiques de la position forte : renforcement articulatoire et coordination temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Donca Steriade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Etudes Linguistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Nantes, France. pp.122-127</w:t>
+              <w:t xml:space="preserve">Colloque Inaugural du GDR 1954 Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437274v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects phonétiques de la position forte : renforcement articulatoire et coordination temporelle</w:t>
+                <w:t xml:space="preserve">Articulation of prosodic phrasing in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Inaugural du GDR 1954 Phonologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1999, Nice, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 14th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, San-Francisco, United States. pp.675 - 678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437523v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulation of prosodic phrasing in French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PROCESSING OF WORD-INITIAL VOWELS IN FRENCH : A PRODUCTION – PERCEPTION PERSPECTIVE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, San-Francisco, United States. pp.675 - 678</w:t>
+              <w:t xml:space="preserve">14th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, San Francisco, United States. pp.1083-1086</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436305v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROCESSING OF WORD-INITIAL VOWELS IN FRENCH : A PRODUCTION – PERCEPTION PERSPECTIVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Meynadier</w:t>
+                <w:t xml:space="preserve">A computer-based tutorial on Models of Speech Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cutugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, San Francisco, United States. pp.1083-1086</w:t>
+              <w:t xml:space="preserve">Proceedings ESCA/SOCRATES Tutorial and Research Workshop MATISSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Londres, United Kingdom. pp.85-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212710v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulation consonantique en début de constituants prosodiques de différents niveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des XXIIes Journée d'Etude sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Martigny, Suisse. pp.291-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does deletion of French schwa lead to neutralization of lexical distinctions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donca Steriade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Eurospeech97</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Rhodes, Greece. pp.943-946</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of prosodic position on velic and lingual articulation in French: Evidence from EPG and airflow data</w:t>
+                <w:t xml:space="preserve">Variation de débit nasal en fonction de la position prosodique de [n] et [ã] en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Keating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ESCA Workshop on Speech Production and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1996, Autrans, France. pp.93-96</w:t>
+              <w:t xml:space="preserve">Actes des XXIes Journée d'Etude sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1996, Avignon, France. pp.215-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436315v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulation of French nasal segments depending on their prosodic position</w:t>
+                <w:t xml:space="preserve">The influence of prosodic position on velic and lingual articulation in French: Evidence from EPG and airflow data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Keating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Linguistic Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1996, San Diego, United States. pp.23</w:t>
+              <w:t xml:space="preserve">Proceedings of the ESCA Workshop on Speech Production and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, Autrans, France. pp.93-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437774v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation de débit nasal en fonction de la position prosodique de [n] et [ã] en français</w:t>
+                <w:t xml:space="preserve">Articulation of French nasal segments depending on their prosodic position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des XXIes Journée d'Etude sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1996, Avignon, France. pp.215-218</w:t>
+              <w:t xml:space="preserve">Proceedings of the Linguistic Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1996, San Diego, United States. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436313v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Accentual Phrase and the Prosodic Structure of French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sun-Ah Jun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 13th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Stockholm, Sweden. pp.722-725</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of French Intonation at Fast Speech Rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sun-Ah Jun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 13th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Stockholm, Sweden. pp.488-491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20886,1346 +20782,1346 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Cross-Word Resyllabification Modify Word Cohesion in French?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of instruction and content on repetition performances of ataxic dysarthric and healthy speakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Speech Motor Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Gronigen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03988816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception des occlusives coréennes par des apprenantes francophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude du GIS RéAL2 : De l'acquisition à la didactique (et vice-versa)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using spectral features to distinguish speakers with Parkinson’s disease from typical speakers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anneke Slis</w:t>
+                <w:t xml:space="preserve">Effect of age on rate and coarticulation across different speech-tasks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélina Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Providence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099425v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of age on rate and coarticulation across different speech-tasks.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angélina Bourbon</w:t>
+                <w:t xml:space="preserve">Using spectral features to distinguish speakers with Parkinson’s disease from typical speakers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneke Slis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Pernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Providence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099438v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do French Cʁ# cluster realizations vary across speaking style?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+                <w:t xml:space="preserve">Liens entre âge estimé, sévérité de la dysarthrie et intelligibilité des locuteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Brunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Callé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Davallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonetics and Phonology in Europe (PAPE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mons, Belgique. 19, Questions de Phonétique Clinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427873v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation en région Lémanique du protocole informatisé d'évaluation de la parole MonPaGe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How do French Cʁ# cluster realizations vary across speaking style?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaru Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Mons, Belgium. 69</w:t>
+              <w:t xml:space="preserve">Phonetics and Phonology in Europe (PAPE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427867v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre âge estimé, sévérité de la dysarthrie et intelligibilité des locuteurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+                <w:t xml:space="preserve">Validation en région Lémanique du protocole informatisé d'évaluation de la parole MonPaGe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Laganaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Pernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Brunot</w:t>
+                <w:t xml:space="preserve">Sabina Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Callé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Davallet</w:t>
+                <w:t xml:space="preserve">Ursula Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryll Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Mons, Belgique. 19, Questions de Phonétique Clinique</w:t>
+              <w:t xml:space="preserve">Questions de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mons, Belgium. 69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427870v1</w:t>
+                <w:t xml:space="preserve">hal-02427867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are people as old as they sound? Acoustic, regional and generational effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonetics and Phonology in Europe (PAPE 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the phonetic contrast between fortis and non-fortis fricatives in Korean: interaction with prosodic position effect and vowel coarticulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiyon Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HISPhonCog2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la L1 sur l’acquisition des voyelles orales du français chez des enfants tunisiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium GDRI-SLAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate variation in speech and other motor activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Falk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Abstraction, Diversity, and Speech Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life-span changes in spoken French: a study on 400 speakers from 20 to 90 years old</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Delvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Laganaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Seminar on Speech Production (ISSP) conference (2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Tianjin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-to-V coarticulation in spontaneous French : acoustic analysis and classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guitard-Ivent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22241,1225 +22137,1225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Abstraction, Diversity, and Speech Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic and lingual variation within the 4-way contrast of vowel height in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Georgeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th conference on Laboratory Phonology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01425186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the effect of pronunciation and ultrasound trainings to pronunciation training only for the improvement of the production of the French /y/-/u/ contrast by four Japanese learners of French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Ultrafest VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Edinburgh, United Kingdom. , Colloque Ultrafest VI, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distortions of vocalic space: which measurements?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études sur la Parole (JEP-TALN_RECITAL 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Grenoble, France. pp.217-224, Actes des 29èmes Journées d’Etudes sur la Parole/JEP-TALN-RECITAL 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01401429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic speech processing for the detection of abnormal speech zones in dysarthric speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olavo Panseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Meeting of the International Clinical Phonetics and Linguistics Association (ICPLA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEP2, la Plateforme d'Étude Physiologique de la Parole du Laboratoire de Phonétique et Phonologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiyoshi Honda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e colloque interdisciplinaire en instrumentation (C2i 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Le Mans, France. Hermès - Lavoisier, pp.751-759, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00463434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excrescent-, epenthetic vs. phonemic schwas: acoustic correlates of three different cognitive realities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ridouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">German-French-Summerschool "Cognitive and physical models of speech production, perception and perception-production interaction. Part II* : Brain and Speech"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping with word and syllable boundaries misalignment in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uli Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on the Mental Lexicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y-a-t’il un acrobate dans “lacrobate” ou comment jongler avec un non-alignement de frontières?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uli Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Rhone-Alpine "langage / lexique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1999, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Phonological model of French intonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sun-Ah Jun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCA Workshop on Intonation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velic and lingual articulations are affected by prosodic position for consonants but not vowels in French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Articulatory characteristics of French consonants are maintained after loss of schwa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donca Steriade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">132th meeting of ASA-(Journal of the Acoustical Society of America, 100 (4 pt.2), 2690)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437771v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulatory characteristics of French consonants are maintained after loss of schwa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Velic and lingual articulations are affected by prosodic position for consonants but not vowels in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">132th meeting of ASA-(Journal of the Acoustical Society of America, 100 (4 pt.2), 2690)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437777v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demarcating prosodic groups with articulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Keating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">129th meeting of ASA (Journal of the Acoustical Society of America, 97 (5 pt2), p. 3384)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitation on labial anticipation in [i] in a language with an [i]-[y] contrast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">128th meeting of ASA (Journal of the Acoustical Society of America, 96 (5 pt2), p. 3282)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Austin Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23469,253 +23365,253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi parler peut devenir difficile?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Crevier Buchman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélina Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Crevier Buchman</w:t>
-[...27 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.18153520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription of the workshop Speech Production Models and Empirical Evidence from Typical and Pathological Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Goldstein</w:t>
+                <w:t xml:space="preserve">Frank Guenther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Guenther</w:t>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Antje Mefferd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antje Mefferd</w:t>
-[...18 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.26037/yareta:cvlb5qujzzc3ti3pgxq62y76ui⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23725,100 +23621,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations articulatoires en début de constituants prosodiques de différents niveaux en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Paris 3 - Sorbonne Nouvelle, 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02926017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23828,105 +23724,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RENFORCEMENTS ET REDUCTIONS SEGMENTALES : INFLUENCE DE LA STRUCTURE PROSODIQUE, DE LA PHONOLOGIE, ET DES CONTRAINTES MOTRICES EN PAROLE PATHOLOGIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Lumière - Lyon 2, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02926100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId455"/>
+      <w:footerReference w:type="default" r:id="rId454"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24073,51 +23969,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cerisara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680343v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail C. Cohn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie K. Huffman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680338v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#252;hnert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427702v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Turco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guitard-Ivent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00126-1_12" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337449v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427701v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315675428-18" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437340v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delvaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Pernon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Borel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504051v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189759v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189739v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184994v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Keating" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehong Cho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai-Shune Hsu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun-Ah Jun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436282v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smith" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184996v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hazan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Dommelen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cutugno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184997v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aulanko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel &#352;turm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trans.171.0037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jouen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Laganaro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2023.2241580" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369864v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Pomm&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liziane Bouvier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014608v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61989/00tnjs80" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194572v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Python" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Demierre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourqui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Bourbon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chardenon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13020342" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928163v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Slis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruneteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2022_JSLHR-21-00434" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928168v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Kodrasi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12111471" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099545v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2020.1865460" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099517v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Assal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003332" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481297v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6040176" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511342v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria D&#8217;alessandro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6040181" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497631v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2021.101057" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504027v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428255v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393932v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479303v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kocjan&#269;i&#269; Antol&#237;k" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2016_JSLHR-S-15-0044" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983108v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02699206.2013.802015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402718v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2014.02.006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pernon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trocello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cousin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Remy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2012.12.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440946v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.171.0113" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680320v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey B&#252;rki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Frauenfelder" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2010.07.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5V2ZB2K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608763v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ridouane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Meynadier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677104v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680311v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjiam Ernestus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3658386" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384927v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680326v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184537v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184988v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jpho.2000.0114" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ5R9HLW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184989v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184990v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184992v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184993v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline L. Smith" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856481v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/hscr.2024-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856478v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-310" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856483v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/hscr.2024-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623083v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wohmann-Bruzzo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623080v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Miniconi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Bourbon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335615v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193364v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Yildiz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejin Oh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hermes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193376v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Buech" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852175v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayeon Yoon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-25" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852142v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10965" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852159v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852127v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvaneh Janbakhshi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10590" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944868v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335716v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Barbier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Redouloux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapuis-Vandenbogaerde" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kadlub" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928081v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Lee" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-71" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852157v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wohmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895597v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beurton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bodiguel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Woimant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928071v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria d'Alessandro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-80" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928153v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10912" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596132v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798520v3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798598v3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798532v3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkov&#225;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798513v3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427864v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427856v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427703v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryll Fournet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427700v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927652v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Chignoli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2153" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427863v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434380v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171147v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427704v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427871v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436288v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411202v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Barbier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Croze" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lavoine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-70" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427861v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Scarborough" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Marques" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5068323" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436286v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411195v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-39" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436285v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427860v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5068348" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427699v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437308v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437323v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Poujois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436291v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980237v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-470" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437475v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423218v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2016.01.386" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401358v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377687v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1323" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401348v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401377v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401467v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251373v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ivent" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401474v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251372v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401472v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436040v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401827v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Ammar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507641v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436038v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401818v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gibson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401388v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510228v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436044v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401418v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436043v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401528v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Strycharczuk" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401492v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401544v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401550v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436294v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436049v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713322v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436045v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751058v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843590v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677155v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760716v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760704v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401794v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blind" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401804v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jousseaume" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677126v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Grice" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#246;ttger Timo B." TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759744v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605631v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615318v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437508v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olavo Panseri" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sedel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528520v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576848v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760918v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576849v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677292v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437481v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680298v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530199v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576850v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472273v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Mirghani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437516v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chappa" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maignan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437514v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nurenberg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759742v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Veaux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437521v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Trocello" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Tassigny" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610716v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384902v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384898v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384901v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384899v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680304v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436296v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey B&#252;rki&#185;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Racine&#178;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene N Andreassen&#179;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich H Frauenfelder&#185;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185000v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384905v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Racine" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene N. Andreassen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384903v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189746v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189753v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759740v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184998v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185001v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759743v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384904v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189752v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189740v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384900v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bagou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Content" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384936v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189741v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189754v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189747v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gatignol" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cortadellas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tank&#233;r&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189749v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384963v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384962v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189748v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189744v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436052v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436297v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Frauenfelder" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437263v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189755v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189751v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136757v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450346v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189750v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189756v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189742v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189758v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189745v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murile Stefanuto" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436301v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437296v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Stefanuto" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436303v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Goldman" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U H Frauenfelder" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437268v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goldman" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dart" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gu&#233;lat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Jeager" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244496v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446942v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cutugno" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437528v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437274v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donca Steriade" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437523v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436305v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212710v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436308v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436310v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436315v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437774v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436313v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436320v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436317v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864599v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988816v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396899v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099425v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099438v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427873v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427867v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Catalano" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Lopez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427870v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Brunot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Call&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Davallet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427876v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427879v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiyon Yoo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437745v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437734v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Falk" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437728v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437739v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425186v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136952v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeki Kamiyama" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401429v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437759v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463434v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Honda" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437761v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437763v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437766v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437768v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437771v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437777v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437778v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437779v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441802v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier Buchman" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18153520" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352262v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goldstein" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Guenther" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Mefferd" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26037/yareta:cvlb5qujzzc3ti3pgxq62y76ui" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02926017v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02926100v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cerisara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680343v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail C. Cohn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie K. Huffman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680338v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#252;hnert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337449v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Turco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guitard-Ivent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00126-1_12" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315675428-18" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437340v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delvaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Pernon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Borel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504051v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402699v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189759v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189739v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Keating" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehong Cho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai-Shune Hsu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184995v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun-Ah Jun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436282v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hazan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Dommelen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cutugno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184997v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aulanko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856489v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel &#352;turm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trans.171.0037" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jouen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Laganaro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2023.2241580" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014608v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Pomm&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liziane Bouvier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61989/00tnjs80" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369864v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194572v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Python" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Demierre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourqui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Bourbon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chardenon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13020342" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928168v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Kodrasi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12111471" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928163v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Slis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruneteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2022_JSLHR-21-00434" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481297v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6040176" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099517v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Assal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003332" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497631v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2021.101057" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511342v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria D&#8217;alessandro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6040181" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099545v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2020.1865460" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504027v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428255v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393932v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479303v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kocjan&#269;i&#269; Antol&#237;k" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2016_JSLHR-S-15-0044" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402718v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2014.02.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983108v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02699206.2013.802015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pernon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trocello" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cousin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Remy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2012.12.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440946v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.171.0113" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608763v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ridouane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Meynadier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680320v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey B&#252;rki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Frauenfelder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2010.07.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5V2ZB2K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680311v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjiam Ernestus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3658386" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677104v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680326v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384927v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184537v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184988v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jpho.2000.0114" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ5R9HLW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184989v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184992v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184990v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184993v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline L. Smith" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856483v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/hscr.2024-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856478v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-310" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856481v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/hscr.2024-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623083v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wohmann-Bruzzo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623080v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Miniconi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Bourbon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193364v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Yildiz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejin Oh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hermes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193376v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Buech" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335615v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944868v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852127v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvaneh Janbakhshi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10590" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852142v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10965" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852159v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928081v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Lee" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-71" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852157v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wohmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335716v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Barbier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Redouloux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapuis-Vandenbogaerde" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kadlub" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895597v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beurton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bodiguel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Woimant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928071v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria d'Alessandro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-80" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928153v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10912" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852175v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayeon Yoon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-25" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596132v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798598v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798520v3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798532v3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkov&#225;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798513v3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427703v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryll Fournet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427700v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427864v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427856v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927652v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Chignoli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2153" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434380v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171147v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427863v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427704v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427871v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427861v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Scarborough" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Marques" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5068323" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436286v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436288v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411202v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Barbier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Croze" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lavoine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-70" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411195v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-39" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436285v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427860v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5068348" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427699v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436291v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437323v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Poujois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980237v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-470" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437475v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437308v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401358v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423218v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2016.01.386" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377687v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1323" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401348v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401377v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401467v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251372v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401472v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401474v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251373v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ivent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436038v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401818v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gibson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401827v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Ammar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507641v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401388v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436040v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436043v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401528v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Strycharczuk" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436044v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401418v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401492v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510228v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436049v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436294v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751058v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713322v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436045v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843590v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401550v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401544v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677126v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Grice" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#246;ttger Timo B." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401804v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jousseaume" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677155v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401794v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blind" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760716v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760704v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759744v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605631v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615318v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677292v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528520v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576848v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760918v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576849v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680298v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437481v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530199v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576850v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olavo Panseri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437508v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sedel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437514v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nurenberg" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759742v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Veaux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437516v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chappa" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maignan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437521v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Trocello" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Tassigny" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610716v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472273v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Mirghani" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384898v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384902v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384901v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384899v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436296v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey B&#252;rki&#185;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Racine&#178;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene N Andreassen&#179;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich H Frauenfelder&#185;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680304v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759743v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185001v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384904v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384903v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189746v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759740v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184998v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189753v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189752v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384900v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bagou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Content" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189740v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185000v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384905v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Racine" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene N. Andreassen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189741v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384936v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189754v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384963v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189747v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gatignol" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cortadellas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tank&#233;r&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189749v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189748v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384962v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189750v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136757v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450346v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189751v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436052v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436297v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Frauenfelder" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437263v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189755v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189756v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189742v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189744v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189758v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189745v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murile Stefanuto" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436301v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437296v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Stefanuto" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436303v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Goldman" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U H Frauenfelder" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437268v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goldman" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dart" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gu&#233;lat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Jeager" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244496v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437274v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donca Steriade" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437528v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437523v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436305v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212710v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446942v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cutugno" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436308v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436310v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436313v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436315v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437774v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436320v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436317v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864599v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988816v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396899v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099438v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099425v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427870v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Brunot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Call&#233;" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Davallet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427873v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427867v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Catalano" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Lopez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427876v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427879v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiyon Yoo" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437745v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437734v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Falk" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437728v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437739v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425186v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136952v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeki Kamiyama" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401429v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437759v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463434v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Honda" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437761v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437763v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437766v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437768v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437777v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437771v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437778v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437779v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441802v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier Buchman" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18153520" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352262v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goldstein" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Guenther" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Mefferd" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26037/yareta:cvlb5qujzzc3ti3pgxq62y76ui" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02926017v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02926100v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>