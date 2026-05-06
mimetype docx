--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -1660,51 +1660,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00184997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1902,51 +1902,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le voyage d’Alice: A standardized reading passage for speech and voice assessment in French.</w:t>
+                <w:t xml:space="preserve">Le voyage d’Alice : un texte standardisé pour l’évaluation de la parole et de la voix en Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Pommée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liziane Bouvier</w:t>
@@ -2012,798 +2012,764 @@
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.61989/00tnjs80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014608v1</w:t>
+                <w:t xml:space="preserve">hal-05014608v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le voyage d'Alice : un texte standardisé pour l'évaluation de la parole et de la voix en Français</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Delvaux</w:t>
+                <w:t xml:space="preserve">Comparison of In-Person and Online Recordings in the Clinical Teleassessment of Speech Production: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Python</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Demierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bourqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa Revue Scientifique en Orthophonie Logopédie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci13020342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369864v1</w:t>
+                <w:t xml:space="preserve">halshs-04194572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of In-Person and Online Recordings in the Clinical Teleassessment of Speech Production: A Pilot Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differentiation of Motor Speech Disorders through the Seven Deviance Scores from MonPaGe-2.0.s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Kodrasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Laganaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (2), pp.342. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.1471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci12111471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci13020342⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04194572v1</w:t>
+                <w:t xml:space="preserve">hal-03928168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of Motor Speech Disorders through the Seven Deviance Scores from MonPaGe-2.0.s</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic Change Over Time in Spastic and/or Flaccid Dysarthria in Motor Neuron Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneke Slis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bruneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina Laganaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (5), pp.1767-1783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1044/2022_JSLHR-21-00434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci12111471⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03928168v1</w:t>
+                <w:t xml:space="preserve">hal-03928163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Change Over Time in Spastic and/or Flaccid Dysarthria in Motor Neuron Diseases</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-Dimensional Variation in Adult Speech as a Function of Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guitard-Ivent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (4), pp.176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/languages6040176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1044/2022_JSLHR-21-00434⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03928163v1</w:t>
+                <w:t xml:space="preserve">halshs-03481297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Dimensional Variation in Adult Speech as a Function of Age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysing spectral changes over time to identify articulatory impairments in dysarthria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneke Slis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Pernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Assal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Languages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149 (2), pp.758 - 769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0003332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/languages6040176⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03481297v1</w:t>
+                <w:t xml:space="preserve">hal-03099517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing spectral changes over time to identify articulatory impairments in dysarthria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lévêque</w:t>
+                <w:t xml:space="preserve">Changes in Anticipatory VtoV Coarticulation in French during Adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria D’alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (4), pp.181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/languages6040181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0003332⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03099517v1</w:t>
+                <w:t xml:space="preserve">halshs-03511342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain-initial effects on C-to-V and V-to-V coarticulation in French: A corpus-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guitard-Ivent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2822,1541 +2788,1532 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phonetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 87, pp.101057. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wocn.2021.101057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03497631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Anticipatory VtoV Coarticulation in French during Adulthood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daria D’alessandro</w:t>
+                <w:t xml:space="preserve">Sensitivity and specificity of an acoustic- and perceptual-based tool for assessing motor speech disorders in French: the MonPaGe-screening protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Laganaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Pernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Languages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (11), pp.1060-1075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699206.2020.1865460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/languages6040181⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03511342v1</w:t>
+                <w:t xml:space="preserve">hal-03099545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity and specificity of an acoustic- and perceptual-based tool for assessing motor speech disorders in French: the MonPaGe-screening protocol</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MonPaGe, un outil de screening francophone informatisé d’évaluation perceptive et acoustique des troubles moteurs de la parole (dysarthries, apraxie de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Pernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Assal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 281, pp.171-197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02699206.2020.1865460⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03099545v1</w:t>
+                <w:t xml:space="preserve">halshs-02504027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MonPaGe, un outil de screening francophone informatisé d’évaluation perceptive et acoustique des troubles moteurs de la parole (dysarthries, apraxie de la parole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of acoustic analysis in the differential diagnosis of apraxia of speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bourqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Pernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Laganaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 281, pp.171-197</w:t>
+              <w:t xml:space="preserve">Stem-Spraak-en Taalpathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (S1), pp.106-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02504027v1</w:t>
+                <w:t xml:space="preserve">hal-02428255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of acoustic analysis in the differential diagnosis of apraxia of speech</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Bourqui</w:t>
+                <w:t xml:space="preserve">MonPaGe : un protocole informatisé d’évaluation de la parole pathologique en langue française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Pernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem-Spraak-en Taalpathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (S1), pp.106-107</w:t>
+              <w:t xml:space="preserve">Actes des 16e Rencontres Internationales d’Orthophonie, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428255v1</w:t>
+                <w:t xml:space="preserve">hal-02393932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MonPaGe : un protocole informatisé d’évaluation de la parole pathologique en langue française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Domain Initial Strengthening on Vowel Height and Backness Contrasts in French: Acoustic and Ultrasound Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Georgeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 16e Rencontres Internationales d’Orthophonie, Paris, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59, pp.S1575-S1586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1044/2016_JSLHR-S-15-0044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393932v1</w:t>
+                <w:t xml:space="preserve">halshs-01479303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Domain Initial Strengthening on Vowel Height and Backness Contrasts in French: Acoustic and Ultrasound Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Domain-initial strengthening on French vowels and phonological contrasts: Evidence from lip articulation and spectral variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Georgeton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44, pp.83 - 95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wocn.2014.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1044/2016_JSLHR-S-15-0044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01479303v1</w:t>
+                <w:t xml:space="preserve">halshs-01402718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain-initial strengthening on French vowels and phonological contrasts: Evidence from lip articulation and spectral variation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Georgeton</w:t>
+                <w:t xml:space="preserve">Speech production after glossectomy: methodological aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phonetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (4), pp.241-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/02699206.2013.802015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wocn.2014.02.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01402718v1</w:t>
+                <w:t xml:space="preserve">hal-00983108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech production after glossectomy: methodological aspects</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le débit de parole du patient wilsonien dysarthrique peut-il être amélioré en condition de double tâche?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Trocello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 169, pp.502-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2012.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/02699206.2013.802015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00983108v1</w:t>
+                <w:t xml:space="preserve">halshs-01377660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le débit de parole du patient wilsonien dysarthrique peut-il être amélioré en condition de double tâche?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La liaison dans la parole spontanée familière: une étude sur grand corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, XVII, pp.113-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfla.171.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2012.12.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01377660v1</w:t>
+                <w:t xml:space="preserve">halshs-01440946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liaison dans la parole spontanée familière: une étude sur grand corpus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
+                <w:t xml:space="preserve">La syllabe : objet théorique et réalité physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ridouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37, pp.225-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfla.171.0113⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01440946v1</w:t>
+                <w:t xml:space="preserve">hal-00608763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La syllabe : objet théorique et réalité physique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yohann Meynadier</w:t>
+                <w:t xml:space="preserve">Phonetic reduction versus phonological deletion of French schwa: Some methodological issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bürki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faits de langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (3), pp.279-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wocn.2010.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608763v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00680320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonetic reduction versus phonological deletion of French schwa: Some methodological issues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Schwa elements in Tashlhiyt word-initial clusters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Frauenfelder</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ridouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phonetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Laboratory Phonology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.1-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-00680320v1</w:t>
+                <w:t xml:space="preserve">halshs-00677104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What affects the presence versus absence of schwa and its duration : A corpus analysis of French connected speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bürki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjiam Ernestus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 130 (6), pp.3980-3991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4384,152 +4341,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00680311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schwa elements in Tashlhiyt word-initial clusters.</w:t>
+                <w:t xml:space="preserve">On the phonetic implementation of syllabic consonants and vowel-less syllables in Tashlhiyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ridouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Laboratory Phonology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2, pp.1-26</w:t>
+              <w:t xml:space="preserve">Estudios de Fonética Experimental </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18, pp.139-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00677104v1</w:t>
+                <w:t xml:space="preserve">halshs-00384927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alignement automatique et analyse phonétique : comparaison de différents systèmes pour l'analyse du schwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bürki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4587,603 +4544,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00680326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the phonetic implementation of syllabic consonants and vowel-less syllables in Tashlhiyt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Realizations of the Accentual Phrase in French Intonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sun-Ah Jun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ridouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudios de Fonética Experimental </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 18, pp.139-175</w:t>
+              <w:t xml:space="preserve">Probus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14 (special issue on Intonation in the Romance Languages), pp.147-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00384927v1</w:t>
+                <w:t xml:space="preserve">hal-00184537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Realizations of the Accentual Phrase in French Intonation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Articulatory properties of initial segments in several prosodic constituents in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 29 (2), pp.109-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jpho.2000.0114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184537v1</w:t>
+                <w:t xml:space="preserve">halshs-00184988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulatory properties of initial segments in several prosodic constituents in French</w:t>
+                <w:t xml:space="preserve">Rate Effects on French Intonation: Prosodic Organization and Phonetic Realization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sun-Ah Jun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phonetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 29 (2), pp.109-135. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1998, 26, pp.45-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-00184988v1</w:t>
+                <w:t xml:space="preserve">halshs-00184989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate Effects on French Intonation: Prosodic Organization and Phonetic Realization</w:t>
+                <w:t xml:space="preserve">Variations in velic and lingual articulation depending on prosodic position: results for 2 French speakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sun-Ah Jun</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Keating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phonetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 26, pp.45-69</w:t>
+              <w:t xml:space="preserve">European Student Journal of Language and Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 1, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00184989v1</w:t>
+                <w:t xml:space="preserve">halshs-00184992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in velic and lingual articulation depending on prosodic position: results for 2 French speakers</w:t>
+                <w:t xml:space="preserve">Articulatory strengthening at edges of prosodic domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Keating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Student Journal of Language and Speech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 1, pp.1</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 106 (6), pp.3728-3740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00184992v1</w:t>
+                <w:t xml:space="preserve">halshs-00184990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulatory strengthening at edges of prosodic domain</w:t>
+                <w:t xml:space="preserve">Illustration of the IPA: French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...53 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline L. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the International Phonetic Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 23, pp.73-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00184993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5193,4901 +5068,4901 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pernot, Scripture and Millet: Different ideas for running a journal of experimental phonetics in the early 20th century.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rousselot's succession through Pernot and Millet's correspondence to Chlumský</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Šturm</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Workshop on the History of Speech Communication Research (HSCR 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/hscr.2024-5⟩</w:t>
+              <w:t xml:space="preserve">Sixth International Workshop on the History of Speech Communication Research (HSCR 2024)Sixth International Workshop on the History of Speech Communication Research (HSCR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Budapest, Hungary. pp.25 - 34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/hscr.2024-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856483v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Speaker-dependent Vowel Characteristics depend on Speech Style?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+                <w:t xml:space="preserve">Pernot, Scripture and Millet: Different ideas for running a journal of experimental phonetics in the early 20th century.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Šturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2024-310⟩</w:t>
+              <w:t xml:space="preserve">Sixth International Workshop on the History of Speech Communication Research (HSCR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Budapest, Hungary. pp.35 - 45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/hscr.2024-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856478v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rousselot's succession through Pernot and Millet's correspondence to Chlumský</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pavel Šturm</w:t>
+                <w:t xml:space="preserve">Do Speaker-dependent Vowel Characteristics depend on Speech Style?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Workshop on the History of Speech Communication Research (HSCR 2024)Sixth International Workshop on the History of Speech Communication Research (HSCR 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/hscr.2024-4⟩</w:t>
+              <w:t xml:space="preserve">Interspeech 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.3669-3673, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2024-310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856481v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du vieillissement sur l’anticipation d’arrondissement intra-syllabique en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Wohmann-Bruzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.322-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de mesures pour la détection automatique de déviance dans la dysarthrie ataxique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Miniconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Miniconi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Angélina Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.281-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN ACOUSTIC STUDY OF V-TO-V COORDINATION WITHIN AND ACROSS WORDS IN FRENCH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria D’alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Yildiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daria D’alessandro</w:t>
+                <w:t xml:space="preserve">Sejin Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.1415-1419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CV COORDINATION: THE CASE OF ENCHAÎNEMENT AND LIAISON IN FRENCH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sejin Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Buech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.1137-1141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the history of the phonetic institute of the Universite de Paris from 1911 to 1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th International Congress of Phonetic Sciences (ICPhS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations de débit articulatoire sur un corpus conversationnel avec différents types d'interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Chardenon</w:t>
+                <w:t xml:space="preserve">Variabilité intra-individuelle en parole lue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Meunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème Journées d'Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Noirmoutier-en-l'Ile, France</w:t>
+              <w:t xml:space="preserve">34e Journées d’Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Noirmoutiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944868v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 5 methods for the evaluation of intelligibility in mild to moderate French dysarthric speech.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations de débit articulatoire sur un corpus conversationnel avec différents types d'interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chardenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34ème Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Noirmoutier-en-l'Ile, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852127v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-speaker phonetic variation in read speech: comparison with inter-speaker variability in a controlled population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Comparison of 5 methods for the evaluation of intelligibility in mild to moderate French dysarthric speech.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Kodrasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parvaneh Janbakhshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Pernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISCA, Sep 2022, Incheon, South Korea. pp.4755-4759, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2022-10965⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.2188-2192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2022-10590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852142v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité intra-individuelle en parole lue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intra-speaker phonetic variation in read speech: comparison with inter-speaker variability in a controlled population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e Journées d’Études sur la Parole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCA, Sep 2022, Incheon, South Korea. pp.4755-4759, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2022-10965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852159v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception des occlusives du coréen L2 : reorganisation du cue weighting au cours du temps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de normalisation et de validation du nasomètre en français sur une population pédiatrique (8-10 ans). Comparaison des résultats avec un dispositif similaire élaboré par le LPP (CNRS / Sorbonne Nouvelle).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boram Lee</w:t>
+                <w:t xml:space="preserve">Liz Redouloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
+                <w:t xml:space="preserve">Cécile Chapuis-Vandenbogaerde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kadlub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIVe Journées d'Études sur la Parole (JEP 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XIème Congrès de l’Association Francophone Des Fentes Faciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03928081v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PATATRA and PATAFreq: two French databases for the documentation of within-speaker variability in speech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception des occlusives du coréen L2 : reorganisation du cue weighting au cours du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boram Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Louise Wohmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXXIVe Journées d'Études sur la Parole (JEP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. pp.674-682, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2022-71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852157v1</w:t>
+                <w:t xml:space="preserve">hal-03928081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de normalisation et de validation du nasomètre en français sur une population pédiatrique (8-10 ans). Comparaison des résultats avec un dispositif similaire élaboré par le LPP (CNRS / Sorbonne Nouvelle).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liz Redouloux</w:t>
+                <w:t xml:space="preserve">PATATRA and PATAFreq: two French databases for the documentation of within-speaker variability in speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Chapuis-Vandenbogaerde</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louise Wohmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème Congrès de l’Association Francophone Des Fentes Faciales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.1939-1944</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335716v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of dysarthria in speakers with Wilson’s disease: effects of speech tasks with varying motor-cognitive demand on their temporal profile.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Pernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Beurton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Beurton</w:t>
+                <w:t xml:space="preserve">Lucie Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Woimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wilson Aarhus 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03895597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation individuelle de la coarticulation en fonction de la frontière prosodique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIVe Journées d'Études sur la Parole (JEP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. pp.760-769, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/JEP.2022-80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why is Korean lenis stop difficult to perceive for L2 Korean learners?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.1861-1865, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2022-10912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différences mélodiques et spectrales entre sexes comparées chez les locuteurs coréens et français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayeon Yoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34e Journées d’Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Noirmoutiers, France. pp.231-240, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/JEP.2022-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do you remain the same speaker over 21 recordings?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chardenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII Convegno Nazionale dell’Associazione Italiana di Scienze della Voce (AISV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Zürich (en ligne), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du sexe et de la langue parlée sur la production de la parole chez les locuteurs coréens et français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayeon Yoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Nancy, France. pp.645-653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798598v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dis-moi comment tu varies ton débit, je te dirai qui tu es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Nancy, France. pp.82-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798520v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptations sur le F1 et le débit en réponse à diverses perturbations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Didirková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.163-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798532v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débit et réduction vocalique : effets de la tâche de parole et du locuteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Nancy, France. pp.45-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798513v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DUAL-TASK EFFECTS ON SPEECH AND NON-VERBAL TASKS ACCORDING TO TASKS PROPERTIES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anticipatory VtoV coarticulation in French in several Motor Speech Disorders.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Pernon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryll Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Laganaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Phonetics and Phonology in Europe (PAPE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427703v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodic position effects: Strengthening for withstanding?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coarticulation anticipatoire dans différents Troubles Moteurs de la Parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Pernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Laganaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HISPhonCog 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427700v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipatory VtoV coarticulation in French in several Motor Speech Disorders.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DUAL-TASK EFFECTS ON SPEECH AND NON-VERBAL TASKS ACCORDING TO TASKS PROPERTIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Pernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryll Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Laganaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonetics and Phonology in Europe (PAPE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">19th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427864v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coarticulation anticipatoire dans différents Troubles Moteurs de la Parole</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prosodic position effects: Strengthening for withstanding?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Laganaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">HISPhonCog 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427856v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are IP initial vowels acoustically more distinct? Results from LDA and CNN classifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guitard-Ivent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Chignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Georgeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Graz, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2019-2153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age effects on voice and rate in French according to sex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Delvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Seminar on the Foundations of Speech (SEFOS): Breathing, Pausing, and the Voice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Sonderborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POST-CONSONANTAL WORD-FINAL /ʁ/ REALIZATION IN FRENCH: CONTRIBUTIONS OF LARGE CORPORA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+                <w:t xml:space="preserve">Speech adaptation under various speech conditions: A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Didirkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Phonetic Sciences ICPhS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Conference Anticipation in consecutive and simultaneous cognitive task</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Kosice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171147v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech adaptation under various speech conditions: A preliminary study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivana Didirkova</w:t>
+                <w:t xml:space="preserve">POST-CONSONANTAL WORD-FINAL /ʁ/ REALIZATION IN FRENCH: CONTRIBUTIONS OF LARGE CORPORA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaru Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Anticipation in consecutive and simultaneous cognitive task</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Kosice, Slovakia</w:t>
+              <w:t xml:space="preserve">International Congress of Phonetic Sciences ICPhS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427863v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POST-CONSONANTAL WORD-FINAL /K/ REALIZATION IN FRENCH: CONTRIBUTIONS OF LARGE CORPORA</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet du sexe, de l’âge et de la variété régionale sur l’établissement de valeurs normatives pour le protocole MonPaGe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Pernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427704v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du sexe, de l’âge et de la variété régionale sur l’établissement de valeurs normatives pour le protocole MonPaGe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">POST-CONSONANTAL WORD-FINAL /K/ REALIZATION IN FRENCH: CONTRIBUTIONS OF LARGE CORPORA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaru Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">19th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427871v1</w:t>
+                <w:t xml:space="preserve">hal-02427704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neighborhood-conditioned coarticulation effects in French listener-directed speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Scarborough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting 176th Meeting Acoustical Society of America and 2018 Acoustics Week in Canada Canadian Acoustical Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Victoria, BC, Canada. pp.1900-1900, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.5068323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de la coarticulation et vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Aix-en-provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MonPaGeHA Database for the Documentation of Spoken French Throughout Adulthood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Delvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Laganaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 11th LREC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Myazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel est mon âge d'après ma voix ? Effets de la variété régionale et de la génération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fany Barbier</w:t>
+                <w:t xml:space="preserve">Léa Croze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp.612-620, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/JEP.2018-70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02411202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la situation de parole sur la variabilité des voyelles en français</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Variabilité inter et intra locuteurs de mesures spectrales et prosodiques en parole lu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Chignoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/JEP.2018-39⟩</w:t>
+              <w:t xml:space="preserve">Actes des XXXIIe Journées d’Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Aix-en-provence, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02411195v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité inter et intra locuteurs de mesures spectrales et prosodiques en parole lu</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Effet de la situation de parole sur la variabilité des voyelles en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lancien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des XXXIIe Journées d’Études sur la Parole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/JEP.2018⟩</w:t>
+              <w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp.338-346, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2018-39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436285v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02411195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced coarticulation and aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting 176th Meeting Acoustical Society of America and 2018 Acoustics Week in Canada Canadian Acoustical Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Victoria, BC, Canada, France. pp.1905-1905, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.5068348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in the production of vowels: multi-factorial approaches, from contextual to aging effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th SFB Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech-style based effects on local and non-local coarticulation in French</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Guitard-Ivent</w:t>
+                <w:t xml:space="preserve">Mesures de performance en production, de l’effet de la tâche et de l’attention sur les paramètres temporels de la parole de locuteurs contrôles et de locuteurs dysarthriques wilsoniens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Pernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Beurton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bodiguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Poujois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 11th International Seminar on Speech Production (ISSP) conference (2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Tianjin, China</w:t>
+              <w:t xml:space="preserve">7èmesJournées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436291v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de performance en production, de l’effet de la tâche et de l’attention sur les paramètres temporels de la parole de locuteurs contrôles et de locuteurs dysarthriques wilsoniens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaela Pernon</w:t>
+                <w:t xml:space="preserve">Speech-style based effects on local and non-local coarticulation in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Turco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guitard-Ivent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmesJournées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 11th International Seminar on Speech Production (ISSP) conference (2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Tianjin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437323v1</w:t>
+                <w:t xml:space="preserve">hal-02436291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schwa Realization in French: Using Automatic Speech Processing to Study Phonological and Socio-Linguistic Factors in Large Corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISCA, Aug 2017, Stokholm, Sweden. pp.3782-3786, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2017-470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03980237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing two databases of spoken French throughout adulthood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Delvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Laganaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Speech Perception and Production across the Lifespan SPPL 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, UCL, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain-Initial strengthening as reduced coarticulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guitard-Ivent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10103,168 +9978,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonetic and Phonology in Europe 2017 (PaPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que nous apprennent les gros corpus sur l’harmonie vocalique en français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Turco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31èmes Journées d’Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.571-579</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01401358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MonPaGe : un protocole informatisé d’évaluation de la parole pathologique en langue française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10286,4972 +10161,4972 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Delvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de neurologie de langue française </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.A162-163, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2016.01.386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01423218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Prosody on French V-to-V Coarticulation: A Corpus-Based Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Turco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.998 - 1001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-1323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01377687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des contextes lexical et post-lexical dans la réalisation du schwa : apports du traitement automatique de grands corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31èmes Journées d'Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.633-641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01401348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TYPALOC Corpus: A Collection of Various Dysarthric Speech Recordings in Read and Spontaneous Styles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Meunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia. p 4658-4665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01401377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing neighborhood density and clear speech effects in the French vowel system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Scarborough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Laboratory Phonology (LabPhon15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Ithaca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01401467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duration- vs. Style-Dependent Vowel Variation: a Multiparametric Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress of Phonetic Sciences (ICPhS'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing rhythmic alterations in the speech of French dysarthric patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Symposium on Monolingual and Bilingual Speech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01401472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des altérations rythmiques dans la parole de patients dysarthriques français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixième Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01401474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voicing Variations in French Obstruents: Distribution and Acoustic Quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Ivent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress of Phonetic Sciences (ICPhS'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que la dysarthrie nous apprend sur la variation dans la parole</w:t>
+                <w:t xml:space="preserve">Variation in the production of French vowels: physiological constraints and communicatives demands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30èmes Journées d’Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t>
+              <w:t xml:space="preserve">International Workshop of Language Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Geneva, Switzerland. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436038v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aspiration du /s/ coda en andalou occidental est-elle fonction du type de /s/?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Ivent</w:t>
+                <w:t xml:space="preserve">A la recherche des traces dialectales dans l’arabe standard : production des voyelles et des fricatives inter-dentales par des locuteurs tunisiens et marocains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark Gibson</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ridouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 30èmes Journées d’Etudes sur la Parole (JEP-TALN 2014)</w:t>
+              <w:t xml:space="preserve">30èmes Journées d’Etudes sur la Parole (JEP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01401818v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01401827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche des traces dialectales dans l’arabe standard : production des voyelles et des fricatives inter-dentales par des locuteurs tunisiens et marocains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ce que la dysarthrie nous apprend sur la variation dans la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ridouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30èmes Journées d’Etudes sur la Parole (JEP 2014)</w:t>
+              <w:t xml:space="preserve">30èmes Journées d’Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01401827v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in the production of French vowels: physiological constraints and communicatives demands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’aspiration du /s/ coda en andalou occidental est-elle fonction du type de /s/?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ivent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Gibson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop of Language Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Geneva, Switzerland. non paginé</w:t>
+              <w:t xml:space="preserve"> 30èmes Journées d’Etudes sur la Parole (JEP-TALN 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507641v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01401818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain initial strengthening and height contrast in French: acoustic and ultrasound data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Georgeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Cologne, France. pp.142-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01401388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations phonétiques en parole dysarthrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Paroles Atypiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Université de Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altérations segmentales en parole dysarthrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Université de Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de mesures d’intensité relative pour la classification de cas de désocclusion et de voisement de /t/ en parole pathologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrycja Strycharczuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquième Journées de Phonétique Clinique (JPC5) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01401528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluations acoustiques et perceptives de la parole dans la dysarthrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de recherche “Parole, langage, communication : quelles évaluations pour le sujet communicant confronté à la pathologie ?”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Université de Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consonant distortions in dysarthria due to Parkinson's disease, Amyotrophic Lateral Sclerosis and Cerebellar Ataxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01401418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réduction vocalique en parole dysarthrique est-elle sensible au style de parole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquième Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01401492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réduction vocalique en parole dysarthrique est-elle sensible au style de parole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Journées de Phonétique Clinique 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Liège, Belgique. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain initial strengthening on French vowels: interaction with phonological contrast.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Georgeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Dynamic Modelling of Articulation and Prosodic Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, University of Koln, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distorsions de l'espace vocalique : quelles mesures? Application à la dysarthrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 29èmes Journées d’Etudes sur la Parole/JEP-TALN-RECITAL 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Grenoble, France. pp.217-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liaison dans la parole spontanée familière: explorations semi-automatiques de grands corpus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
+                <w:t xml:space="preserve">Speech production after glossectomy: Methodological aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études sur la Parole (JEP-TALN 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.545-552</w:t>
+              <w:t xml:space="preserve">ICPLA 2012 - 14th Meeting of the International Clinical Phonetics and Linguistics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cork, Ireland. Abstract 149, pp. 102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00751058v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech production after glossectomy: Methodological aspects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perrier</w:t>
+                <w:t xml:space="preserve">La liaison dans la parole spontanée familière: explorations semi-automatiques de grands corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPLA 2012 - 14th Meeting of the International Clinical Phonetics and Linguistics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Cork, Ireland. Abstract 149, pp. 102</w:t>
+              <w:t xml:space="preserve">Journées d'études sur la Parole (JEP-TALN 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.545-552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713322v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00751058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying variation in the realization of vowel systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratory Approaches to Romance Phonology – LARP 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, El Colegio de México, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liaison dans la parole spontanée familière : explorations semi-automatiques de grands corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic analysis of vowel distortions in three types of dysarthrias</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">F2 formant transitions in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Meeting of the International Clinical Phonetics and Linguistics Association (ICPLA 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01401550v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01401544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F2 formant transitions in French</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acoustic analysis of vowel distortions in three types of dysarthrias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Meeting of the International Clinical Phonetics and Linguistics Association (ICPLA 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01401544v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01401550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The association of tones in Tashlhiyt Berber.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ridouane</w:t>
+                <w:t xml:space="preserve">Rounding and height contrasts at the beginning of different prosodic constituents in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Georgeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, China. pp.775 - 778</w:t>
+              <w:t xml:space="preserve">International Congres on Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Hong Kong, Hong Kong SAR China. pp.739-742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00677126v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00760716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de différentes métriques pour décrire l'altération des voyelles dans la parole dysarthrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation acoustique vs. perceptive de la parole dysarthrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrièmes Journées de Phonétique Clinique (JPC4)</w:t>
+              <w:t xml:space="preserve">4ièmes journées de Phonétique clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01401804v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00760704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tashlhiyt vs. the world: the case of syllables without vowels.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ridouane</w:t>
+                <w:t xml:space="preserve">Etude multiparamétrique de la dysarthrie dans la sclérose latérale amyotrophique: vers une compensation mandibulaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Blind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Old World Conference in Phonology 8 (OCP8).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Quatrièmes Journées de Phonétique Clinique (JPC4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00677155v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01401794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude multiparamétrique de la dysarthrie dans la sclérose latérale amyotrophique: vers une compensation mandibulaire ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Blind</w:t>
+                <w:t xml:space="preserve">The association of tones in Tashlhiyt Berber.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Grice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Röttger Timo B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ridouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrièmes Journées de Phonétique Clinique (JPC4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ICPHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, China. pp.775 - 778</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01401794v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00677126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rounding and height contrasts at the beginning of different prosodic constituents in French</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Comparaison de différentes métriques pour décrire l'altération des voyelles dans la parole dysarthrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congres on Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Hong Kong, Hong Kong SAR China. pp.739-742</w:t>
+              <w:t xml:space="preserve">Quatrièmes Journées de Phonétique Clinique (JPC4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00760716v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01401804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation acoustique vs. perceptive de la parole dysarthrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+                <w:t xml:space="preserve">Tashlhiyt vs. the world: the case of syllables without vowels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ridouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ièmes journées de Phonétique clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Old World Conference in Phonology 8 (OCP8).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00760704v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00677155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing Various Metrics for the Description of Vowel Distortion in Dysarthria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Congres on Phonetic Sciences (ICPhS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Hong Kong, China. pp.687-690</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00759744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation acoustique et articulatoire (avec échographie en 2D) de la parole de deux patients hémiglossectomisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JPC 2011 - 4èmes Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00605631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préconisations pour la conservation et l'exploitation de données collectées pour l'étude des troubles de la voix et de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pouchoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pouchoulin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labial articulation of rounded and unrounded vowels at the beginning of different prosodic consitutents in French</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Georgeton</w:t>
+                <w:t xml:space="preserve">Expériences et recommandations pour la structuration des données sonores, physiologiques et cliniques dans le cas de dysfonctionnements de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pouchoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop GLOW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.57-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00677292v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing an acoustic-phonetic characterization of dysarthric speech in French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vowel articulation in absolute initial position of different prosodic constituents in French.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Georgeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Language Resources, Technologies and Evaluation (LREC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Valletta, Malta. pp.2831-2838</w:t>
+              <w:t xml:space="preserve">Laboratory Phonology 12 (LabPhon12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528520v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00760918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences et recommandations pour la structuration des données sonores, physiologiques et cliniques dans le cas de dysfonctionnements de la parole</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison d'analyses phonétiques de parole dysarthrique basées sur un alignement manuel et un alignement automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.57-60</w:t>
+              <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576848v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vowel articulation in absolute initial position of different prosodic constituents in French.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Labial articulation of rounded and unrounded vowels at the beginning of different prosodic consitutents in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Georgeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Phonology 12 (LabPhon12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, United States</w:t>
+              <w:t xml:space="preserve">Workshop GLOW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00760918v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00677292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d'analyses phonétiques de parole dysarthrique basées sur un alignement manuel et un alignement automatique</w:t>
+                <w:t xml:space="preserve">Developing an acoustic-phonetic characterization of dysarthric speech in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t>
+              <w:t xml:space="preserve">7th International Conference on Language Resources, Technologies and Evaluation (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Valletta, Malta. pp.2831-2838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576849v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parole dysarthrique : analyses acoustiques et perceptives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'ouverture à la Phonétique Clinique, Programme de la maison interuniversitaire des sciences de l'homme d'Alsace.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00680298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustics without articulation: A case study of Tashlhiyt schwa-like elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ridouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LabPhon 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach for an acoustic- phonetic description of dysarthria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium Basal Ganglia Speech Disorders &amp; Deep Brain Stimulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'un alignement automatique sur la parole dysarthrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olavo Panseri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00576850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the complementarities of different techniques for the assessment of severity and evolution of dysarthria associated with lysosomal storage diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olavo Panseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Sedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Meeting of the International Clinical Phonetics and Linguistics Association (ICPLA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation perceptive longitudinale de la dysarthrie dans des maladies lysosomales avant et après traitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Sedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nurenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olavo Panseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How similar are clusters resulting from schwa deletion in French to identical underlying clusters?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bürki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Veaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Brighton, United Kingdom. pp.2271-2274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00759742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude longitudinale de la dysarthrie de huit patients atteints de Sclérose Latérale Amyotrophique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15266,5371 +15141,5371 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débit de parole dans les dysarthries de la maladie de Wilson : Etude de l’influence des troubles attentionnels en condition de double tâche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Pernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Trocello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Tassigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description phonético-acoustique de la parole dysarthrique: le projet DesPho-APaDy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisièmes Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Aix en Provence, France. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00610716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude perceptive et articulatoire de la parole à partir de données échographiques en 2D : étude de la parole de deux patients hémiglossectomisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitham Mirghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées de Phonétique Clinique (JPC3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Aix en Provence, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00472273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the nature of schwa-like vocalic elements within some Berber clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Schwas within Berber consonantal clusters: between reality and illusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ridouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ridouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth International Seminar on Speech Production (ISSP'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.437-440</w:t>
+              <w:t xml:space="preserve">Workshop Consonant Clusters and Structural Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00384898v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00384902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schwas within Berber consonantal clusters: between reality and illusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">On the nature of schwa-like vocalic elements within some Berber clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ridouane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Consonant Clusters and Structural Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Eighth International Seminar on Speech Production (ISSP'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.437-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00384902v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00384898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schwa-zero alternation in French: nature of the vowel, nature of the process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bürki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Nijmegen Speech Reduction Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Nijmegen, Netherlands. pp.15-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00384901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing schwa deletion and duration: a corpus-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bürki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjiam Ernestus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France. pp.3889</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00384899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timbre du schwa en français et variation régionale : une étude comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bürki¹</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bürki¹</w:t>
+                <w:t xml:space="preserve">Isabelle Racine²</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Racine²</w:t>
+                <w:t xml:space="preserve">Helene N Andreassen³</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich H Frauenfelder¹</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 27èmes Journées d'études sur la parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.293-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulatory arguments for syllabic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simposium 30 Aniversari del Laboratori de Fonètica, Université de Barcelone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00680304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the phonetic identity of French schwa compared to /ø/ and /oe</w:t>
+                <w:t xml:space="preserve">Corpus-based studies of phonological phenomena in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bürki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 5èmes Journées d'Etudes Linguistiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Nantes, France. pp.191-198</w:t>
+              <w:t xml:space="preserve">Linguistic Circle, University of Edinburgh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00759743v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00189753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the acoustic characteristics of French schwa</w:t>
+                <w:t xml:space="preserve">Le schwa : une voyelle comme les autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bürki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.941-944</w:t>
+              <w:t xml:space="preserve">5èmes Journées d'Etudes Linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Nantes, France. pp.191-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00185001v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00184998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude prosodique du ralentissement de la parole dans les maladies du motoneurone : le cas de la Sclérose Latérale Primitive (SLP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lévêque</w:t>
+                <w:t xml:space="preserve">De l'ambiguïté de la chute du schwa en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bürki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées d'Etudes Linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nantes, France. pp.83-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00384904v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00759740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La parole après glossectomie partielle : confrontation de données praxiques, perceptives, acoustiques et d'intelligibilité chez des patients avec exérèse de bord libre et/ou d'apex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Acher</w:t>
+                <w:t xml:space="preserve">Etude prosodique du ralentissement de la parole dans les maladies du motoneurone : le cas de la Sclérose Latérale Primitive (SLP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00384903v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00384904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La caducité du schwa français se manifeste-elle dans la nature phonétique de cette voyelle ?</w:t>
+                <w:t xml:space="preserve">On the acoustic characteristics of French schwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bürki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Sciences du Langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Charleroi, Belgique</w:t>
+              <w:t xml:space="preserve">16th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.941-944</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00189746v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00185001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'ambiguïté de la chute du schwa en français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">On the phonetic identity of French schwa compared to /ø/ and /oe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bürki</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etudes Linguistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Nantes, France. pp.83-88</w:t>
+              <w:t xml:space="preserve">Actes des 5èmes Journées d'Etudes Linguistiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nantes, France. pp.191-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00759740v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00759743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le schwa : une voyelle comme les autres ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La parole après glossectomie partielle : confrontation de données praxiques, perceptives, acoustiques et d'intelligibilité chez des patients avec exérèse de bord libre et/ou d'apex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bürki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées d'Etudes Linguistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Nantes, France. pp.191-198</w:t>
+              <w:t xml:space="preserve">2èmes Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00184998v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00384903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus-based studies of phonological phenomena in French</w:t>
+                <w:t xml:space="preserve">La caducité du schwa français se manifeste-elle dans la nature phonétique de cette voyelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bürki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistic Circle, University of Edinburgh</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées des Sciences du Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Charleroi, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00189753v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00189746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur la segmentation lexicale en français et le rôle de la syllabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00189752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do different boundary types induce subtle acoustic cues to which French listeners should be sensitive to?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Bagou</w:t>
+                <w:t xml:space="preserve">Sophie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dufour</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Content</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Antwerp, Belgium. pp.394-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00384900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Categorical Nature of the Process Involved in Schwa Elision in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bürki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium. pp.1026-1029</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00189740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chute du schwa en français: un processus sans ambiguité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bürki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées d'Etudes Linguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Nantes, France. pp.83-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00185000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le timbre du schwa en syllabe interne de mot: une étude comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bürki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene N. Andreassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée PFC (Phonologie du Français Contemporain)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00384905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'organisation syllabique : quelle évidence phonétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ridouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.125-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00189741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation syllabique : quelles évidences phonétiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ridouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e journées d'études sur la parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Dinard, France. pp.125-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00384936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrélats phonétiques de l'organisation syllabique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l'ED268 : Langage et Langue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00189754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for phonetic cues to obstruent syllabic consonants in Berber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ridouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonetics and Phonology in Iberia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00384963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rééducation de la langue dans l'anastomose hypoglosso-faciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gatignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gatignol</w:t>
+                <w:t xml:space="preserve">A. Cortadellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cortadellas</w:t>
+                <w:t xml:space="preserve">S. Grandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tankéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de la Société Française d'ORL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00189747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for phonetic cues to obstruent syllabic consonants in Berber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ridouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd conference Phonetic and Phonology in Iberia (PaPI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00189749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrélats articulatoires des consonnes syllabiques en berbère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ridouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées internationales du Réseau Français de Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00189748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les corrélats articulatoires des consonnes syllabiques en berbère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ridouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Rencontres Internationales du Réseau Français du Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00384962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodically-conditioned articulatory strengthening: linguistic function, physiological mechanism and control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les notions de domaine et de constituant en phonétique et en phonologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">German-French-Summerschool on « Cognitive and physical models of speech production, perception and the production-perception interaction »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Lubmin, Germany</w:t>
+              <w:t xml:space="preserve">Actes des 4èmes Journées d’Etudes Linguistique de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00189750v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domaines prosodiques des variations articulatoires segmentales en français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La resyllabation dans des cas d'enchaînement en français : que nous disent les données phonétiques?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2004, pp.199-204</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8èmes journées internationales PFC (Phonologie du Français Contemporain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00136757v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00189755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">guillemotleft Faisₑn à Fezₑn parlant \guillemotright : étude comparative de la liaison et de l'enchaînement</w:t>
+                <w:t xml:space="preserve">Prosodically-conditioned articulatory strengthening: linguistic function, physiological mechanism and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de Jep-Taln 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Fès, Morocco</w:t>
+              <w:t xml:space="preserve">German-French-Summerschool on « Cognitive and physical models of speech production, perception and the production-perception interaction »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Lubmin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01450346v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00189750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring segmental and suprasegmental information at phonological encoding level.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Laganaro</w:t>
+                <w:t xml:space="preserve">Domaines prosodiques des variations articulatoires segmentales en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Windsor, Ontario, Canada</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.199-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00189751v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude phonétique de la variation dans la parole : données acoustiques et articulatoires, corpus contrôlé ou non</w:t>
+                <w:t xml:space="preserve">guillemotleft Faisₑn à Fezₑn parlant \guillemotright : étude comparative de la liaison et de l'enchaînement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Soft skills ‘La méthode expérimentale en Sciences du Langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Univ. de Neuchatel; CUSO, Switzerland</w:t>
+              <w:t xml:space="preserve">Actes de Jep-Taln 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Fès, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436052v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01450346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indices de frontières lexicales avec des pseudo-mots : une étude préliminaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Uli Frauenfelder</w:t>
+                <w:t xml:space="preserve">Monitoring segmental and suprasegmental information at phonological encoding level.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Laganaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 25èmes Journées d’Etudes sur la Parole 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Fès, Morocco</w:t>
+              <w:t xml:space="preserve">Mental Lexicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Windsor, Ontario, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436297v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00189751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les notions de domaine et de constituant en phonétique et en phonologie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude phonétique de la variation dans la parole : données acoustiques et articulatoires, corpus contrôlé ou non</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 4èmes Journées d’Etudes Linguistique de Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nantes, France</w:t>
+              <w:t xml:space="preserve">Atelier Soft skills ‘La méthode expérimentale en Sciences du Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Univ. de Neuchatel; CUSO, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437263v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La resyllabation dans des cas d'enchaînement en français : que nous disent les données phonétiques?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indices de frontières lexicales avec des pseudo-mots : une étude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Content</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uli Frauenfelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées internationales PFC (Phonologie du Français Contemporain)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Actes des 25èmes Journées d’Etudes sur la Parole 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Fès, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00189755v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resyllabification revisited: the case of enchaînement in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th conference on Laboratory Phonology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00189756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liaisons et enchaînements : « Fais_en à Fez_en parlant »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etudes sur la Parole 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Fez, Maroc. pp.221-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00189742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domaines prosodiques et variations articulatoires segmentales en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etudes Linguistique de Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Nantes, France. pp.199-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00189744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Phonologie Articulatoire de Browman et Goldstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique phonologie/phonétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00189758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for acoustic cues of resyllabification in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Content</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murile Stefanuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Barcelona, Spain. pp.2257-2260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00189745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Prosody to the Segmentation and Storage of &amp;quot;Words&amp;quot; in the Acquisition of a New Mini-Language</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+                <w:t xml:space="preserve">A la recherche d’indices de frontière lexicale dans la resyllabation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Stefanuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uli Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Speech Prosody 2002 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Proceedings of the Speech Prosody 2002 conference, France. pp.59-62</w:t>
+              <w:t xml:space="preserve">Actes des XXIVes Journée d'Etude sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Nancy, France. pp.125-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436301v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche d’indices de frontière lexicale dans la resyllabation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of Prosody to the Segmentation and Storage of &amp;quot;Words&amp;quot; in the Acquisition of a New Mini-Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uli Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des XXIVes Journée d'Etude sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Nancy, France. pp.125-128</w:t>
+              <w:t xml:space="preserve">Proceedings of the Speech Prosody 2002 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Proceedings of the Speech Prosody 2002 conference, France. pp.59-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437296v1</w:t>
+                <w:t xml:space="preserve">hal-02436301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liaison and schwa deletion in French : an effect of lexical frequency and competition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U H Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurospeech 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de facteurs stylistiques, syntaxiques et lexicaux sur la réalisation de la liaison en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Goldman</w:t>
+                <w:t xml:space="preserve">Alicia Dart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Dart</w:t>
+                <w:t xml:space="preserve">Laurence Guélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Jeager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Conférence Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">62 vs. 96 electrodes: a comparative analysis of Reading and Kay Elemetrics EPG pseudo-palates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Demolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar on Speech Production: Models and Data - CREST Workshop on Models on Speech Production: Motor Planning and Articulatory Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, München, Germany. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00244496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au delà de la syllabe : le rôle des informations articulatoires stockées dans le lexique pour l'analyse de la chute de schwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donca Steriade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Etudes Linguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Nantes, France. pp.122-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there an acrobate in nacrobate: how to juggle with boundary misalignement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uli Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCOP Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects phonétiques de la position forte : renforcement articulatoire et coordination temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Inaugural du GDR 1954 Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulation of prosodic phrasing in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 14th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, San-Francisco, United States. pp.675 - 678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCESSING OF WORD-INITIAL VOWELS IN FRENCH : A PRODUCTION – PERCEPTION PERSPECTIVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, San Francisco, United States. pp.1083-1086</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computer-based tutorial on Models of Speech Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cutugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings ESCA/SOCRATES Tutorial and Research Workshop MATISSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Londres, United Kingdom. pp.85-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulation consonantique en début de constituants prosodiques de différents niveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des XXIIes Journée d'Etude sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Martigny, Suisse. pp.291-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does deletion of French schwa lead to neutralization of lexical distinctions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donca Steriade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Eurospeech97</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Rhodes, Greece. pp.943-946</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation de débit nasal en fonction de la position prosodique de [n] et [ã] en français</w:t>
+                <w:t xml:space="preserve">Articulation of French nasal segments depending on their prosodic position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des XXIes Journée d'Etude sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1996, Avignon, France. pp.215-218</w:t>
+              <w:t xml:space="preserve">Proceedings of the Linguistic Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1996, San Diego, United States. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436313v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of prosodic position on velic and lingual articulation in French: Evidence from EPG and airflow data</w:t>
+                <w:t xml:space="preserve">Variation de débit nasal en fonction de la position prosodique de [n] et [ã] en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Keating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ESCA Workshop on Speech Production and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1996, Autrans, France. pp.93-96</w:t>
+              <w:t xml:space="preserve">Actes des XXIes Journée d'Etude sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1996, Avignon, France. pp.215-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436315v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulation of French nasal segments depending on their prosodic position</w:t>
+                <w:t xml:space="preserve">The influence of prosodic position on velic and lingual articulation in French: Evidence from EPG and airflow data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Keating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Linguistic Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1996, San Diego, United States. pp.23</w:t>
+              <w:t xml:space="preserve">Proceedings of the ESCA Workshop on Speech Production and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, Autrans, France. pp.93-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437774v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Accentual Phrase and the Prosodic Structure of French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sun-Ah Jun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20646,73 +20521,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 13th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Stockholm, Sweden. pp.722-725</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of French Intonation at Fast Speech Rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20728,51 +20603,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 13th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Stockholm, Sweden. pp.488-491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20782,1346 +20657,1346 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Cross-Word Resyllabification Modify Word Cohesion in French?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of instruction and content on repetition performances of ataxic dysarthric and healthy speakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Speech Motor Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Gronigen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03988816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception des occlusives coréennes par des apprenantes francophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude du GIS RéAL2 : De l'acquisition à la didactique (et vice-versa)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of age on rate and coarticulation across different speech-tasks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Providence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using spectral features to distinguish speakers with Parkinson’s disease from typical speakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneke Slis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Pernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Providence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens entre âge estimé, sévérité de la dysarthrie et intelligibilité des locuteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Brunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Brunot</w:t>
+                <w:t xml:space="preserve">Sandrine Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Davallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Mons, Belgique. 19, Questions de Phonétique Clinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do French Cʁ# cluster realizations vary across speaking style?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Validation en région Lémanique du protocole informatisé d'évaluation de la parole MonPaGe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Laganaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Pernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryll Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonetics and Phonology in Europe (PAPE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">Questions de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mons, Belgium. 69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427873v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation en région Lémanique du protocole informatisé d'évaluation de la parole MonPaGe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How do French Cʁ# cluster realizations vary across speaking style?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaru Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Mons, Belgium. 69</w:t>
+              <w:t xml:space="preserve">Phonetics and Phonology in Europe (PAPE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427867v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are people as old as they sound? Acoustic, regional and generational effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonetics and Phonology in Europe (PAPE 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the phonetic contrast between fortis and non-fortis fricatives in Korean: interaction with prosodic position effect and vowel coarticulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiyon Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HISPhonCog2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la L1 sur l’acquisition des voyelles orales du français chez des enfants tunisiens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rate variation in speech and other motor activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Falk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium GDRI-SLAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop Abstraction, Diversity, and Speech Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437745v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate variation in speech and other motor activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de la L1 sur l’acquisition des voyelles orales du français chez des enfants tunisiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simone Falk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Abstraction, Diversity, and Speech Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Symposium GDRI-SLAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437734v1</w:t>
+                <w:t xml:space="preserve">hal-02437745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life-span changes in spoken French: a study on 400 speakers from 20 to 90 years old</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Delvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Laganaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Seminar on Speech Production (ISSP) conference (2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Tianjin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-to-V coarticulation in spontaneous French : acoustic analysis and classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guitard-Ivent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22137,863 +22012,863 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Abstraction, Diversity, and Speech Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic and lingual variation within the 4-way contrast of vowel height in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Georgeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th conference on Laboratory Phonology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01425186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the effect of pronunciation and ultrasound trainings to pronunciation training only for the improvement of the production of the French /y/-/u/ contrast by four Japanese learners of French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Ultrafest VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Edinburgh, United Kingdom. , Colloque Ultrafest VI, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distortions of vocalic space: which measurements?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études sur la Parole (JEP-TALN_RECITAL 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Grenoble, France. pp.217-224, Actes des 29èmes Journées d’Etudes sur la Parole/JEP-TALN-RECITAL 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01401429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic speech processing for the detection of abnormal speech zones in dysarthric speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olavo Panseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Meeting of the International Clinical Phonetics and Linguistics Association (ICPLA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEP2, la Plateforme d'Étude Physiologique de la Parole du Laboratoire de Phonétique et Phonologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiyoshi Honda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e colloque interdisciplinaire en instrumentation (C2i 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Le Mans, France. Hermès - Lavoisier, pp.751-759, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00463434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excrescent-, epenthetic vs. phonemic schwas: acoustic correlates of three different cognitive realities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ridouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">German-French-Summerschool "Cognitive and physical models of speech production, perception and perception-production interaction. Part II* : Brain and Speech"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping with word and syllable boundaries misalignment in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uli Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on the Mental Lexicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y-a-t’il un acrobate dans “lacrobate” ou comment jongler avec un non-alignement de frontières?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uli Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Rhone-Alpine "langage / lexique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1999, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Phonological model of French intonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sun-Ah Jun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23009,224 +22884,224 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCA Workshop on Intonation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulatory characteristics of French consonants are maintained after loss of schwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donca Steriade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">132th meeting of ASA-(Journal of the Acoustical Society of America, 100 (4 pt.2), 2690)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velic and lingual articulations are affected by prosodic position for consonants but not vowels in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">132th meeting of ASA-(Journal of the Acoustical Society of America, 100 (4 pt.2), 2690)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demarcating prosodic groups with articulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23242,120 +23117,120 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">129th meeting of ASA (Journal of the Acoustical Society of America, 97 (5 pt2), p. 3384)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitation on labial anticipation in [i] in a language with an [i]-[y] contrast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">128th meeting of ASA (Journal of the Acoustical Society of America, 96 (5 pt2), p. 3282)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Austin Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23365,253 +23240,253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi parler peut devenir difficile?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Crevier Buchman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélina Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Crevier Buchman</w:t>
-[...27 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.18153520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription of the workshop Speech Production Models and Empirical Evidence from Typical and Pathological Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Goldstein</w:t>
+                <w:t xml:space="preserve">Frank Guenther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Guenther</w:t>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Antje Mefferd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antje Mefferd</w:t>
-[...18 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.26037/yareta:cvlb5qujzzc3ti3pgxq62y76ui⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23621,100 +23496,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations articulatoires en début de constituants prosodiques de différents niveaux en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Paris 3 - Sorbonne Nouvelle, 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02926017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23724,105 +23599,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RENFORCEMENTS ET REDUCTIONS SEGMENTALES : INFLUENCE DE LA STRUCTURE PROSODIQUE, DE LA PHONOLOGIE, ET DES CONTRAINTES MOTRICES EN PAROLE PATHOLOGIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Lumière - Lyon 2, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02926100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId454"/>
+      <w:footerReference w:type="default" r:id="rId453"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23969,51 +23844,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cerisara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680343v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail C. Cohn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie K. Huffman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680338v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#252;hnert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337449v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Turco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guitard-Ivent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00126-1_12" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315675428-18" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437340v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delvaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Pernon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Borel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504051v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402699v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189759v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189739v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Keating" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehong Cho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai-Shune Hsu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184995v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun-Ah Jun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436282v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hazan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Dommelen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cutugno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184997v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aulanko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856489v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel &#352;turm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trans.171.0037" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jouen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Laganaro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2023.2241580" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014608v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Pomm&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liziane Bouvier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61989/00tnjs80" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369864v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194572v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Python" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Demierre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourqui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Bourbon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chardenon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13020342" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928168v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Kodrasi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12111471" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928163v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Slis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruneteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2022_JSLHR-21-00434" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481297v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6040176" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099517v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Assal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003332" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497631v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2021.101057" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511342v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria D&#8217;alessandro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6040181" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099545v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2020.1865460" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504027v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428255v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393932v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479303v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kocjan&#269;i&#269; Antol&#237;k" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2016_JSLHR-S-15-0044" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402718v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2014.02.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983108v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02699206.2013.802015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pernon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trocello" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cousin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Remy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2012.12.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440946v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.171.0113" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608763v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ridouane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Meynadier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680320v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey B&#252;rki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Frauenfelder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2010.07.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5V2ZB2K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680311v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjiam Ernestus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3658386" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677104v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680326v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384927v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184537v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184988v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jpho.2000.0114" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ5R9HLW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184989v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184992v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184990v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184993v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline L. Smith" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856483v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/hscr.2024-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856478v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-310" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856481v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/hscr.2024-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623083v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wohmann-Bruzzo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623080v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Miniconi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Bourbon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193364v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Yildiz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejin Oh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hermes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193376v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Buech" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335615v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944868v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852127v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvaneh Janbakhshi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10590" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852142v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10965" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852159v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928081v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Lee" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-71" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852157v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wohmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335716v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Barbier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Redouloux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapuis-Vandenbogaerde" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kadlub" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895597v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beurton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bodiguel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Woimant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928071v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria d'Alessandro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-80" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928153v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10912" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852175v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayeon Yoon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-25" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596132v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798598v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798520v3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798532v3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkov&#225;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798513v3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427703v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryll Fournet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427700v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427864v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427856v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927652v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Chignoli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2153" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434380v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171147v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427863v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427704v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427871v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427861v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Scarborough" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Marques" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5068323" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436286v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436288v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411202v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Barbier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Croze" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lavoine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-70" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411195v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-39" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436285v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427860v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5068348" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427699v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436291v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437323v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Poujois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980237v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-470" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437475v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437308v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401358v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423218v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2016.01.386" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377687v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1323" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401348v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401377v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401467v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251372v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401472v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401474v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251373v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ivent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436038v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401818v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gibson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401827v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Ammar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507641v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401388v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436040v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436043v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401528v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Strycharczuk" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436044v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401418v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401492v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510228v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436049v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436294v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751058v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713322v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436045v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843590v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401550v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401544v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677126v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Grice" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#246;ttger Timo B." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401804v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jousseaume" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677155v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401794v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blind" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760716v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760704v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759744v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605631v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615318v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677292v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528520v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576848v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760918v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576849v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680298v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437481v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530199v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576850v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olavo Panseri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437508v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sedel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437514v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nurenberg" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759742v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Veaux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437516v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chappa" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maignan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437521v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Trocello" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Tassigny" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610716v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472273v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Mirghani" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384898v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384902v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384901v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384899v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436296v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey B&#252;rki&#185;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Racine&#178;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene N Andreassen&#179;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich H Frauenfelder&#185;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680304v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759743v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185001v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384904v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384903v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189746v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759740v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184998v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189753v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189752v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384900v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bagou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Content" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189740v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185000v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384905v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Racine" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene N. Andreassen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189741v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384936v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189754v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384963v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189747v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gatignol" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cortadellas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tank&#233;r&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189749v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189748v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384962v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189750v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136757v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450346v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189751v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436052v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436297v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Frauenfelder" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437263v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189755v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189756v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189742v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189744v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189758v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189745v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murile Stefanuto" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436301v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437296v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Stefanuto" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436303v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Goldman" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U H Frauenfelder" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437268v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goldman" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dart" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gu&#233;lat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Jeager" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244496v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437274v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donca Steriade" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437528v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437523v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436305v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212710v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446942v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cutugno" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436308v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436310v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436313v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436315v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437774v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436320v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436317v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864599v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988816v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396899v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099438v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099425v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427870v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Brunot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Call&#233;" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Davallet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427873v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427867v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Catalano" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Lopez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427876v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427879v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiyon Yoo" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437745v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437734v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Falk" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437728v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437739v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425186v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136952v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeki Kamiyama" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401429v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437759v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463434v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Honda" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437761v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437763v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437766v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437768v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437777v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437771v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437778v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437779v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441802v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier Buchman" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18153520" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352262v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goldstein" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Guenther" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Mefferd" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26037/yareta:cvlb5qujzzc3ti3pgxq62y76ui" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02926017v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02926100v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cerisara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680343v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail C. Cohn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie K. Huffman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680338v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#252;hnert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337449v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Turco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guitard-Ivent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00126-1_12" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315675428-18" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437340v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delvaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Pernon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Borel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504051v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402699v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189759v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189739v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Keating" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehong Cho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai-Shune Hsu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184995v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun-Ah Jun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436282v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hazan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Dommelen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cutugno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184997v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aulanko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856489v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel &#352;turm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trans.171.0037" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jouen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Laganaro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2023.2241580" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014608v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Pomm&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liziane Bouvier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61989/00tnjs80" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194572v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Python" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Demierre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourqui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Bourbon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chardenon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13020342" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928168v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Kodrasi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12111471" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928163v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Slis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruneteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2022_JSLHR-21-00434" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481297v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6040176" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099517v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Assal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003332" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511342v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria D&#8217;alessandro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6040181" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497631v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2021.101057" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099545v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2020.1865460" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504027v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428255v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393932v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479303v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kocjan&#269;i&#269; Antol&#237;k" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2016_JSLHR-S-15-0044" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402718v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2014.02.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983108v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02699206.2013.802015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pernon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trocello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cousin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Remy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2012.12.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440946v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.171.0113" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608763v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ridouane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Meynadier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680320v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey B&#252;rki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Frauenfelder" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2010.07.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5V2ZB2K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677104v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680311v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjiam Ernestus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3658386" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384927v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680326v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184537v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184988v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jpho.2000.0114" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ5R9HLW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184989v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184992v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184990v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184993v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline L. Smith" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856481v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/hscr.2024-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856483v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/hscr.2024-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856478v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-310" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623083v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wohmann-Bruzzo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623080v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Miniconi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Bourbon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193364v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Yildiz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejin Oh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hermes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193376v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Buech" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335615v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852159v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944868v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852127v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvaneh Janbakhshi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10590" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852142v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10965" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335716v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Barbier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Redouloux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapuis-Vandenbogaerde" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kadlub" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928081v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Lee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-71" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852157v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wohmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895597v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beurton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bodiguel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Woimant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928071v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria d'Alessandro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-80" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928153v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10912" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852175v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayeon Yoon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-25" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596132v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798598v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798520v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798532v3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkov&#225;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798513v3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427864v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427856v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427703v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryll Fournet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427700v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927652v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Chignoli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2153" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434380v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427863v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171147v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427871v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427704v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427861v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Scarborough" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Marques" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5068323" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436286v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436288v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411202v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Barbier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Croze" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lavoine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-70" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436285v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411195v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-39" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427860v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5068348" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427699v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437323v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Poujois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436291v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980237v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-470" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437475v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437308v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401358v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423218v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2016.01.386" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377687v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1323" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401348v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401377v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401467v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251372v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401472v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401474v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251373v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ivent" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507641v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401827v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Ammar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436038v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401818v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gibson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401388v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436040v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436043v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401528v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Strycharczuk" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436044v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401418v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401492v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510228v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436049v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436294v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713322v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751058v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436045v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843590v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401544v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401550v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760716v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760704v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401794v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blind" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677126v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Grice" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#246;ttger Timo B." TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401804v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jousseaume" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677155v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759744v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605631v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615318v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576848v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760918v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576849v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677292v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528520v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680298v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437481v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530199v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576850v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olavo Panseri" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437508v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sedel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437514v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nurenberg" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759742v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Veaux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437516v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chappa" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maignan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437521v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Trocello" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Tassigny" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610716v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472273v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Mirghani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384902v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384898v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384901v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384899v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436296v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey B&#252;rki&#185;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Racine&#178;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene N Andreassen&#179;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich H Frauenfelder&#185;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680304v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189753v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184998v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759740v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384904v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185001v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759743v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384903v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189746v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189752v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384900v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bagou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Content" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189740v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185000v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384905v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Racine" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene N. Andreassen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189741v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384936v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189754v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384963v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189747v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gatignol" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cortadellas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tank&#233;r&#233;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189749v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189748v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384962v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437263v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189755v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189750v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136757v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450346v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189751v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436052v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436297v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Frauenfelder" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189756v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189742v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189744v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189758v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189745v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murile Stefanuto" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437296v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Stefanuto" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436301v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436303v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Goldman" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U H Frauenfelder" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437268v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goldman" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dart" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gu&#233;lat" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Jeager" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244496v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437274v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donca Steriade" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437528v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437523v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436305v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212710v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446942v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cutugno" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436308v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436310v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437774v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436313v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436315v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436320v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436317v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864599v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988816v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396899v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099438v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099425v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427870v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Brunot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Call&#233;" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Davallet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427867v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Catalano" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Lopez" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427873v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427876v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427879v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiyon Yoo" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437734v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Falk" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437745v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437728v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437739v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425186v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136952v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeki Kamiyama" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401429v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437759v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463434v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Honda" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437761v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437763v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437766v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437768v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437777v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437771v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437778v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437779v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441802v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier Buchman" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18153520" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352262v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goldstein" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Guenther" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Mefferd" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26037/yareta:cvlb5qujzzc3ti3pgxq62y76ui" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02926017v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02926100v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>