--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -66,195 +66,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resting-State Cortico-Cerebellar Connectivity Correlates with Post-Stroke Motor Recovery - A Prospective Functional MRI Study</w:t>
+                <w:t xml:space="preserve">Impaired kinesthesia and cerebral integration during tendon vibration in amyotrophic lateral sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timo Delion</w:t>
+                <w:t xml:space="preserve">Arnaud Preuilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Jacquemont</w:t>
+                <w:t xml:space="preserve">Alexandra Lackmy-Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Daghsen</w:t>
+                <w:t xml:space="preserve">Benoit Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Valabregue</w:t>
+                <w:t xml:space="preserve">Cécile Galléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Beanato</w:t>
+                <w:t xml:space="preserve">Peter Bede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cerebellum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24 (1), pp.28. </w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 187, pp.2111864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12311-024-01783-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2026.2111864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384929v1</w:t>
+                <w:t xml:space="preserve">hal-05576194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative tremor monitoring before, during and after MR-guided focused ultrasound thalamotomy for essential tremor with MR compatible accelerometers</w:t>
               </w:r>
@@ -292,6665 +292,6933 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas J Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Galléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hyperthermia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 42 (1), pp.2481153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02656736.2025.2481153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age‐Trajectories of Higher‐Order Diffusion Properties of Major Brain Metabolites in Cerebral and Cerebellar Gray Matter Using In Vivo Diffusion‐Weighted MR Spectroscopy at 3T</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resting-State Cortico-Cerebellar Connectivity Correlates with Post-Stroke Motor Recovery - A Prospective Functional MRI Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Delion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kadir Şimşek</w:t>
+                <w:t xml:space="preserve">Thomas Jacquemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gallea</w:t>
+                <w:t xml:space="preserve">Lina Daghsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guglielmo Genovese</w:t>
+                <w:t xml:space="preserve">Romain Valabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Lehéricy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesca Branzoli</w:t>
+                <w:t xml:space="preserve">Elena Beanato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acel.14477⟩</w:t>
+              <w:t xml:space="preserve">The Cerebellum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (1), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12311-024-01783-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383916v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal Connectivity of the Head Neural Integrator in Cervical Dystonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age‐Trajectories of Higher‐Order Diffusion Properties of Major Brain Metabolites in Cerebral and Cerebellar Gray Matter Using In Vivo Diffusion‐Weighted MR Spectroscopy at 3T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadir Şimşek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Zito</w:t>
+                <w:t xml:space="preserve">Cécile Gallea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Roze</w:t>
+                <w:t xml:space="preserve">Guglielmo Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Tarrano</w:t>
+                <w:t xml:space="preserve">Stephane Lehéricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Ouarab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Prasanthi Jegatheesan</w:t>
+                <w:t xml:space="preserve">Francesca Branzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.70014⟩</w:t>
+              <w:t xml:space="preserve">Aging Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (5), pp.e14477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acel.14477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344198v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebellar-cortical beta oscillations emerge as a predictive signal facilitating the stability of behavioral performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abnormal Connectivity of the Head Neural Integrator in Cervical Dystonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Zito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Bracco</w:t>
+                <w:t xml:space="preserve">Emmanuel Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varsha Vasudevan</w:t>
+                <w:t xml:space="preserve">Clément Tarrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vridhi Rohira</w:t>
+                <w:t xml:space="preserve">Salim Ouarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Welniarz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mihoby Razafinimanana</w:t>
+                <w:t xml:space="preserve">Prasanthi Jegatheesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.11.049⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (11), pp.2321-2330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.70014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450449v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting motor inhibition in individuals with functional paralysis and spinal cord injury</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cerebellar-cortical beta oscillations emerge as a predictive signal facilitating the stability of behavioral performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Bracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Vallesi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Galléa</w:t>
+                <w:t xml:space="preserve">Varsha Vasudevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jothini Sritharan</w:t>
+                <w:t xml:space="preserve">Vridhi Rohira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elia R Hurni</w:t>
+                <w:t xml:space="preserve">Quentin Welniarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge Eriks-Hoogland</w:t>
+                <w:t xml:space="preserve">Mihoby Razafinimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (5), pp.fcaf377. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcaf377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.11.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383923v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct cerebellar networks underpin clinical improvement in adolescent Tourette disorder</w:t>
+                <w:t xml:space="preserve">Revisiting motor inhibition in individuals with functional paralysis and spinal cord injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe A Zito</w:t>
+                <w:t xml:space="preserve">Vanessa Vallesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Galléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therese-Marie Sartoris</w:t>
+                <w:t xml:space="preserve">Jothini Sritharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Atkinson-Clement</w:t>
+                <w:t xml:space="preserve">Elia R Hurni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prasanthi Jegathesaan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Béranger</w:t>
+                <w:t xml:space="preserve">Inge Eriks-Hoogland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.awaf332. </w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (5), pp.fcaf377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awaf332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcaf377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384348v1</w:t>
+                <w:t xml:space="preserve">hal-05383923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Cerebellar TMS Targeting: MRI-Neuronavigation and Landmark-Based Approaches Assessed by E-Field Modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distinct cerebellar networks underpin clinical improvement in adolescent Tourette disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Corominas-Teruel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Salim Ouarab</w:t>
+                <w:t xml:space="preserve">Giuseppe A Zito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traian Popa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Gallea</w:t>
+                <w:t xml:space="preserve">Therese-Marie Sartoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Atkinson-Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasanthi Jegathesaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2025.05.010⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.awaf332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awaf332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384927v1</w:t>
+                <w:t xml:space="preserve">hal-05384348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal Connectivity of the Head Neural Integrator in Cervical Dystonia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Improving Cerebellar TMS Targeting: MRI-Neuronavigation and Landmark-Based Approaches Assessed by E-Field Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vridhi Rohira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Corominas-Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Ouarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Prasanthi Jegatheesan</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traian Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gallea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.70014⟩</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2025.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383936v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustained reduction of essential tremor with low-power non-thermal transcranial focused ultrasound stimulations in humans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Santin</w:t>
+                <w:t xml:space="preserve">Abnormal Connectivity of the Head Neural Integrator in Cervical Dystonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe A Zito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tarrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Ouarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasanthi Jegatheesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2024.05.003⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.70014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743658v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain modulation after exergaming training in advanced forms of Parkinson’s disease: a randomized controlled study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Skrzatek</w:t>
+                <w:t xml:space="preserve">Sustained reduction of essential tremor with low-power non-thermal transcranial focused ultrasound stimulations in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dijana Nuic</w:t>
+                <w:t xml:space="preserve">Maxime Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saoussen Cherif</w:t>
+                <w:t xml:space="preserve">Mélanie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Beranger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cecile Gallea</w:t>
+                <w:t xml:space="preserve">Mathieu Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12984-024-01430-w⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (3), pp.636-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2024.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743653v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain modulation after exergaming training in advanced forms of Parkinson’s disease: a randomized controlled study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Skrzatek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dijana Nuic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoussen Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Gallea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 21, pp.133. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 21 (1), pp.133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12984-024-01430-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12984-024-01430-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05383958v1</w:t>
+                <w:t xml:space="preserve">hal-04743653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychiatric phenotype in neurodevelopmental myoclonus-dystonia is underpinned by abnormality of cerebellar modulation on the cerebral cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tarrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Galléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eavan M Mcgovern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Atkinson-Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14, pp.22341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-024-73386-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychiatric phenotype in neurodevelopmental myoclonus-dystonia is underpinned by abnormality of cerebellar modulation on the cerebral cortex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Galléa</w:t>
+                <w:t xml:space="preserve">Brain modulation after exergaming training in advanced forms of Parkinson’s disease: a randomized controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Skrzatek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dijana Nuic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Delorme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Atkinson-Clement</w:t>
+                <w:t xml:space="preserve">Saoussen Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Gallea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-73386-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, pp.133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12984-024-01430-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743675v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of abnormal explicit sense of agency with cerebellar impairment in myoclonus-dystonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tarrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Galléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eavan Mcgovern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Atkinson-Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6 (2), pp.fcae105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/braincomms/fcae105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure of the cerebellum and its afferent pathways underpins dystonia in myoclonus dystonia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Psychiatric phenotype in neurodevelopmental myoclonus-dystonia is underpinned by abnormality of cerebellar modulation on the cerebral cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tarrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Galléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eavan M Mcgovern</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eavan Mcgovern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Atkinson-Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ene.16460⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.22341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-73386-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383955v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure of the cerebellum and its afferent pathways underpins dystonia in MYC/DYT-SGCE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Microstructure of the cerebellum and its afferent pathways underpins dystonia in myoclonus dystonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tarrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Zito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Galléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eavan Mcgovern</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eavan M Mcgovern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Online ahead of print. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+              <w:t xml:space="preserve">, 2024, 31 (12), pp.e16460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ene.16460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743668v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can neuroscience enlighten the philosophical debate about free will?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microstructure of the cerebellum and its afferent pathways underpins dystonia in MYC/DYT-SGCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tarrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Zito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Galléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eavan Mcgovern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2023.108632⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ene.16460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237617v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebellar and basal ganglia structural connections in humans: Effect of aging and relation with memory and learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Radhakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Gallea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syam Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandrasekharan Kesavadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1019239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebellar and basal ganglia structural connections in humans: Effect of aging and relation with memory and learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Radhakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Gallea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syam Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandrasekharan Kesavadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1019239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain dysfunction in gait disorders of Caribbean atypical Parkinsonism and progressive supranuclear palsy patients: A comparative study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can neuroscience enlighten the philosophical debate about free will?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regine Edragas</w:t>
+                <w:t xml:space="preserve">Claire Delnatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Chaumont</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Gallea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Welniarz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2023.103443⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 188, pp.108632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2023.108632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237608v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-density transcranial direct current stimulation to improve upper limb motor function following stroke: study protocol for a double-blind randomized clinical trial targeting prefrontal and/or cerebellar cognitive contributions to voluntary motion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martina Bracco</w:t>
+                <w:t xml:space="preserve">Brain dysfunction in gait disorders of Caribbean atypical Parkinsonism and progressive supranuclear palsy patients: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Welter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montserrat Fibla</w:t>
+                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Maria San Segundo</w:t>
+                <w:t xml:space="preserve">Regine Edragas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Villalobos-Llaó</w:t>
+                <w:t xml:space="preserve">Hugo Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-023-07680-8⟩</w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38, pp.103443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2023.103443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743739v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixel‐Based Analysis Reveals Whole‐Brain White Matter Abnormalities in Cervical Dystonia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Asya Ekmen</w:t>
+                <w:t xml:space="preserve">High-density transcranial direct current stimulation to improve upper limb motor function following stroke: study protocol for a double-blind randomized clinical trial targeting prefrontal and/or cerebellar cognitive contributions to voluntary motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Corominas-Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Bracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Fibla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Maria San Segundo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villalobos-Llaó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.29425⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-023-07680-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237577v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental coordination disorder subtypes in children: An unsupervised clustering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
+                <w:t xml:space="preserve">Fixel‐Based Analysis Reveals Whole‐Brain White Matter Abnormalities in Cervical Dystonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Zito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tarrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Ouarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasanthi Jegatheesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Huron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cecile Gallea</w:t>
+                <w:t xml:space="preserve">Asya Ekmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 65 (10), pp.1332-1342. </w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (7), pp.1187-1196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/dmcn.15563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mds.29425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237589v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non‐Motor Symptoms and Quality of Life in Patients with PRRT2 ‐Related Paroxysmal Kinesigenic Dyskinesia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Developmental coordination disorder subtypes in children: An unsupervised clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Ploix Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anais Hervé</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Gallea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders Clinical Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mdc3.13795⟩</w:t>
+              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (10), pp.1332-1342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/dmcn.15563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237611v2</w:t>
+                <w:t xml:space="preserve">hal-04237589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of Caffeine in ADCY5 ‐Related Dyskinesia: A Retrospective Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Non‐Motor Symptoms and Quality of Life in Patients with PRRT2 ‐Related Paroxysmal Kinesigenic Dyskinesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asya Ekmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Méneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Diane Doummar</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasanthi Jegatheesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Degusmao</w:t>
+                <w:t xml:space="preserve">Anais Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (6), pp.1294-1298. </w:t>
+              <w:t xml:space="preserve">Movement Disorders Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (7), pp.1082-1089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mds.29006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mdc3.13795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996103v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237611v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebello-thalamic activity drives an abnormal motor network into dystonic tremor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Vidailhet</w:t>
+                <w:t xml:space="preserve">Developmental coordination disorder subtypes in children: An unsupervised clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Ploix Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Galléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2021.102919⟩</w:t>
+              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (10), pp.1332-1342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/dmcn.15563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507731v1</w:t>
+                <w:t xml:space="preserve">hal-05593576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of floor plate Netrin-1 impairs midline crossing of corticospinal axons and leads to mirror movements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
+                <w:t xml:space="preserve">Efficacy of Caffeine in ADCY5 ‐Related Dyskinesia: A Retrospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Méneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shekeeb Mohammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Doummar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Degusmao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.108654⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (6), pp.1294-1298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.29006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145091v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Forward Model: A Unifying Theory for the Role of the Cerebellum in Motor Control and Sense of Agency</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Cerebello-thalamic activity drives an abnormal motor network into dystonic tremor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freek Nieuwhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Toni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel F Dirkx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Gallea</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vidailhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnsys.2021.644059⟩</w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 33, pp.102919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2021.102919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217258v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antisaccade, a predictive marker for freezing of gait in Parkinson’s disease and gait/gaze network connectivity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Gallea</w:t>
+                <w:t xml:space="preserve">Loss of floor plate Netrin-1 impairs midline crossing of corticospinal axons and leads to mirror movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Wicki</w:t>
+                <w:t xml:space="preserve">Fabio Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Ewenczyk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rivaud-Péchoux</w:t>
+                <w:t xml:space="preserve">Nicolas Heck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Gallea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awaa407⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (3), pp.108654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.108654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361371v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatotopy of cervical dystonia in motor-cerebellar networks: Evidence from resting state fMRI</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Forward Model: A Unifying Theory for the Role of the Cerebellum in Motor Control and Sense of Agency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Welniarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Worbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Gallea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 94, pp.30 - 36. </w:t>
+              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.644059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2021.11.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnsys.2021.644059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237628v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Forward Model: A Unifying Theory for the Role of the Cerebellum in Motor Control and Sense of Agency</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antisaccade, a predictive marker for freezing of gait in Parkinson’s disease and gait/gaze network connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gallea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Wicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ewenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rivaud-Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnsys.2021.644059⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 144 (2), pp.504-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awaa407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333871v1</w:t>
+                <w:t xml:space="preserve">hal-03361371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsive prepotent actions and tics in Tourette disorder underpinned by a common neural network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cecile Delorme</w:t>
+                <w:t xml:space="preserve">Somatotopy of cervical dystonia in motor-cerebellar networks: Evidence from resting state fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe A Zito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tarrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasanthi Jegatheesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asya Ekmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 94, pp.30 - 36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41380-020-00890-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2021.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969036v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offline impact of transcranial focused ultrasound on cortical activation in primates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Forward Model: A Unifying Theory for the Role of the Cerebellum in Motor Control and Sense of Agency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Welniarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Worbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Gallea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/elife.40541.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnsys.2021.644059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333875v1</w:t>
+                <w:t xml:space="preserve">hal-04333871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional brain biomarkers of clinical response to rTMS of medication- resistant auditory hallucinations in schizophrenia patients: study protocol for a randomized sham-controlled double-blind clinical trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Durand</w:t>
+                <w:t xml:space="preserve">Impulsive prepotent actions and tics in Tourette disorder underpinned by a common neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Atkinson-Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille-Albane Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid de Liege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanica Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-019-3311-x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-020-00890-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415199v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offline impact of transcranial focused ultrasound on cortical activation in primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennart Verhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Folloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Ea Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ahnine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 8, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.40541⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/elife.40541.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073656v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal magnetic resonance imaging investigation of basal forebrain damage and cognitive deficits in Parkinson's disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and functional brain biomarkers of clinical response to rTMS of medication- resistant auditory hallucinations in schizophrenia patients: study protocol for a randomized sham-controlled double-blind clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma A Gargouri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Noomane Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gallea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Mongin</w:t>
+                <w:t xml:space="preserve">Palmyre Schenin-King Andrianisaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadya Pyatigorskaya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Valabrègue</w:t>
+                <w:t xml:space="preserve">Florence Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.27561⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-019-3311-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960257v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of inhibition in sensorimotor networks in focal hand dystonia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">John Ostuni</w:t>
+                <w:t xml:space="preserve">Offline impact of transcranial focused ultrasound on cortical activation in primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart Verhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gallea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Folloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Ea Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2017.10.011⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.40541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619223v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antisaccades in Parkinson disease</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Multimodal magnetic resonance imaging investigation of basal forebrain damage and cognitive deficits in Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma A Gargouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gallea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Gaymard</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadya Pyatigorskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000003658⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.27561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025263v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in the netrin-1 gene cause congenital mirror movements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Méneret</w:t>
+                <w:t xml:space="preserve">Loss of inhibition in sensorimotor networks in focal hand dystonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Gallea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyantha Herath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Voon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth A. Franz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yvrick Zagar</w:t>
+                <w:t xml:space="preserve">John Ostuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI95442⟩</w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, pp.90-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2017.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390035v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebello-Cortical Differences in Effective Connectivity of the Dominant and Non-dominant Hand during a Visuomotor Paradigm of Grip Force Control</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc A Maier</w:t>
+                <w:t xml:space="preserve">Antisaccades in Parkinson disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ewenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Mesmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gallea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Welter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00511⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (9), pp.853-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000003658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633800v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non cell-autonomous role of DCC in the guidance of the corticospinal tract at the midline</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Lamy</w:t>
+                <w:t xml:space="preserve">Mutations in the netrin-1 gene cause congenital mirror movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Méneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth A. Franz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Trouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas C. Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvrick Zagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-00514-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI95442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502372v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons I have learned from my patients: everyday life with primary orthostatic tremor</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cerebello-Cortical Differences in Effective Connectivity of the Dominant and Non-dominant Hand during a Visuomotor Paradigm of Grip Force Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Gallea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kemlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valabregue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc A Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Movement Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40734-016-0048-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436897v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Opinions and Areas of Consensus on the Role of the Cerebellum in Dystonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non cell-autonomous role of DCC in the guidance of the corticospinal tract at the midline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Welniarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vikram G Shakkottai</w:t>
+                <w:t xml:space="preserve">Oriane Pourchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gallea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amit Batla</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Dresel</w:t>
+                <w:t xml:space="preserve">Jean-Charles Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cerebellum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12311-016-0825-6⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-00514-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383960v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Connectivity of Ventral and Dorsal Visual Streams in Posterior Cortical Atrophy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Lessons I have learned from my patients: everyday life with primary orthostatic tremor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vidailhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Maugest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gallea</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-150934⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (1), pp.172 - 172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40734-016-0048-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321378v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impairment of a parieto-premotor network specialized for handwriting in writer's cramp</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Current Opinions and Areas of Consensus on the Role of the Cerebellum in Dystonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikram G Shakkottai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Batla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kailash Bhatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William T Dauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dresel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.23315⟩</w:t>
+              <w:t xml:space="preserve">The Cerebellum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.577-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12311-016-0825-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416338v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One hand clapping: lateralization of motor control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Functional Connectivity of Ventral and Dorsal Visual Streams in Posterior Cortical Atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Migliaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gallea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Kas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perlbarg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Samri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnana.2015.00075⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (4), pp.1119-1130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-150934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221688v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebellar rTMS stimulation may induce prolonged clinical benefits in essential tremor, and subjacent changes in functional connectivity: An open label trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impairment of a parieto-premotor network specialized for handwriting in writer's cramp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Gallea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvina G. Horovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Popa</w:t>
+                <w:t xml:space="preserve">Muslimah 'Ali Najee-Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Russo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mark Hallett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2012.04.009⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (12), pp.4363 - 4375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.23315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449510v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAD51 deficiency disrupts the corticospinal lateralization of motor control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">One hand clapping: lateralization of motor control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Welniarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gallea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awt258⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.UNSP 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnana.2015.00075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05558051v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain dynamic neurochemical changes in dystonic patients: a magnetic resonance spectroscopy study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cerebellar rTMS stimulation may induce prolonged clinical benefits in essential tremor, and subjacent changes in functional connectivity: An open label trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vidailhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malgorzata Marjańska</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yulia Worbe</w:t>
+                <w:t xml:space="preserve">S. Lehéricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.25279⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (2), pp.175-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2012.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817579v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Anatomy of Writing with the Dominant Hand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RAD51 deficiency disrupts the corticospinal lateralization of motor control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gallea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traian Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hubsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valabregue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvina G Horovitz</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vanessa Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (7), </w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 136 (11), pp.3333-3346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0067931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awt258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668693v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cerebral cost of breathing: an FMRI case-study in congenital central hypoventilation syndrome.</w:t>
+                <w:t xml:space="preserve">Brain dynamic neurochemical changes in dystonic patients: a magnetic resonance spectroscopy study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Sharman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Malgorzata Marjańska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lehéricy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traian Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Worbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (2), pp.201-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.25279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional Anatomy of Writing with the Dominant Hand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvina G Horovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gallea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muslimah 'Ali Najee-Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hallett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0067931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The cerebral cost of breathing: an FMRI case-study in congenital central hypoventilation syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Sharman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gallea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Lehongre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Galanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (9), pp.e107850. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0107850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6960,173 +7228,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cerebellar beta entrainment using non-invasive brain stimulation: Insights from an ongoing rhythmic TMS-EEG study in healthy human participants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Corominas-Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traian Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Valero- Cabré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gallea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Brain Stimulation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Lisboa, Portugal. pp.P330, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.brs.2023.01.619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId248"/>
+      <w:footerReference w:type="default" r:id="rId255"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7273,51 +7541,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05384929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Delion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacquemont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Daghsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabregue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Beanato" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12311-024-01783-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bancel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bashaiweth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Manuel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;ranger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gall&#233;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02656736.2025.2481153" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05383916v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadir &#350;im&#351;ek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gallea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Genovese" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Branzoli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.14477" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344198v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Zito" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tarrano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ouarab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanthi Jegatheesan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.70014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450449v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bracco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varsha Vasudevan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vridhi Rohira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Welniarz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihoby Razafinimanana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.11.049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05383923v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vallesi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jothini Sritharan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia R Hurni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Eriks-Hoogland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcaf377" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05384348v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe A Zito" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese-Marie Sartoris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Atkinson-Clement" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanthi Jegathesaan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf332" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384927v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corominas-Teruel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Popa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2025.05.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05383936v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743658v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daniel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Didier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.05.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743653v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Skrzatek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dijana Nuic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Cherif" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beranger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gallea" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-024-01430-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05383958v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05383952v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delorme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eavan M Mcgovern" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-73386-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743675v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eavan Mcgovern" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743666v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae105" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05383955v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.16460" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743668v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237617v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delnatte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouget" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2023.108632" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Radhakrishnan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syam Krishnan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrasekharan Kesavadas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1019239" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306320v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237608v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Welter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Edragas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chaumont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pineau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2023.103443" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743739v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Fibla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria San Segundo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villalobos-Lla&#243;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07680-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237577v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asya Ekmen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29425" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237589v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Gras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ploix Maes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Doulazmi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.15563" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237611v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;neret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Herv&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdc3.13795" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03996103v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekeeb Mohammad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cif" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Doummar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Degusmao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03507731v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Nieuwhof" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Toni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel F Dirkx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidailhet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2021.102919" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145091v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Sarrazin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Marti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heck" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108654" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03217258v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Worbe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2021.644059" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361371v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wicki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ewenczyk" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivaud-P&#233;choux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa407" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237628v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2021.11.034" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333871v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02969036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille-Albane Porte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Liege" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanica Klein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Delorme" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-020-00890-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333875v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Verhagen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Folloni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Constans" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Ea Jensen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ahnine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.40541.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415199v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noomane Bouaziz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmyre Schenin-King Andrianisaina" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Durand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3311-x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073656v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.40541" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01960257v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma A Gargouri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mongin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Pyatigorskaya" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabr&#232;gue" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27561" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01619223v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyantha Herath" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Voon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Lerner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ostuni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2017.10.011" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025263v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mesmoudi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaymard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000003658" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390035v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Franz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Trouillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Oliver" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvrick Zagar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI95442" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01633800v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moulton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kemlin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Maier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00511" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502372v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Morel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourchet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00514-z" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436897v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Maugest" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40734-016-0048-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05383960v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram G Shakkottai" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Batla" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailash Bhatia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William T Dauer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dresel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12311-016-0825-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321378v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Migliaccio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perlbarg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Samri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-150934" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01416338v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina G. Horovitz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muslimah 'Ali Najee-Ullah" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hallett" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23315" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01221688v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusart" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2015.00075" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05449510v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Popa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Russo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2012.04.009" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05558051v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hubsch" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brochard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awt258" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817579v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Marja&#324;ska" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.25279" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01668693v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina G Horovitz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067931" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251573v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Sharman" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lehongre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galanaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nicolas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107850" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077867v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Valero- Cabr&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2023.01.619" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05576194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Preuilh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lackmy-Vall&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B&#233;ranger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gall&#233;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bede" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2026.2111864" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bancel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bashaiweth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Manuel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;ranger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02656736.2025.2481153" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05384929v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Delion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacquemont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Daghsen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabregue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Beanato" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12311-024-01783-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05383916v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadir &#350;im&#351;ek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gallea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Genovese" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Branzoli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.14477" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344198v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Zito" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tarrano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ouarab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanthi Jegatheesan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.70014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450449v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bracco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varsha Vasudevan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vridhi Rohira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Welniarz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihoby Razafinimanana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.11.049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05383923v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vallesi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jothini Sritharan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia R Hurni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Eriks-Hoogland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcaf377" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05384348v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe A Zito" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese-Marie Sartoris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Atkinson-Clement" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanthi Jegathesaan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf332" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corominas-Teruel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Popa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2025.05.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05383936v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743658v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daniel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Didier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.05.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743653v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Skrzatek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dijana Nuic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Cherif" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beranger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gallea" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-024-01430-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05383952v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delorme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eavan M Mcgovern" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-73386-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05383958v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743666v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eavan Mcgovern" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae105" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743675v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05383955v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.16460" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743668v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237605v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Radhakrishnan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syam Krishnan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrasekharan Kesavadas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1019239" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306320v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237617v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delnatte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouget" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2023.108632" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237608v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Welter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Edragas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chaumont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pineau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2023.103443" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743739v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Fibla" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria San Segundo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villalobos-Lla&#243;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07680-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237577v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asya Ekmen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29425" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237589v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Gras" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ploix Maes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Doulazmi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.15563" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237611v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;neret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Herv&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdc3.13795" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593576v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03996103v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekeeb Mohammad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cif" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Doummar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Degusmao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03507731v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Nieuwhof" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Toni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel F Dirkx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidailhet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2021.102919" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145091v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Sarrazin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Marti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heck" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108654" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03217258v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Worbe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2021.644059" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361371v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wicki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ewenczyk" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivaud-P&#233;choux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa407" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237628v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2021.11.034" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333871v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02969036v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille-Albane Porte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Liege" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanica Klein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Delorme" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-020-00890-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333875v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Verhagen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Folloni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Constans" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Ea Jensen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ahnine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.40541.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415199v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noomane Bouaziz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmyre Schenin-King Andrianisaina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Durand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3311-x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073656v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.40541" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01960257v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma A Gargouri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mongin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Pyatigorskaya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabr&#232;gue" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27561" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01619223v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyantha Herath" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Voon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Lerner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ostuni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2017.10.011" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025263v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mesmoudi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaymard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000003658" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390035v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Franz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Trouillard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Oliver" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvrick Zagar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI95442" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01633800v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moulton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kemlin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Maier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00511" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502372v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Morel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourchet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00514-z" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436897v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Maugest" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40734-016-0048-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05383960v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram G Shakkottai" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Batla" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailash Bhatia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William T Dauer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dresel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12311-016-0825-6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321378v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Migliaccio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perlbarg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Samri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-150934" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01416338v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina G. Horovitz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muslimah 'Ali Najee-Ullah" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hallett" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23315" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01221688v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2015.00075" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05449510v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Popa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Russo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2012.04.009" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05558051v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hubsch" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brochard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awt258" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817579v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Marja&#324;ska" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.25279" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01668693v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina G Horovitz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067931" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251573v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Sharman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lehongre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galanaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nicolas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107850" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077867v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Valero- Cabr&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2023.01.619" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>