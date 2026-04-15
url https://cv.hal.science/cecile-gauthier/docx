--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -253,1330 +253,1330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérémy Naïm, Penser le récit enchâssé. L'invention d'une notion à l'époque moderne (1830-1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Traduire la créolité métisse dans les Pays tchèques: l'exemple des Mystères de Paris d'Eugène Sue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Kantoříková</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études romanes de Brno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.163-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5817/ERB2021-2-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Kantoříková</w:t>
-[...24 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04004037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sériot (éd.), Le nom des langues en Europe centrale, orientale et balkanique, Limoges, Lambert Lucas, 2019, 321 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slavica Occitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La philosophie russe dans le contexte européen, 49, pp.415-418</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Naïm, Penser le récit enchâssé. L'invention d'une notion à l'époque moderne (1830-1980)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’institution particulière nord-américaine : quand l’esclave déshumanisé devient monstre destructeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Faucquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Valadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'études culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Aux frontières de l’humain : Esclavage et monstruosité, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echos du récit villageois dans Sylvie. Scènes de retour au pays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Nerval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nerval « naïf » et « sentimental », 3, pp.49-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09216-2.p.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heimat en errance dans les Histoires villageoises de la Forêt-Noire de Berthold Auerbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Écritures régionalistes (1800-1914) : nouvelles échelles, nouveaux enjeux critiques, 181 (3), pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.181.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbarie, émotion et altérité : les affects « excessifs » de la slavité fin-de-siècle dans Les Noronsoff de Jean Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AUC Philologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La rhétorique de la vie affective : susciter, comprendre et nommer les émotions, 3, pp.119-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14712/24646830.2018.41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans les bras de la nourrice : black mammies, enfants blancs, un « corps-à-corps » ambigu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 16 (1)</w:t>
+              <w:t xml:space="preserve">, 2017, Maîtres, domestiques et serviteurs : récits d’une intimité ambiguë dans le monde anglophone du XVIIIe siècle à nos jours, 12 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Das Imaginäre des Worts ‚slave‘ in der französischen und deutschen Sprache Zwischen Lexika und Romanen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparatio. Zeitschrift für Vergleichende Literaturwissenschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (2), pp.329-333</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’« altérité linguistique » russe à l’épreuve de la traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 357 (1), pp.15-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rlc.357.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que cache un nom : les ethnonymes slaves dans Le Nouveau Larousse illustré (1898-1904)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études slaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Chroniques et enluminures au temps des premiers tsars, LXXXVII (3-4), pp.471-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/res.985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu du livre de Ruth Diver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Aux frontières de l’humain : Esclavage et monstruosité, 7</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changer de langue pour échapper à la langue ? L'&amp;quot;identité linguistique&amp;quot; en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 338 (2), pp.183-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sériot (éd.), Le nom des langues en Europe centrale, orientale et balkanique, Limoges, Lambert Lucas, 2019, 321 p.</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nom, langue, identité: les errances du mot &amp;quot;slave&amp;quot; dans les discours de l'autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slavica Occitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, La philosophie russe dans le contexte européen, 49, pp.415-418</w:t>
+              <w:t xml:space="preserve">, 2010, Transfers culturels et comparatisme en Russie, 30, pp.331-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choné, Aurélie: Rudolf Steiner, Carl Gustav Jung, Hermann Hesse. Passeurs entre Orient et Occident. Intégration et transformation des savoirs sur l’Orient dans l’espace germanophone (1890-1940). Strasbourg: Presses Universitaires de Strasbourg 2009. ISBN: 978-2-86820-396-0; 412 S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">H-Soz-Kult. Kommunikation und Fachinformation für die Geschichtswissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09216-2.p.0049⟩</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altérité slave et imaginaire de la langue. Quelques cas de figures...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slavica Bruxellensia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.6-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/slavica.340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nom, langue, identité : les errances du mot slave dans les discours de l’autre (à partir d’un corpus lexicographique – XVIIIe-XXe siècle – et romanesque – années 1880-1930 – de langue française et allemande) : résumé de thèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slavica Occitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30, pp.331-340</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...594 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135663v1</w:t>
-              </w:r>
-[...218 lines deleted...]
-                <w:t xml:space="preserve">hal-02895459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1748,372 +1748,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les frontières imaginaires des langues. L'exemple de Kafka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire historique franco-tchèque, Université Charles de Prague, 2018/2019, 1er semestre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Prague, République tchèque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nourrices et altérité linguistique : langue(s) maternelle(s) de l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qu’est-ce qu’un objet comparatiste ? Journée d'étude sur les nouvelles perspectives de la recherche en littérature comparée (2e éd.) (Lyon), 19 octobre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Prague, République tchèque</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques du récit et imaginaires de la langue : entre Allemagne, Europe centrale et Russie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Écrire et penser avec l’Histoire à l’échelle du “monde", Université Paris Diderot, octobre 2016-juin 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auerbach, Grigorovitch, Nemcová : trois récits villageois autour de 1848</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eur’Orbem. Séminaire commun 2016-2017 (troisième année) Révolutions et contre-révolutions politiques, esthétiques, culturelles en Europe orientale, centrale et balkanique. Paris,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marge ou centre ? “Traduire” la langue paysanne au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du laboratoire Echanges Cultures et Humanités Anciennes et Nouvelles Germaniques et Slave. Université Aix Marseille, 5 mai 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135669v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03135826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les bras de la nourrice : black mammies, enfants blancs, un « corps-à-corps » ambigu</w:t>
               </w:r>
@@ -3004,51 +3004,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux frontières de l'humain : esclavage et monstruosité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Valadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4145,51 +4145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gauthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/23366729.2022.3.13" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043700v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kanto&#345;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/ERB2021-2-12" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881432v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Faucquez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Valadi&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135687v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02872117v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09216-2.p.0049" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02872124v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.181.0037" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02872134v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/24646830.2018.41" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048430v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135744v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02872166v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.357.0015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02872176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.985" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5JF01LDV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895982v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895460v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135663v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/slavica.340" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004451v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kantorikova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135640v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16950" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135696v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135669v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135655v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135826v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135822v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135702v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135666v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135650v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135837v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135674v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135842v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135845v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895465v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284280v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02361891v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02872108v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle H&#233;nin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leroux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03129227v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03066403v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100369790&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895461v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895464v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895468v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895469v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043694v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gauthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/23366729.2022.3.13" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043700v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049764v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004037v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kanto&#345;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/ERB2021-2-12" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135687v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881432v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Faucquez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Valadi&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02872117v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09216-2.p.0049" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02872124v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.181.0037" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02872134v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/24646830.2018.41" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048430v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135744v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02872166v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.357.0015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02872176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.985" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5JF01LDV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895982v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895460v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895467v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895968v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895459v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/slavica.340" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004451v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kantorikova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135640v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16950" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135696v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135659v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135655v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135826v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135669v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135822v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135702v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135666v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135650v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135837v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135674v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135842v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135845v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895465v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284280v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02361891v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02872108v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle H&#233;nin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leroux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03129227v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03066403v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100369790&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895461v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895464v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895468v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895469v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043694v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>