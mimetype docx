--- v1 (2026-04-15)
+++ v2 (2026-05-25)
@@ -72,1505 +72,1574 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Europe, Asie ou… Afrique ? Pouchkine poète national, ou la généalogie rêvée de la littérature russe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Littérature comparée « Littératures extra-européennes et littérature comparée. Une réflexion critique », 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, p. 184-193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Littérature fin de siècle, littérature fin de langue ? Imaginaires linguistiques vers 1900 chez Remy de Gourmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Svet Literatury</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, XXXII (SI), pp.190-200. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14712/23366729.2022.3.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14712/23366729.2022.3.13⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04042550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire et défaire les fantômes: Divá Bára sorcière, ou les reconfigurations du fantastique chez Božena Němcová</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Effigies fantastiques d'Europe centrale (52), pp.37-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Effigies fantastiques d'Europe centrale (52), pp.37-50</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Naïm, Penser le récit enchâssé. L'invention d'une notion à l'époque moderne (1830-1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Naïm, Penser le récit enchâssé. L'invention d'une notion à l'époque moderne (1830-1980)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire la créolité métisse dans les Pays tchèques: l'exemple des Mystères de Paris d'Eugène Sue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Kantoříková</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études romanes de Brno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.163-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5817/ERB2021-2-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sériot (éd.), Le nom des langues en Europe centrale, orientale et balkanique, Limoges, Lambert Lucas, 2019, 321 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slavica Occitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La philosophie russe dans le contexte européen, 49, pp.415-418</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’institution particulière nord-américaine : quand l’esclave déshumanisé devient monstre destructeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Faucquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Valadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'études culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Aux frontières de l’humain : Esclavage et monstruosité, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echos du récit villageois dans Sylvie. Scènes de retour au pays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Nerval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nerval « naïf » et « sentimental », 3, pp.49-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09216-2.p.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heimat en errance dans les Histoires villageoises de la Forêt-Noire de Berthold Auerbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Écritures régionalistes (1800-1914) : nouvelles échelles, nouveaux enjeux critiques, 181 (3), pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.181.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbarie, émotion et altérité : les affects « excessifs » de la slavité fin-de-siècle dans Les Noronsoff de Jean Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AUC Philologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La rhétorique de la vie affective : susciter, comprendre et nommer les émotions, 3, pp.119-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14712/24646830.2018.41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans les bras de la nourrice : black mammies, enfants blancs, un « corps-à-corps » ambigu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 16 (1)</w:t>
+              <w:t xml:space="preserve">, 2017, Maîtres, domestiques et serviteurs : récits d’une intimité ambiguë dans le monde anglophone du XVIIIe siècle à nos jours, 12 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Das Imaginäre des Worts ‚slave‘ in der französischen und deutschen Sprache Zwischen Lexika und Romanen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparatio. Zeitschrift für Vergleichende Literaturwissenschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (2), pp.329-333</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’« altérité linguistique » russe à l’épreuve de la traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 357 (1), pp.15-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rlc.357.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que cache un nom : les ethnonymes slaves dans Le Nouveau Larousse illustré (1898-1904)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études slaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Chroniques et enluminures au temps des premiers tsars, LXXXVII (3-4), pp.471-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/res.985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu du livre de Ruth Diver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changer de langue pour échapper à la langue ? L'&amp;quot;identité linguistique&amp;quot; en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 338 (2), pp.183-196</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sériot (éd.), Le nom des langues en Europe centrale, orientale et balkanique, Limoges, Lambert Lucas, 2019, 321 p.</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choné, Aurélie: Rudolf Steiner, Carl Gustav Jung, Hermann Hesse. Passeurs entre Orient et Occident. Intégration et transformation des savoirs sur l’Orient dans l’espace germanophone (1890-1940). Strasbourg: Presses Universitaires de Strasbourg 2009. ISBN: 978-2-86820-396-0; 412 S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">H-Soz-Kult. Kommunikation und Fachinformation für die Geschichtswissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nom, langue, identité: les errances du mot &amp;quot;slave&amp;quot; dans les discours de l'autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slavica Occitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, La philosophie russe dans le contexte européen, 49, pp.415-418</w:t>
+              <w:t xml:space="preserve">, 2010, Transfers culturels et comparatisme en Russie, 30, pp.331-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...90 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altérité slave et imaginaire de la langue. Quelques cas de figures...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slavica Bruxellensia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.6-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/slavica.340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nom, langue, identité : les errances du mot slave dans les discours de l’autre (à partir d’un corpus lexicographique – XVIIIe-XXe siècle – et romanesque – années 1880-1930 – de langue française et allemande) : résumé de thèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slavica Occitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30, pp.331-340</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...892 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1580,1293 +1649,1293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasové představy jako výzva překladu: Les Mystères de Paris v českých zemích</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Kantorikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI. Kongres světové literárněvědné bohemistiky</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Czech Academy of Sciences, Jun 2022, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Kantorikova</w:t>
-[...28 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04004451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nation, des régions : la langue française au singulier, ou le “patois” comme impensé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du style des idées (II) : les écrivains, la langue française et l’idée de nation (1870-1940). Colloque, Metz, 26-28 juin 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphanie Bertrand et Jean-Michel Wittmann, Jun 2019, Metz, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b16950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3726/b16950⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03135640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frontières imaginaires des langues. L'exemple de Kafka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire historique franco-tchèque, Université Charles de Prague, 2018/2019, 1er semestre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Prague, République tchèque</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Prague, République tchèque</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourrices et altérité linguistique : langue(s) maternelle(s) de l’enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu’est-ce qu’un objet comparatiste ? Journée d'étude sur les nouvelles perspectives de la recherche en littérature comparée (2e éd.) (Lyon), 19 octobre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marge ou centre ? “Traduire” la langue paysanne au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du laboratoire Echanges Cultures et Humanités Anciennes et Nouvelles Germaniques et Slave. Université Aix Marseille, 5 mai 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques du récit et imaginaires de la langue : entre Allemagne, Europe centrale et Russie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Écrire et penser avec l’Histoire à l’échelle du “monde", Université Paris Diderot, octobre 2016-juin 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auerbach, Grigorovitch, Nemcová : trois récits villageois autour de 1848</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eur’Orbem. Séminaire commun 2016-2017 (troisième année) Révolutions et contre-révolutions politiques, esthétiques, culturelles en Europe orientale, centrale et balkanique. Paris,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans les bras de la nourrice : black mammies, enfants blancs, un « corps-à-corps » ambigu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maîtres, domestiques et serviteurs : une intimité ambigüe. Colloque international, Université de Bourgogne, 19-20 mars 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Dijon, France</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires d’un chasseur (I. Tourgueniev)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXe Congrès de l'Association Internationale de Littérature Comparée (AILC) : "Le comparatisme comme approche critique ?' Paris, 18-24 juillet 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le moujik russe, un « nègre blanc » ? &amp;quot;Serfs et esclaves dans La Case de l'oncle Tom&amp;quot; (Harriet Beecher Stowe) et &amp;quot;Mémoires d'un chasseur&amp;quot; (Tourgueniev)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe Congrès de l'Association Internationale de Littérature Comparée (AILC) : "Le comparatisme comme approche critique ?' Paris, 18-24 juillet 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Mémoires d’un chasseur (I. Tourgueniev)</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Âme slave, âme d’esclave » : le mot slave dans l’imaginaire franco-germanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaires Transferts culturels : 2012-2013. ENS, UMR 8547 Pays germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serfs et esclaves dans La Case de l’oncle Tom (H. Beecher Stowe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe Congrès de l'Association Internationale de Littérature Comparée (AILC) : "Le comparatisme comme approche critique ?' Paris, 18-24 juillet 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;langue maternelle&amp;quot; des grands-mères et des nourrices : mise à l'épreuve d'un mythe romantique chez George Sand et Božena Němcová</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ve congrès de la Société des études romantiques et dix-neuviémistes : « Le XIXe siècle et ses langues »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SERD - Société des études romantiques et dix-neuviémistes, Jan 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature comparée et interculturalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications Interculturelles et Muséologie au sein de l’Europe en Reconstruction. Séminaire du master CIMER, Université Paris 4, 4 avril 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SERD - Société des études romantiques et dix-neuviémistes, Jan 2012, Paris, France</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altérité et imaginaire de la langue : histoires du mot slave dans les langues française et allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héritages, transferts, mémoires en Europe centrale, orientale et balkanique. Centre Marc Bloch, Berlin, 30 mars 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Berlin, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours sur la langue et traduction : l’“exotisme russe” au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux idéologiques de la traduction. Séminaire de master, Université Paris 8, 25 novembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Berlin, Allemagne</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A partir du nom “slave” : de la lexicographie à l'imaginaire de la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude : jeunes chercheuses en littérature comparée. ENS-LSH Lyon, 18 mai 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malentendus autour de « l’âme slave » : plaidoyer pour une slavité centre-européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe centrale en amateur. William Ritter (1867-1955), Université Paris IV-Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Circe - Centre Interdisciplinaire de Recherches Centre-Européennes, Nov 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2876,111 +2945,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes ‘noires’ en littérature: circulation des imaginaires racialistes entre France, Allemagne et Pays tchèques. L’exemple d’Eugène Sue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Kantorikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texte(s) et contexte(s) - séminaire de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2990,111 +3059,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux frontières de l'humain : esclavage et monstruosité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Valadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'études culturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, 2019, Aux frontières de l'humain : esclavage et monstruosité</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3104,241 +3173,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auerbach, Grigorovitch, Němcova : trois récits villageois autour de 1848, édition critique établie par Cécile Gauthier ; textes traduits par Eurydice Antolin, Anne Coldefy-Faucard, Luba Jurgenson, Cécile Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gauthier Cécile. Editions et presses universitaires de Reims, 6, pp.285, 2017, Héritages critiques, Bernard Teyssandier; Jean-Louis Haquette</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subversion des hiérarchies et séduction des genres mineurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Hénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Gauthier; Emmanuelle Hénin; Virginie Leroux. Peeters, 66, 260 p., 2016, La république des lettres, ISSN 1378-8701, 978-90-429-3323-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Hénin</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Cécile Gauthier; Emmanuelle Hénin; Virginie Leroux. Peeters, 66, 260 p., 2016, La république des lettres, ISSN 1378-8701, 978-90-429-3323-1</w:t>
+                <w:t xml:space="preserve">hal-02872108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'imaginaire du mot slave dans les langues française et allemande, entre dictionnaires et romans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Pétra, pp.521, 2015, Sociétés et cultures post-soviétiques en mouvement, ISSN 1954-8796, 978-2-84743-076-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3348,549 +3417,549 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre marge et centre, réalité et idéalisation: le récit villageois en tension autour de 1848 (Allemagne, Pays tchèques, Russie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Gauthier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auerbach, Grigorovitch, Němcova : trois récits villageois autour de 1848</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions et Presses Universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.237-261, 2017, Héritages critiques, 9782374960302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions et Presses Universitaires de Reims</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.237-261, 2017, Héritages critiques, 9782374960302</w:t>
+                <w:t xml:space="preserve">hal-03066403v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éclosion des&amp;quot; fleurs littéraires de la Russie &amp;quot;dans la France du XIXe siècle, ou le premier âge des anthologies de littérature étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bohnert, Céline; Gevrey, Françoise. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L' anthologie: histoire et enjeux d'une forme éditoriale du Moyen Âge au XXIe siècle ; [séminaire du CRIMEL -Centre de Recherche Interdisciplinaire sur les Modèles Esthétiques et Littéraires de 2010 à 2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ÉPURE - Éditions et presses universitaires de Reims, pp.361-375, 2014, 978-2-915271-92-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, ÉPURE - Éditions et presses universitaires de Reims, pp.361-375, 2014, 978-2-915271-92-8</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trouble dans la langue : langue de la nourrice et langue(s) maternelle(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Cristina Pîrvu; Béatrice Bonhomme; Baron Dumitra. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traversées poétiques des littératures et des langues: actes du séminaire de recherche "Bilinguisme, double culture, littératures" organisé par le C.T.E.L. (Université de Nice-Sophia Antipolis) et le D.E.F.F. (Université Lucien Blaga de Sibiu)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, L'Harmattan, pp.315-333, 2013, Collection Thyrse, 978-2-343-00941-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 4, L'Harmattan, pp.315-333, 2013, Collection Thyrse, 978-2-343-00941-4</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et nation russes au XIXe siècle : du spectre de l'imitation à l'exportation du &amp;quot;roman russe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fernandez-Domingo, Enrique; Tabet, Xavier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nation, identité et littérature en Europe et Amérique latine: XIXe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Harmattan, 2013, Histoire, textes, sociétés, 978-2-343-00952-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Paris : Harmattan, 2013, Histoire, textes, sociétés, 978-2-343-00952-0</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;Slave&amp;quot;, figure de l'altérité intérieure : retour du refoulé et désir de transgression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Teissier; Charles Zaremba. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tien e(s)t le mien: Échanges culturels et linguistiques entre les mondes slave et germanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-en-Provence : Publications de l'Université de Provence, pp.121-129, 2012, 978-2-85399-861-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Aix-en-Provence : Publications de l'Université de Provence, pp.121-129, 2012, 978-2-85399-861-1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nomination dans le discours nationaliste : le cas du mot slave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le discours du nationalisme en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Improviste, pp.87-100, 2010, 978-2-913764-45-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Improviste, pp.87-100, 2010, 978-2-913764-45-3</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire l’Autre, comprendre l’Autre ? Les premières traductions françaises des romans russes au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonino Velez; Vito Pecoraro. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atti del convegno. Journées internationales d’études sur la traduction, Cefalu (Sicile), 30-31 octobre et 1er novembre 2008, vol. I, Herbita Editrice, p. 133-144</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palermo : Herbita, pp.133-144, 2009, Studi francesi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3900,105 +3969,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo, le petit prêtre (Ivo, der Hajrle), in Auerbach, Grigorovitch, Němcova : trois récits villageois autour de 1848, 6, Editions et Presses Universitaires de Reims, pp.15-87, Héritages critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4145,51 +4214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gauthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/23366729.2022.3.13" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043700v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049764v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004037v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kanto&#345;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/ERB2021-2-12" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135687v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881432v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Faucquez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Valadi&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02872117v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09216-2.p.0049" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02872124v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.181.0037" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02872134v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/24646830.2018.41" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048430v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135744v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02872166v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.357.0015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02872176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.985" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5JF01LDV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895982v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895460v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895467v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895968v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895459v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/slavica.340" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004451v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kantorikova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135640v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16950" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135696v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135659v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135655v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135826v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135669v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135822v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135702v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135666v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135650v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135837v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135674v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135842v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135845v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895465v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284280v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02361891v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02872108v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle H&#233;nin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leroux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03129227v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03066403v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100369790&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895461v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895464v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895468v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895469v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043694v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612507v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gauthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042550v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/23366729.2022.3.13" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043700v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049764v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004037v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kanto&#345;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/ERB2021-2-12" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135687v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881432v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Faucquez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Valadi&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02872117v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09216-2.p.0049" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02872124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.181.0037" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02872134v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/24646830.2018.41" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048430v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135744v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02872166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.357.0015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02872176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.985" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5JF01LDV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895982v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895460v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895968v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895467v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/slavica.340" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135663v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004451v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kantorikova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16950" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135696v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135659v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135669v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135826v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135822v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135666v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135702v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135837v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135650v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135674v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135842v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135711v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03135845v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895465v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284280v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02361891v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02872108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle H&#233;nin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leroux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03129227v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03066403v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100369790&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895461v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895464v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895468v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895466v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895469v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043694v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>